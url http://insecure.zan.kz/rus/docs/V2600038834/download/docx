--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba4f7d0" w14:textId="ba4f7d0">
+    <w:p w14:paraId="cb74c07" w14:textId="cb74c07">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил проведения комплексной градостроительной экспертизы градостроительных проектов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 29 мая 2026 года № 269. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 мая 2026 года № 38834</w:t>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 29 мая 2026 года № 269. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 мая 2026 года № 38834.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1684,114 +1684,238 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. По проектам детальной планировки, границы проектируемой территории которых затрагивают интересы субъектов частной собственности, комплексная градостроительная экспертиза градостроительных проектов проводится за счет средств заказчиков, определенных пунктом 4 настоящих Правил и (или) иных источников, определенных заказчиком.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Государственная экспертная организация для участия в комплексной градостроительной экспертизе градостроительных проектов, создают экспертные комиссии (экспертные группы), а также привлекают специалистов или специализированные организации, в том числе зарубежных.</w:t>
+      20. Государственная экспертная организация для участия в комплексной градостроительной экспертизе градостроительных проектов, создают экспертные группы, а также привлекают специалистов или специализированные организации, в том числе зарубежных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа и.о. Министра промышленности и строительства РК от 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. В ходе проведения комплексной градостроительной экспертизы градостроительных проектов члены экспертной комиссии (экспертных групп):</w:t>
+      21. В ходе проведения комплексной градостроительной экспертизы градостроительных проектов члены экспертных групп:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивают и получают от заказчиков необходимые материалы и информацию, которые ими предоставляются в установленный экспертом срок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выдают мотивированные и обоснованные замечания со ссылкой на пункты, статьи действующего законодательства Республики Казахстан, градостроительных и технических регламентов, государственных и межгосударственных нормативных документов, с целью их устранения в порядке, предусмотренном пунктами 23, 24 и 25 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа и.о. Министра промышленности и строительства РК от 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Сроки проведения комплексной градостроительной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3015,590 +3139,608 @@
               </w:rPr>
               <w:t>проектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень исходным материалов, представляемых на комплексную градостроительную экспертизу по генеральным планам населенных пунктов, схеме развития и застройки населенных пунктов и по проектам детальной планировки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра промышленности и строительства РК от 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявке заказчика (с указанием его реквизитов) на проведение комплексной градостроительной экспертизы по генеральным планам населенных пунктов (далее - Генплан), схеме развития и застройки населенных пунктов и по проектам детальной планировки (далее - ПДП) прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkStart w:name="z175" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Исходные материалы, являющиеся основанием для разработки градостроительных проектов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkStart w:name="z176" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утвержденное заказчиком задание на проектирование градостроительного проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkStart w:name="z177" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) карты сейсмического микрозонирования в районах (зонах) повышенной сейсмической опасности, а также карты селевой, оползневой и лавинной опасностей и рисков при их наличии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkStart w:name="z178" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) историко-архитектурный опорный план и проект зоны исторической застройки и охраны памятников (при представлении Генплана);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkStart w:name="z179" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утвержденные протокола общественных и публичных слушаний и обсуждений с общественностью по градостроительным проектам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkStart w:name="z180" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) согласование уполномоченной организаций в сфере гражданской авиации или уполномоченного органа в сфере государственной авиации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkStart w:name="z181" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) письмо предложение Министерства обороны Республики Казахстан по территориально-транспортному планированию и организации дорожного движения градостроительного проекта (при представлении генерального плана);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkStart w:name="z182" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) заключение уполномоченного органа в области охраны окружающей среды о результатах скрининга воздействий с выводом об отсутствии необходимости проведения стратегической экологической оценки или заключение об удовлетворительном качестве отчета по стратегической экологической оценке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
-[...15 lines deleted...]
-      8) согласованная маслихатом концепция (мастер-план) развития городов республиканского значения, столицы, областных центров (при наличии);</w:t>
+    <w:bookmarkStart w:name="z183" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) согласованная маслихатом концепция (мастер-план) развития столицы, городов республиканского значения и областных центров (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkStart w:name="z184" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утвержденный дизайн-код при наличии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkStart w:name="z185" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) топографическая съемка, зарегистрированная в базе данных государственного градостроительного кадастра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkStart w:name="z186" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) решения местного исполнительного органа по санитарно-защитной зоне существующих производственных предприятий, являющиеся источниками воздействия на среду обитания и здоровье человека, и по зонам санитарной охраны подземных и поверхностных источников хозяйственно-питьевого водоснабжения размещенных, в исторически сложившейся застройке, которые противоречат действующим нормативно-правовым актам в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkStart w:name="z187" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) согласование Службы государственной охраны Республики Казахстан по размещаемым в прилегающей зоне режимных территорий (объектов), охраняемых Службой государственной охраны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:bookmarkStart w:name="z188" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) письма территориального органа санитарно-эпидемиологической службы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkStart w:name="z189" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       об отсутствии почвенных очагов сибирской язвы (сибиреязвенных захоронении) в радиусе 1000 м от проектируемой территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkStart w:name="z190" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       об отсутствии кладбищ на расстоянии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkStart w:name="z191" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       менее 300 м (для действующих кладбищ), менее 100 м (для закрытых кладбищ) от жилых и общественных зданий, спортивно-оздоровительных и санаторно-курортных зон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkStart w:name="z192" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       менее 1000 м от источника питьевого водоснабжения населения с подтверждением достаточности расстояния расчетами поясов зон санитарной охраны водоисточника и времени фильтрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkStart w:name="z193" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Информация о заказчике и проектной организации и иных физических или юридических лицах, привлеченных к разработке градостроительного проекта, представленного на экспертизу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkStart w:name="z194" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах (свидетельство о государственной регистрации юридического лица, свидетельство о постановке на регистрационный учет по НДС (при наличии));</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:bookmarkStart w:name="z195" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банковские реквизиты заказчика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkStart w:name="z196" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицензия юридического лица – проектной организации и иных физических или юридических лицах, привлеченных к разработке градостроительного проекта с приложениями к ней и указанием категории лицензиата, дающих право на данный вид проектной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkStart w:name="z197" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) расчет стоимости работ по разработке градостроительного проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
-[...15 lines deleted...]
-      Ответственность за достоверность информации о проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства, несет заказчик.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Градостроительная документация и схемы градостроительного проекта в электронном (векторном) виде, разработанные с применением геоинформационных систем и положениями, предусмотренными законодательством Республики Казахстан в сфере государственного градостроительного планирования и кадастра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
-[...15 lines deleted...]
-      3. Градостроительная документация и схемы градостроительного проекта в электронном (векторном) виде, разработанные с применением геоинформационных систем и положениями, предусмотренными законодательством Республики Казахстан в сфере государственного градостроительного планирования и кадастра.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сравнительная таблица с обоснованием вносимых изменений в ранее принятые проектные решения градостроительного проекта, в случае корректировки градостроительного проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3690,428 +3832,428 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">экспертизы градостроительных </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень исходных материалов, представляемых на комплексную градостроительную экспертизу по градостроительным проектам общегосударственного и регионального значения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявке заказчика (с указанием его реквизитов) на проведение комплексной градостроительной экспертизы по градостроительным проектам общегосударственного и регионального значения прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z150" w:id="140"/>
-[...15 lines deleted...]
-      К заявке заказчика (с указанием его реквизитов) на проведение комплексной градостроительной экспертизы по градостроительным проектам общегосударственного и регионального значения прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Исходные материалы, являющиеся основанием для разработки градостроительных проектов общегосударственного и регионального значения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
-[...15 lines deleted...]
-      1. Исходные материалы, являющиеся основанием для разработки градостроительных проектов общегосударственного и регионального значения:</w:t>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утвержденное заказчиком задание на проектирование градостроительного проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
-[...15 lines deleted...]
-      1) утвержденное заказчиком задание на проектирование градостроительного проекта;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) карты общего сейсмического зонирования, а также карты селевой, оползневой и лавинной опасностей и рисков при их наличии (для комплексных схем градостроительного планирования территории районов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
-[...15 lines deleted...]
-      2) карты общего сейсмического зонирования, а также карты селевой, оползневой и лавинной опасностей и рисков при их наличии (для комплексных схем градостроительного планирования территории районов);</w:t>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) согласование уполномоченной организаций в сфере гражданской авиации или уполномоченного органа в сфере государственной авиации (в случае представления комплексной схемы градостроительного планирования территорий области или района);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
-[...15 lines deleted...]
-      3) согласование уполномоченной организаций в сфере гражданской авиации или уполномоченного органа в сфере государственной авиации (в случае представления комплексной схемы градостроительного планирования территорий области или района);</w:t>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) письмо предложение Министерства обороны Республики Казахстан по территориально-транспортному планированию и организации дорожного движения градостроительного проекта (для комплексных схем градостроительного планирования территории районов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z155" w:id="145"/>
-[...15 lines deleted...]
-      4) письмо предложение Министерства обороны Республики Казахстан по территориально-транспортному планированию и организации дорожного движения градостроительного проекта (для комплексных схем градостроительного планирования территории районов);</w:t>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) согласование отраслевых уполномоченных органов на соответствие отраслевым государственным программам Республики Казахстан (для градостроительных проектов регионального значения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z156" w:id="146"/>
-[...15 lines deleted...]
-      5) согласование отраслевых уполномоченных органов на соответствие отраслевым государственным программам Республики Казахстан (для градостроительных проектов регионального значения);</w:t>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уведомление заказчика о соответствии разработанного проекта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
-[...15 lines deleted...]
-      6) уведомление заказчика о соответствии разработанного проекта:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексной схемы градостроительного планирования территорий области на соответствие проектным решениям утвержденного проекта Межрегиональной схемы территориального развития соответствующих регионов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
-[...15 lines deleted...]
-      комплексной схемы градостроительного планирования территорий области на соответствие проектным решениям утвержденного проекта Межрегиональной схемы территориального развития соответствующих регионов;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексной схемы градостроительного планирования территории района на соответствие проектным решениям утвержденной комплексной схемы градостроительного планирования территорий соответствующих областей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z159" w:id="149"/>
-[...15 lines deleted...]
-      комплексной схемы градостроительного планирования территории района на соответствие проектным решениям утвержденной комплексной схемы градостроительного планирования территорий соответствующих областей.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Информация о заказчике и проектной организации и иных физических или юридических лицах, привлеченных к разработке градостроительного проекта, представленного на экспертизу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z160" w:id="150"/>
-[...15 lines deleted...]
-      2. Информация о заказчике и проектной организации и иных физических или юридических лицах, привлеченных к разработке градостроительного проекта, представленного на экспертизу:</w:t>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах (свидетельство о государственной регистрации юридического лица, свидетельство о постановке на регистрационный учет по НДС (при наличии));</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z161" w:id="151"/>
-[...15 lines deleted...]
-      1) копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах (свидетельство о государственной регистрации юридического лица, свидетельство о постановке на регистрационный учет по НДС (при наличии));</w:t>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) банковские реквизиты заказчика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z162" w:id="152"/>
-[...15 lines deleted...]
-      2) банковские реквизиты заказчика;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицензия юридического лица – проектной организации и иных физических или юридических лицах, привлеченных к разработке градостроительного проекта с приложениями к ней и указанием категории лицензиата, дающих право на данный вид проектной деятельности, за исключением градостроительных проектов общегосударственного значения, для разработки которых лицензия юридического лица не требуется;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z163" w:id="153"/>
-[...15 lines deleted...]
-      3) лицензия юридического лица – проектной организации и иных физических или юридических лицах, привлеченных к разработке градостроительного проекта с приложениями к ней и указанием категории лицензиата, дающих право на данный вид проектной деятельности, за исключением градостроительных проектов общегосударственного значения, для разработки которых лицензия юридического лица не требуется;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) расчет стоимости работ по разработке градостроительного проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z164" w:id="154"/>
-[...15 lines deleted...]
-      4) расчет стоимости работ по разработке градостроительного проекта.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственность за достоверность информации о проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства, несет заказчик.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z165" w:id="155"/>
-[...15 lines deleted...]
-      Ответственность за достоверность информации о проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства, несет заказчик.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Градостроительная документация и схемы градостроительного проекта в электронном (векторном) виде, разработанные с применением геоинформационных систем и положениями, предусмотренными законодательством Республики Казахстан в сфере государственного градостроительного планирования и кадастра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z166" w:id="156"/>
-[...15 lines deleted...]
-      3. Градостроительная документация и схемы градостроительного проекта в электронном (векторном) виде, разработанные с применением геоинформационных систем и положениями, предусмотренными законодательством Республики Казахстан в сфере государственного градостроительного планирования и кадастра.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сравнительная таблица с обоснованием вносимых изменений в ранее принятые проектные решения градостроительного проекта, в случае корректировки градостроительного проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z167" w:id="157"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4203,282 +4345,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2026 года № 269</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:bookmarkStart w:name="z169" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z170" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 ноября 2015 года № 706 "Об утверждении Правил проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12414);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z171" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 26 апреля 2017 года № 239 "О внесении изменения в приказ Министра национальной экономики Республики Казахстан от 20 ноября 2015 года № 706 "Об утверждении Правил проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15160);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z172" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 14 июля 2023 года № 513 "О внесении изменения в приказ Министра национальной экономики Республики Казахстан от 20 ноября 2015 года № 706 "Об утверждении Правил проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33101);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z173" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра промышленности и строительства Республики Казахстан от 12 июля 2024 года № 264 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 20 ноября 2015 года № 706 "Об утверждении Правил проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 34737).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>