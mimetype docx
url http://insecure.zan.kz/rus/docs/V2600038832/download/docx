--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e7c1098" w14:textId="e7c1098">
+    <w:p w14:paraId="5538d0c" w14:textId="5538d0c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении форм заключений о качестве строительно-монтажных работ и соответствии выполненных работ проекту строительства, декларации о соответствии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 29 мая 2026 года № 268. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 мая 2026 года № 38832</w:t>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 29 мая 2026 года № 268. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 мая 2026 года № 38832.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1513,153 +1513,314 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       3. Сметная стоимость по утвержденному проекту (проектно-сметной </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">документации): всего _______тысяч тенге, в том числе строительно-монтажных </w:t>
-[...101 lines deleted...]
-        <w:t xml:space="preserve">       5. Строительный объект построен в соответствии с проектом (проектно-сметной</w:t>
+        <w:t xml:space="preserve">       документации): всего ___ тысяч теңге, в том числе строительно-монтажных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       работ ___ тысяч теңге, оборудования, инструмента и инвентаря ___тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 -  в редакции приказа Министра промышленности и строительства </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 336 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            4. Сметная стоимость основных фондов, принимаемых в эксплуатацию ___ тысяч теңге,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z11" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость строительно-монтажных работ ___ тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z12" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость оборудования, инструмента и инвентаря ___ тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 -  в редакции приказа Министра промышленности и строительства </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 336 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             5. Строительный объект построен в соответствии с проектом (проектно-сметной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       документацией) ______________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2344,108 +2505,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от __ _________2026 года № ___</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Заключение о соответствии выполненных работ проекту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__"_______20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z26" w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Авторское сопровождение_________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование организации, фамилия, имя, отчество (при наличии) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3468,88 +3629,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "__" _________2026 года № ___</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Декларация о соответствии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z29" w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _______20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Подрядчик (генеральный подрядчик) _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4294,70 +4455,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе пускового комплекса или очереди</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z30" w:id="20"/>
+          <w:bookmarkStart w:name="z30" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 общая</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом ранее принятых)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4568,70 +4729,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жилой дом имеет следующие показатели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4784,70 +4945,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая площадь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="22"/>
+          <w:bookmarkStart w:name="z32" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 метр в квадрате </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (далее–м2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -5858,70 +6019,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жилая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="23"/>
+          <w:bookmarkStart w:name="z33" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего квартир, в том числе:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 однокомнатных двухкомнатных трехкомнатных четырехкомнатных и более</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -6067,64 +6228,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z34" w:id="24"/>
+      <w:bookmarkStart w:name="z34" w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Технологические и архитектурно-строительные решения по строительному</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> объекту характеризуется следующими данными: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6427,64 +6588,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>соответствуют требованиям проекта и государственных нормативов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z35" w:id="25"/>
+      <w:bookmarkStart w:name="z35" w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. Доля местного содержания предусмотрена в проектно-сметной документации </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______% и фактически применено _______% (на объектах финансируемых за счет </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6696,90 +6857,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование организации, фамилия, имя, отчество (при наличии),   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпись руководителя, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z37" w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Шумоизоляция здания соответствует проекту и подтверждается экспертным </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">заключением, выдаваемым аккредитованными испытательными лабораториями по </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7211,282 +7372,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2026 года № 268</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 24 апреля 2017 года № 235 "Об утверждении форм заключений о качестве строительно-монтажных работ и соответствии выполненных работ проекту, декларации о соответствии" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15150).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра индустрии и инфраструктурного развития Республики Казахстан от 9 августа 2019 года № 632 "О внесении изменений в приказы Министра по инвестициям и развитию Республики Казахстан от 24 апреля 2017 года № 234 "Об утверждении формы акта приемки объекта в эксплуатацию" и от 24 апреля 2017 года № 235 "Об утверждении форм заключений о качестве строительно-монтажных работ и соответствии выполненных работ проекту, декларации о соответствии" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19229).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов в сфере строительной деятельности, в которые вносятся изменения и дополнения, утвержденного приказом Министра индустрии и инфраструктурного развития Республики Казахстан от 8 февраля 2021 года № 53 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 22203).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов в сфере архитектурной, градостроительной и строительной деятельности, в которые вносятся изменения и дополнения, утвержденного приказом Министра индустрии и инфраструктурного развития Республики Казахстан от 28 марта 2023 года № 183 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32157).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>