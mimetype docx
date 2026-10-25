--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7c8a7ae" w14:textId="7c8a7ae">
+    <w:p w14:paraId="0148dbb" w14:textId="0148dbb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые приказы Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2026 года № 193. Зарегистрировано в Министерстве юстиции Республики Казахстан 28 мая 2026 года № 38806</w:t>
+        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2026 года № 193. Зарегистрировано в Министерстве юстиции Республики Казахстан 28 мая 2026 года № 38806.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7624,64 +7624,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной базовой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пенсионной выплаты,</w:t>
+              <w:t>пенсионной выплаты, пенсионных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пенсионных выплат по возрасту</w:t>
+              <w:t>выплат по возрасту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7714,683 +7714,497 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z179" w:id="120"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Код района _______________________</w:t>
+      Код района ___________________ Республика Казахстан Департамент Комитета регулирования и контроля в сфере социальной защиты населения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:p>
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> Заявление</w:t>
+    <w:bookmarkStart w:name="z255" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по _________________области (городу)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z181" w:id="122"/>
+    <w:bookmarkStart w:name="z256" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      От гражданина(ки) ________________________________________________________</w:t>
+      Заявление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...469 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="123"/>
+      <w:bookmarkStart w:name="z257" w:id="123"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      От гражданина (ки)________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата рождения: "____" ________ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Индивидуальный идентификационный номер: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Вид документа, удостоверяющего личность: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Серия документа: ____ номер документа: ________ кем выдан: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата выдачи: "____"_____________ ______ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес постоянного местожительства: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Область __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       город (район) _________________________ село: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       улица (микрорайон) ______________________ дом ______ квартира _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Банковские реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Наименование банка ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Банковский счет № _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Тип счета: лицевой _________________________ карточный счет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z258" w:id="124"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу назначить (возобновить) мне __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (пенсионные выплаты по возрасту, государственную базовую пенсионную выплату). Ранее пенсионные выплаты мне назначались/не назначались, в том числе за пределами Республики Казахстан (ненужное вычеркнуть).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие для исчисления среднемесячного дохода за любые три года подряд из цифровой системы Министерства труда и социальной защиты населения Республики Казахстан по наиболее выгодному периоду, с которого осуществлялись обязательные пенсионные взносы в накопительные пенсионные фонды или единый накопительный пенсионный фонд с _____________года по ____________года в сумме ___________теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z260" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие сообщать обо всех изменениях, влекущих изменения размеров выплачиваемых пенсий, а также изменении местожительства (в том числе выезд за пределы Республики Казахстан) анкетных данных, банковских реквизитов в отделение Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z261" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8404,68 +8218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...16 lines deleted...]
-              <w:t>п/п</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8805,530 +8602,324 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z183" w:id="124"/>
+    <w:bookmarkStart w:name="z262" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Даю согласие на сбор и обработку, хранение и использование, любым допускаемым законодательством Республики Казахстан способом, моих персональных данных при назначении, возобновлении, перерасчете выплаты, а также при выполнении Государственной корпорацией своих обязательств в соответствии с законодательством Республики Казахстан и (или) международными договорами, ратифицированными Республикой Казахстан, с правом передавать мои персональные данные, в том числе осуществлять трансграничную передачу данных в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z263" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Даю согласие на сбор и обработку, хранение и использование, любым допускаемым</w:t>
-[...462 lines deleted...]
-        <w:t>фамилия, имя, отчество (при его наличии) и роспись принявшего документы.</w:t>
+      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z264" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на уведомление о принятии решения о назначении (отказе в назначении) пенсионных выплат по возрасту, государственной базовой пенсионной выплаты, путем отправления на мобильный телефон sms-оповещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z265" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактные данные заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z266" w:id="132"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон домашний _______ мобильный____ Е-маil ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       дата подачи заявления: "______" _____________ 20 ___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подпись заявителя/ЭЦП _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата и время подписания заявления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z267" w:id="133"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____.____________._____ года ___ часов ___ минут ___ секунд _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       -------------------------------------------------------------------------- (линия отреза)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заявление гражданина________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       зарегистрировано за № __ дата принятия документов "__" __ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии) и роспись принявшего документы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9520,103 +9111,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и пересмотра решения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о назначении (отказе в</w:t>
+              <w:t>о назначении (отказе в назначении)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>назначении) государственной</w:t>
+              <w:t>государственной базовой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>базовой пенсионной выплаты,</w:t>
+              <w:t>пенсионной выплаты, пенсионных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пенсионных выплат</w:t>
-[...12 lines deleted...]
-              <w:t>по возрасту</w:t>
+              <w:t>выплат по возрасту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9649,850 +9227,519 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z187" w:id="125"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z187" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Код района ______________________________________________</w:t>
-[...112 lines deleted...]
-      <w:bookmarkStart w:name="z189" w:id="127"/>
+      Код района____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Республика Казахстан Департамент Комитета регулирования и контроля в сфере социальной защиты населения по ___________________________________ области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       АО "Единый накопительный пенсионный фонд" (далее – ЕНПФ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       От гражданина (ки)___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата рождения: "____"________ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Индивидуальный идентификационный номер: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Вид документа, удостоверяющего личность:_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Серия документа: ____ номер документа: ____ кем выдан: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата выдачи: "____"____________ ______ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес постоянного местожительства: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Область ___________________ город (район) _____________ село:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________ улица (микрорайон) ________ дом _____ квартира ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Банковские реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Наименование банка____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Банковский счет № _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Тип счета: лицевой _________________________ карточный счет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Резидентство: резидент/ нерезидент</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прошу назначить мне в связи с достижением пенсионного возраста</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       пенсионные выплаты по возрасту, государственную базовую пенсионную выплату, пенсионные выплаты из ЕНПФ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      От гражданина (ки) _________________________________________________________</w:t>
-[...665 lines deleted...]
-    </w:p>
+      Ранее пенсионные выплаты мне назначались/не назначались в том числе за пределами Республики Казахстан (ненужное вычеркнуть).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z274" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие для исчисления среднемесячного дохода за любые три года подряд из цифровой системы Министерства труда и социальной защиты населения Республики Казахстан по наиболее выгодному периоду, с которого осуществлялись обязательные пенсионные взносы в накопительные пенсионные фонды или единый накопительный пенсионный фонд, и на соответствие сумм обязательных пенсионных взносов, социальных отчислений в государственный фонд социального страхования с _____________года по ____________года в сумме ___________теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z275" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие сообщать обо всех изменениях, влекущих изменения размеров выплачиваемых пенсионных выплат, а также изменении местожительства (в том числе выезд за пределы Республики Казахстан) анкетных данных, банковских реквизитов в отделение Государственной корпорации. Перечень документов, приложенных к заявлению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10646,61 +9893,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10783,61 +10026,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10894,515 +10133,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z190" w:id="128"/>
+    <w:bookmarkStart w:name="z276" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Даю согласие на сбор и обработку, хранение и использование, любым допускаемым законодательством Республики Казахстан способом, моих персональных данных при назначении, возобновлении, перерасчете выплаты, а также при выполнении Государственной корпорацией своих обязательств в соответствии с законодательством Республики Казахстан и (или) международными договорами, ратифицированными Республикой Казахстан, с правом передавать мои персональные данные, в том числе осуществлять трансграничную передачу данных в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z277" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Даю согласие на сбор и обработку, хранение и использование, любым допускаемым</w:t>
-[...447 lines deleted...]
-    </w:p>
+      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z278" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на уведомление о принятии решения о назначении (отказе в назначении) пенсионных выплат по возрасту, государственной базовой пенсионной выплаты, пенсионных выплат из ЕНПФ путем отправления на мобильный телефон sms-оповещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z279" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактные данные заявителя: телефон домашний _______ мобильный ____________ Е-маil</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z280" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________ дата подачи заявления: "____" __________ 20 __ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z281" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись заявителя _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z282" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление гражданина__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z283" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зарегистрировано за № __ дата принятия документов "__" __ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z284" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z285" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись, фамилия, имя, отчество (при его наличии) и должность работника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z286" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственной корпорации, принявшего документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11501,63 +10515,3420 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 5 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>исчисления (определения)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>размеров, назначения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления, приостановления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>перерасчета, возобновления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прекращения и пересмотра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>решения о назначении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(отказе в назначении)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной базовой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пенсионной выплаты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пенсионных выплат по возрасту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Назначение пенсионных выплат по возрасту"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение пенсионных выплат по возрасту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территориальные подразделения Комитета регулирования и контроля в сфере социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан (далее – услугодатель)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z290" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портал "цифрового правительства" https://www.egov.kz (далее – портал) при получении информации о назначении пенсионных выплат по возрасту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z291" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) 10 (десять) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги продлевается на 5 (пять) рабочих дней для уведомления Государственной корпорацией заявителя о представлении дополнительного(ых) документа(ов) или о проведении проверки представленных документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) на портале – 30 минут с момента поступления электронного запроса в цифровых системах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) максимально допустимое время ожидания для сдачи пакета документов в Государственной корпорации – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) максимально допустимое время обслуживания в Государственной корпорации – 30 минут.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная (частично цифровизированная) и (или) бумажная и (или) оказываемая по принципу "одного заявления".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z295" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уведомление о назначении (об отказе в назначении) пенсионных выплат по возрасту по форме согласно приложению 16 к настоящим Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма предоставления результата оказания государственной услуги: электронная и (или) бумажная.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На портале информация о назначении пенсионной выплаты по возрасту направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги выдается при предъявлении документа, удостоверяющего личность при личном посещении услугополучателя (или его представителя по нотариально заверенной доверенности) на основании расписки о приеме соответствующих документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная корпорация информирует услугополучателя о принятом решении посредством передачи sms-оповещения на мобильный телефон услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается бесплатно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и цифровых объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z299" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Услугодателя – с понедельника по пятницу включительно, в соответствии с графиком работы услугодателя, Государственной корпорации и цифровых объектов с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием осуществляется в порядке "электронной очереди" без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) посредством портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Министерство труда и социальной защиты населения Республики Казахстан – https://www.gov.kz/memleket/entities/enbek, раздел "Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Государственной корпорации – https://www.gov4c.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z305" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель (или его представитель по нотариально заверенной доверенности) при обращении для оказания государственной услуги предоставляет заявление по форме согласно приложению 1 к настоящим Правилам, а при обращении за назначением пенсионных выплат из единого накопительного пенсионного фонда, базовой пенсии и пенсионных выплат по возрасту предоставляет одно заявление по форме согласно приложению 2 к настоящим Правилам и следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) документ, удостоверяющий личность (паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан, удостоверение лица без гражданства, вид на жительство иностранного гражданина, удостоверение кандаса до получения гражданства Республики Казахстан) (требуется для идентификации личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) справка работодателя о доходах, выплаченных в валюте Российской Федерации лицам, работавшим в российских организациях комплекса "Байконур" (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения об официальном курсе национальной валюты Республики Казахстан к иностранным валютам, установленном Национальным Банком Республики Казахстан на день обращения за назначением пенсионных выплат по возрасту, отделение Государственной корпорации получает из официального интернет-ресурса Национального Банка Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) справка работодателя о доходах за период трудовой, предпринимательской деятельности, занятия частной практикой по видам деятельности, к которым по решению Правительства Республики Казахстан применялся поправочный коэффициент "0" к ставкам обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, а также за периоды деятельности, доходы от которой исключены из доходов физического лица, подлежащих налогообложению, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 210 Социального кодекса Республики Казахстан согласно приложению 3 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) документы, подтверждающие трудовой стаж заявителя:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовая книжка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>справки архивных учреждений, электронные копии архивных документов, удостоверенные ЭЦП уполномоченного работника государственного архива или ведомственного архива, или с места работы при отсутствии или негодности трудовой книжки, отсутствии соответствующих записей в трудовой книжке, наличии исправлений, неточностей, разночтений, решение суда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В зависимости от наличия представляются следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ об образовании; военный билет или справка управления (отдела) по делам обороны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свидетельства о рождении детей (выписка из актовой записи о рождении, или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">справка о реабилитации, выданная органами прокуратуры в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О реабилитации жертв массовых политических репрессий";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>справка военного комиссариата об участии в боевых действиях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>решение суда, подтверждающее факт осуществления и период ухода за инвалидом первой группы, одиноким инвалидом второй группы и пенсионером по возрасту, нуждающимся в посторонней помощи, престарелым, достигшим восьмидесятилетнего возраста, ребенком-инвалидом в возрасте до восемнадцати лет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документ, подтверждающий проживание за границей супруги (супруга) работника бывших советских учреждений, учреждений Республики Казахстан, международной организации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документ, подтверждающий проживание супруги (супруга) военнослужащего, сотрудника специального государственного органа в местностях, где отсутствовала возможность трудоустройства по специальности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документ, подтверждающий трудовую деятельность в стране выбытия этнических казахов, прибывших в Республику Казахстан в целях постоянного проживания на исторической родине.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для подтверждения ухода неработающей матери за малолетними детьми представляется один из следующих документов (в зависимости от их наличия):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документ, удостоверяющий личность детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+свидетельство о браке (справка о регистрации актов гражданского состояния) либо свидетельство о расторжении брака или выписка из актовой записи о заключении брака (при изменении фамилии) детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аттестат об окончании среднего учебного заведения детей; диплом об окончании средне-специального или высшего учебного заведения либо справка учебного заведения, подтверждающая обучение детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+свидетельство или уведомление о смерти детей (или актовая запись о смерти, или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документ, подтверждающий прохождение воинской службы на детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+решение суда, подтверждающее факт осуществления и период фактического ухода неработающего отца за малолетними детьми (в указанный период не засчитывается в стаж участия в пенсионной системе матери ребенка).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) свидетельство о браке (справка о регистрации актов гражданского состояния) либо свидетельство о расторжении брака или выписка из актовой записи о заключении брака (при изменении фамилии родителя/опекуна).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При назначении пенсионных выплат по возрасту женщинам, родившим (усыновившим, удочерившим) 5 и более детей и воспитавшим их до восьмилетнего возраста, дополнительно представляются свидетельства о рождении детей (или актовая запись о рождении, или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния) и документы, подтверждающие факт воспитания детей до восьми лет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К документам, подтверждающим факт воспитания детей до восьми лет (в зависимости от их наличия), относятся:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документы, удостоверяющие личность детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) свидетельство о браке (справка о регистрации актов гражданского состояния) либо свидетельство о расторжении брака или выписка из актовой записи о заключении брака (при изменении фамилии) детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) документ об обучении в учебном заведении детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) свидетельство или уведомление о смерти детей (выписка из актовой записи о смерти, или справка о регистрации акта гражданского состояния, выданная органом записи актов гражданского состояния);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) военный билет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) решение суда об установлении факта воспитания, усыновления (удочерения) ребенка (детей).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При назначении пенсионных выплат по возрасту лицу, проживавшему в зонах чрезвычайного и максимального радиационного риска, дополнительно представляется документ, подтверждающий факт проживания в зонах чрезвычайного и максимального радиационного риска с 29 августа 1949 года по 5 июля 1963 года в течение 5 лет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При установлении опеки (попечительства), представляется документ, подтверждающий установление опеки(попечительства).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+При представлении документов, составленных на иностранном языке, нотариус свидетельствует верность перевода документа на казахский или русский язык в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 1 статьи 34, статьей 80 Закона Республики Казахстан "О нотариате".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документы, которые выданы или засвидетельствованы компетентными учреждением иностранного государства либо специально на то уполномоченным лицом, в пределах его компетенции и по установленной его форме скрепленные гербовой печатью иностранного государства, принимаются только после прохождения процедуры специального удостоверения (легализации либо апостилирования) в порядке, предусмотренном Правилами легализации документов, если иное не предусмотрено законами и международными договорами, утверждҰнными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 6 декабря 2017 года № 11-1-2/576 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16116).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представление документов не требуется при возможности получения их из государственных цифровых систем, в том числе из сервиса цифровых документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющем личность, свидетельство о рождении ребенка (детей) или выписке из актовой записи о рождении (по регистрациям, произведенным на территории Республики Казахстан после 13 августа 2007 года), свидетельство о заключении брака (по регистрациям, произведенным на территории Республики Казахстан после 1 июня 2008 года), свидетельство или уведомление о смерти детей (по регистрациям, произведенным на территории Республики Казахстан после 1 мая 2008 года), документ об установлении опеки (попечительства), решение суда об усыновлении (удочерении) ребенка (детей) получают из соответствующей государственной ЦС через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подаче услугополучателем всех требуемых документов услугополучателю выдается расписка о приеме соответствующих документов на портале для получения информации о назначении:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+запрос в форме электронного документа, удостоверенного ЭЦП услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющем личность услугополучатель получает из соответствующей государственной ЦС через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении через портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При предоставлении услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 настоящего перечня основных требований к оказанию государственной услуги, и (или) документов с истекшим сроком действия, отсутствия права на назначение пенсионной выплаты по возрасту, работником Государственной корпорации выдается расписка об отказе в приеме заявления на назначение по форме согласно приложению 8 к настоящим Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При получении сведений из цифровой системы, подтверждающих факт назначения соответствующей выплаты или подачи заявления на назначение пенсии, работник Государственной корпорации безотлагательно вручает заявителю расписку об отказе в приеме заявления по форме согласно приложению 8 к настоящим Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель отказывает в оказании государственных услуг по следующим основаниям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных документов, данных и сведений, при оказании государственной услуги, требованиям, установленным настоящими Правилами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При устранении услугополучателем причин отказа в оказании государственной услуги, услугополучатель обращается повторно для получения государственной услуги в порядке, установленном настоящим перечнем основных требований к оказанию государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности, или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о назначении пенсионных выплат по возрасту в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении "eGov mobile", с использованием ЭЦП или одноразового пароля.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и цифровых системах пользователей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и цифровых системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>к Правилам исчисления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(определения) размеров,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -11566,142 +13937,16671 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приостановления, перерасчета,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>возобновления, прекращения и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пересмотра решения о</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначении (отказе в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначении) государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>базовой пенсионной выплаты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пенсионных выплат по возрасту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Назначение государственной базовой пенсионной выплаты"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение государственной базовой пенсионной выплаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территориальные подразделения Комитета регулирования и контроля в сфере социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан (далее – услугодатель)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы представления государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портал "цифрового правительства" https://www.gov4c.kz (далее – портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 (восемь) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги продлевается на 5 (пять) рабочих дней для уведомления Государственной корпорацией заявителя о представлении дополнительного(ых) документа(ов) или о проведении проверки представленных документов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) на портале для получения информации о назначении государственной базовой пенсионной выплаты – 30 минут с момента поступления электронного запроса в цифровые системы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) максимально допустимое время ожидания для сдачи пакета документов в Государственной корпорации – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) максимально допустимое время обслуживания в Государственной корпорации – 20 минут.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная (частично цифровизированная) и (или) бумажная и (или) оказываемая по принципу "одного заявления".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уведомление о назначении (об отказе в назначении) государственной базовой пенсионной выплаты по форме согласно приложению 16 к настоящим Правилам. Форма предоставления результата оказания государственной услуги: электронная и (или) бумажная.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На портале уведомление о назначении государственной базовой пенсионной выплаты, а также информация о назначении государственной базовой пенсионной выплаты направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги выдается при предъявлении документа, удостоверяющего личность при личном посещении услугополучателя (или его представителя по нотариально заверенной доверенности) на основании расписки о приеме соответствующих документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная корпорация информирует услугополучателя о принятом решении посредством передачи sms-оповещения на мобильный телефон услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается бесплатно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и цифровых объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Услугодателя – с понедельника по пятницу включительно, в соответствии с графиком работы услугодателя, Государственной корпорации и цифровых объектов с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием осуществляется в порядке "электронной очереди" без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Министерство труда и социальной защиты населения Республики Казахстан – https://www.gov.kz/memleket/entities/enbek, раздел Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Государственной корпорации – https://www.gov4c.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z380" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель (или его представитель по нотариально заверенной доверенности) при обращении для оказания государственной услуги предоставляет заявление по форме согласно приложению 1 к настоящим Правилам, а при обращении за назначением пенсионных выплат из единого накопительного пенсионного фонда, базовой пенсии и пенсионных выплат по возрасту предоставляет одно заявление по форме согласно приложению 2 к настоящим Правилам и следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, удостоверяющий личность (паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан, удостоверение лица без гражданства, вид на жительство иностранного гражданина, удостоверение кандаса до получения гражданства Республики Казахстан) (требуется для идентификации личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) свидетельство о браке (справка о регистрации актов гражданского состояния) либо свидетельство о расторжении брака или выписка из актовой записи о заключении брака (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) документы, подтверждающие стаж участия заявителя в пенсионной системе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающие трудовой стаж заявителя, выработанный до 1 января 1998 года:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовая книжка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>справки архивных учреждений, электронные копии архивных документов, удостоверенные ЭЦП уполномоченного работника государственного архива или ведомственного архива, или с места работы при отсутствии или негодности трудовой книжки, отсутствии соответствующих записей в трудовой книжке, наличии исправлений, неточностей, разночтений, решение суда.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При наличии также представляются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ об образовании;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>военный билет или справка управления (отдела) по делам обороны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свидетельства о рождении детей (выписка из актовой записи о рождении, или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">справка о реабилитации, выданная органами прокуратуры в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О реабилитации жертв массовых политических репрессий";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>справка военного комиссариата об участии в боевых действиях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>решение суда, подтверждающее факт осуществления и период ухода за лицом с инвалидностью первой группы, одиноким лицом с инвалидностью второй группы и пенсионером по возрасту, нуждающихся в посторонней помощи, престарелым, достигшим восьмидесятилетнего возраста, ребенком инвалидностью в возрасте до восемнадцати лет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий проживание за границей супруги (супруга) работника учреждений, находившихся на территории Советского Союза, учреждений Республики Казахстан, международной организации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий проживание супруги (супруга) военнослужащего, сотрудника специального государственного органа в местностях, где отсутствовала возможность трудоустройства по специальности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий трудовую деятельность в стране выбытия этнических казахов, прибывших в Республику Казахстан в целях постоянного проживания на исторической родине.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для подтверждения ухода неработающей матери за малолетними детьми представляется один из следующих документов (в зависимости от их наличия):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свидетельство о браке (справка о регистрации актов гражданского состояния);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>либо свидетельство о расторжении брака или выписка из актовой записи о заключении брака (при изменении фамилии) детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестат об окончании среднего учебного заведения детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>диплом об окончании средне-специального или высшего учебного заведения, либо справка учебного заведения, подтверждающая обучение детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>свидетельство или уведомление о смерти детей (либо актовая запись о смерти или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий прохождение воинской службы на детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>решение суда, подтверждающее факт осуществления и период фактического ухода неработающего отца за малолетними детьми (в указанный период не засчитывается в стаж участия в пенсионной системе матери ребенка);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>решение суда, подтверждающее факт осуществления и время ухода за лицом с инвалидностью первой группы, одиноким лицом с инвалидностью второй группы и пенсионером по возрасту, нуждающимися в посторонней помощи, а также престарелым, достигшим восьмидесятилетнего возраста, ребенком с инвалидностью в возрасте до восемнадцати лет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Представление решения суда не требуется при подтверждении сведений о получении ежемесячного государственного пособия, назначаемого и выплачиваемого матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающему ребенка с инвалидностью, лицу, осуществляющему уход за лицом с инвалидностью первой группы государственными цифровыми системами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документы, подтверждающие периоды воинской службы, службы в специальных государственных и правоохранительных органах, государственной фельдъегерской службы (в зависимости от их наличия):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовая книжка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>военный билет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>справка архивного учреждения о периоде службы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>справка управления (отдела) по делам обороны или с места службы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выписки из приказов, подтверждающих возникновение и прекращение служебных отношений на основе заключения и прекращения контракта о прохождении службы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ, подтверждающий факт и период проживания за границей супруги (супруга) сотрудников дипломатических служб Республики Казахстан и международных организаций, супругов военнослужащих (кроме военнослужащих срочной службы), сотрудников специальных государственных органов с супругами в местностях, где отсутствовала возможность их трудоустройства по специальности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, подтверждающие трудовой стаж после 1 января 1998 года в российских организациях комплекса "Байконур";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, подтверждающие периоды трудовой деятельности до 31 декабря 2004 года физических лиц, имеющих инвалидность первой и второй групп, если инвалидность установлена бессрочно (в зависимости от их наличия):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+трудовая книжка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+справка с места работы при отсутствии или негодности трудовой книжки, отсутствии соответствующих записей в трудовой книжке, наличии исправлений, неточностей, разночтений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+решение суда.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С 1 января 2005 года в стаж участия в пенсионной системе физических лиц, имеющих инвалидность первой и второй групп, если инвалидность установлена бессрочно, засчитываются периоды осуществления социальных отчислений в Государственный фонд социального страхования на основании сведений централизованной базы данных о перечислении социальных отчислений.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период осуществления обязательных взносов подтверждается сведениями централизованной базы данных о перечислении обязательных пенсионных взносов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При неполной или несвоевременным перечислении обязательных пенсионных взносов период осуществления обязательных пенсионных взносов подтверждается (в зависимости от их наличия) следующими документами:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+справкой работодателя (правопреемника) о перечислении обязательных пенсионных взносов по форме согласно приложению 4 к настоящим Правилам или архивного учреждения о перечислении обязательных пенсионных взносов (при условии соответствия периодов перечисления обязательных пенсионных взносов периодам трудовой деятельности, указанным в документах, подтверждающих трудовой стаж заявителя);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+решением суда, подтверждающим период перечисления обязательных пенсионных взносов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период, за который перечислялись обязательные пенсионные взносы лиц, занимавшихся частной практикой, физических лиц, получающих доходы по договорам гражданско-правового характера, предметом которых является выполнение работ (оказание услуг), за исключением случая, предусмотренного пунктом 3 статьи 210 Кодекса, а также индивидуальных предпринимателей, осуществлявших обязательные пенсионные взносы в свою пользу, членов (участников) и глав крестьянских или фермерских хозяйств, равен одному году при условии перечисления в единый накопительный пенсионный фонд не менее годовой суммы обязательных пенсионных взносов, подлежащей уплате за соответствующий налоговый период.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Если внесенная указанными лицами сумма обязательных пенсионных взносов меньше годовой суммы обязательных пенсионных взносов, подлежащей уплате за соответствующий налоговый период, то период, за который перечислялись обязательные пенсионные взносы, определяется пропорционально внесенной сумме обязательных пенсионных взносов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При условии перечисления обязательных пенсионных взносов до 1 июля 2006 года в период участия в накопительной пенсионной системе учитывается месяц, предшествующий месяцу, в котором осуществлено перечисление обязательных пенсионных взносов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Если за один месяц в накопительные пенсионные фонды и (или) единый накопительный пенсионный фонд осуществлено перечисление обязательных пенсионных взносов несколько раз, период участия в накопительной системе составляет один месяц.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Периоды трудовой, предпринимательской деятельности, занятия частной практикой по видам деятельности, к которым по решению Правительства Республики Казахстан применялся поправочный коэффициент "0" к ставкам обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов утвержденному Правительством Республики Казахстан, подтверждаются справкой работодателя согласно приложению 3 к настоящим Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Период получения социальной выплаты на случай потери дохода в связи с ограничениями деятельности на период действия чрезвычайного положения, ограничительных мероприятий подтверждаются сведениями из централизованной базы данных.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Представление документов не требуется при возможности получения их из государственных цифровых систем, в том числе из сервиса цифровых документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о документе, удостоверяющем личность, свидетельство о рождении ребенка (детей) или выписке из актовой записи о рождении (по регистрациям, произведенным на территории Республики Казахстан после 13 августа 2007 года), свидетельство о заключении брака (по регистрациям, произведенным на территории Республики Казахстан после 1 июня 2008 года), свидетельство или уведомление о смерти детей (по регистрациям, произведенным на территории Республики Казахстан после 1 мая 2008 года), документ об установлении опеки (попечительства), решение суда об усыновлении (удочерении) ребенка (детей) услугополучатель получает из соответствующей государственной ЦС через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При установлении опеки (попечительства) документ, подтверждающий установление опеки (попечительства).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Документы, которые выданы или засвидетельствованы компетентными учреждением иностранного государства либо специально на то уполномоченным лицом, в пределах его компетенции и по установленной его форме скрепленные гербовой печатью иностранного государства, принимаются только после прохождения процедуры специального удостоверения (легализации либо апостилирования) в порядке, предусмотренном Правилами легализации документов, если иное не предусмотрено законами и международными договорами, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 6 декабря 2017 года № 11-1-2/576 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16116).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При представлении документов, составленных на иностранном языке, нотариус свидетельствует верность перевода документа на казахский или русский язык в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 1 статьи 34, статьей 80 Закона Республики Казахстан "О нотариате".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для назначения государственной базовой пенсионной выплаты – заявление на назначение государственной базовой пенсионной выплаты через портал в форме электронного документа, удостоверенного ЭЦП услугополучателя согласно приложению 10 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для получения информации о назначении государственной базовой пенсионной выплаты – запрос в форме электронного документа, удостоверенного ЭЦП услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При подаче услугополучателем документов, указанных в настоящем пункте услугополучателю выдается расписка о приеме соответствующих документов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>через портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z438" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При предоставлении услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 настоящего перечня основных требований к оказанию государственной услуги, и (или) документов с истекшим сроком, отсутствия права на назначение государственной базовой пенсионной выплаты действия работником Государственной корпорации выдается расписка об отказе в приеме заявления на назначение по форме согласно приложению 8 к настоящим Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При получении сведений из цифровой системы, подтверждающих факт назначения соответствующей выплаты или подачи заявления на назначение выплаты, работник Государственной корпорации безотлагательно вручает заявителю расписку об отказе в приеме заявления по форме согласно приложению 7 к настоящим Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугодатель отказывает в оказании государственных услуг по следующим основаниям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных документов, данных и сведений, при оказании государственной услуги, требованиям, установленным настоящими Правилами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При устранении услугополучателем причин отказа в оказании государственной услуги, услугополучатель обращается повторно для получения государственной услуги в порядке, установленном настоящим перечнем основных требований к оказанию государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z443" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель имеет возможность получения информации о назначении государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги посредством справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении "eGov mobile", с использованием ЭЦП или одноразового пароля.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и цифровых системах пользователей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и цифровых системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам исчисления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(определения) размеров,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения, осуществления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приостановления, перерасчета,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>возобновления, прекращения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и пересмотра решения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о назначении (отказе</w:t>
+              <w:t>о назначении (отказе в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в назначении)</w:t>
+              <w:t>назначении) государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>базовой пенсионной выплаты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пенсионных выплат по возрасту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z323" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАСПИСКА</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>об отказе в приеме заявления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z324" w:id="158"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать вид)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "___" _________ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин (ка) _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения "____" _________________________________ _________ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата обращения "______" _________________________________ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По цифровой системе центрального исполнительного органа факт назначения,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выплаты или подачи заявления подтвержден</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) и должность ответственного лица</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам исчисления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(определения) размеров,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения, осуществления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приостановления, перерасчета,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>возобновления, прекращения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и пересмотра решения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о назначении (отказе в назначении)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>государственной базовой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пенсионной выплаты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пенсионных</w:t>
+              <w:t>пенсионных выплат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выплат по возрасту</w:t>
+              <w:t>по возрасту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z327" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z328" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>РАСПИСКА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z329" w:id="161"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ об отказе в приеме заявления на назначение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать вид)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "___" _______________ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин(ка)___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения "____" ________________ ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Опекун_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата обращения "__________" _____________________ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отказано в приеме заявления на назначение по причине представления неполного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пакета документов, сведений из цифровых систем и (или) документов с истекшим</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сроком действия, отсутствия права на выплату</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) и должность ответственного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам исчисления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(определения) размеров,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения, осуществления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приостановления, перерасчета,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>возобновления, прекращения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и пересмотра решения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о назначении (отказе в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначении) государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>базовой пенсионной выплаты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пенсионных выплат</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по возрасту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z332" w:id="162"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республика Казахстан,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент Комитета регулирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и контроля в сфере социальной защиты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>населения по ______________________ области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z333" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на назначение выплаты через портал</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z334" w:id="164"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код отделения _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Cведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальный идентификационный номер: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>От гражданина (ки) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения: "_____" ____________ ______года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу назначить мне государственную базовую пенсионную выплату</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждение государственных органов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данные заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид документа, удостоверяющего личность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Серия документа: _____ номер документа: ________ кем выдан: _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи "_____" ____________ ______года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес постоянного места жительства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область ____________ город (район) ______________ село: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>улица (микрорайон) ___________ дом ___________ квартира __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковские реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование банка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковский счет №</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тип счета: текущий ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реквизиты банка второго уровня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковский идентификационный код _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальный идентификационный код __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бизнес идентификационный номер _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Контактные данные заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон домашний ________ мобильный __________ E-mail ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения о заявителе подтверждаются Министерством юстиции Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан (МЮ РК)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(электронно-цифровая подпись (ЭЦП) МЮ РК)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковские реквизиты заявителя подтверждаются банком второго уровня</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(БВУ)________ (ЭЦП БВУ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Несу правовую ответственность за достоверность предоставленных данных"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЭЦП _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомлен(а) о необходимости сообщения обо всех изменениях, влекущих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>изменение/прекращение размера выплаты, а также об изменении местожительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(в том числе выезд за пределы РК), анкетных данных, банковских реквизитов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в отделение Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При получении государственной услуги через Государственную корпорацию даю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>согласие на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При открытии отдельного банковского счета для зачисления пособий и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>социальных выплат, выплачиваемых из государственного бюджета и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственного фонда социального страхования, на деньги, находящиеся на таком</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>счете, не допускается обращение взыскания третьими лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЭЦП _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата и время подписания заявления: ____ _____________ ________ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____часов ____минут ____ секунд</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 18</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам исчисления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(определения) размеров,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения, осуществления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приостановления, перерасчета,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>возобновления, прекращения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и пересмотра решения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о назначении (отказе в назначении)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной базовой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пенсионной выплаты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пенсионных выплат по возрасту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Герб Жасына байланысты зейнетақы/жәрдемақы алушының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КУӘЛIГІ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+УДОСТОВЕРЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+получателя пенсионных выплат по</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+возрасту/пособий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәлiк № __________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Удостоверение ________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегi - фамилия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(аты - имя) ___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(әкесiнiң аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"__" ____________ ж.\г. (туған жылы - дата рождения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сурет – фото Мөрдің орыны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлiмше бастығы ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отделения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берiлген уақыты "__"___20__ ж./г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Заңның _____________ бабына сәйкес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________ мөлшерiнде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________ жылдан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бастап _____________________ дейiн</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(төлемнiң түрi) _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тағайындалды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек стажы ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа айлық табысы _____________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____ жылдан бастап ______ жылға ____ дейiн</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Мүгедектiк тобы және ceбeбi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Отбасының еңбекке жарамсыз мүшелерi саны _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. _____________________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшерiнде _____ 20 _ ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бастап мемлекеттiк базалық зейнетақы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+төлемi тағайындалды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. В соответствии со ст.________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закона ______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначена (о) _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(вид выплаты) в размере ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с "___" _________ _______года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по "____" _________ _______года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стаж работы __________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднемесячный доход _________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+теңге за период с "_____" _________ _______года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по "____" _________ _______года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Группа и причина инвалидности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Количество нетрудоспособных членов семьи _________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Назначена государственная базовая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пенсионная выплата с "____" ___________ 20 ___ года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в размере ______________ теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ _____ Куәлiкке қосымша бет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке қою және шығару</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________ аудандық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қалалық) орталық бөлiмшесi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________ есепке қойылды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________ жылдан бастап</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________теңге мөлшерiнде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зейнетақы (жәрдемақы) төленсiн</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлiмше бастығы ________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мөрдің орыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вкладыш к удостоверению № ____</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выплата пенсии (пособия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+производится с "____" _____ года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в размере ________________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отделения __________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Снят с учета _________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рай(гор) отделение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственной корпорации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выплата пенсии (пособия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в размере ________________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+произведена по "___" ________ г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отделения __________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зейнетақы (жәрдемақы) төлеу мерзiмi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұзартылды немесе оның мөлшерi өзгертiлдi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____ жылдан бастап</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______ жылға ____ дейiн</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшерiнде зейнетақы (жәрдемақы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тағайындалды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(зейнетақы түрi, стажы, табысы, мүгедектiк</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тобы, _____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+асырауындағы адамдар саны, және</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басқалар) өзгеруiне байланысты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________ есепке алынды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлiмше бастығы _______ Мөрдің орыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выплата пенсии(пособия) продлена</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+или изменен размер с "_____" _________ _______года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до "____" _________ _______года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пенсия (пособие) установлена в</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+размере__________________ теңге в</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+связи с изменением ___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(вида пенсии, стажа, ____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дохода, группы инвалидности, _____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+числа иждивенцев и т.д.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принят на учет _________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отделения ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 22</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам исчисления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(определения) размеров,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения, осуществления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приостановления, перерасчета,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>возобновления, прекращения и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пересмотра решения о</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначении (отказе в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначении) государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>базовой пенсионной выплаты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пенсионных выплат по возрасту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z340" w:id="165"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код района ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Республика Казахстан Департамент Комитета регулирования и контроля в сфере социальной защиты населения по ____________________ области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       От гражданина (ки) _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии) получателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата рождения: "____" ____________ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Индивидуальный идентификационный номер:_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Вид документа, удостоверяющего личность:_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Серия документа: ______ номер документа: ________ кем выдан: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата выдачи: "____" _____________ ______ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес постоянного места жительства: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Область _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       город (район) _________________ село: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       улица (микрорайон)______________ дом ___ квартира ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прошу принять дополнительные документы для изменения размера пенсионных выплат по возрасту, государственной базовой пенсионной выплаты (нужное подчеркнуть).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z541" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие для исчисления среднемесячного дохода за любые три года подряд из цифровой системы Министерства труда и социальной защиты населения Республики Казахстан, с которого осуществлялись обязательные пенсионные взносы в накопительные пенсионные фонды или единый накопительный пенсионный фонд, и на соответствие сумм обязательных пенсионных взносов, социальных отчислений в государственный фонд социального страхования, по периодам, из которого ранее был исчислен размер пенсионных выплат по возрасту с _____________года по ____________года в сумме ___________теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z542" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень документов, приложенных к заявлению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество листов в документе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z543" w:id="168"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку моих персональных данных, необходимых для назначения выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Контактные данные заявителя: телефон __________ мобильный _______________ Е-маil ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата подачи "____"__________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подпись заявителя/ЭЦП/sms-сообщения ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата и время подписания заявления: ____._____________.________ года _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       часов ____ минут ____ секунд _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заявление гражданин (ки) _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       дата принятия заявления с документами)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Принято "____" _________ 20 ___ года № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия, имя, отчество (при его наличии) должность и подпись принявшего документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 30</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам исчисления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(определения) размеров,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения, осуществления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приостановления, перерасчета,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>возобновления, прекращения и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пересмотра решения о</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначении (отказе в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначении) государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>базовой пенсионной выплаты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пенсионных выплат по возрасту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z348" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СПРАВКА-АТТЕСТАТ № ______ от _____ _________ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z549" w:id="170"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданин ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указать виды выплат) получал (а) в ______________ отделении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. Базовая пенсионная выплата выплачена по "___" ________ 20____ года в размере _______________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Пенсионная выплата по возрасту выплачена по "___" ______ 20 ___ года в размере __________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Экологическая надбавка выплачена по "___" ________ 20 ___ года в сумме _____________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Задолженность за 1995-1997 годы по экологической надбавке, осуществленная в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 18 декабpя 1992 года "О социальной защите гpаждан, постpадавших вследствие ядеpных испытаний на Семипалатинском испытательном ядеpном полигоне", выплачена: с "__" _____ ___года по "___" ____ 20 __ года в сумме ____ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. Единовременная компенсация по реабилитации выплачена с "___" __________ 20 ____ года по "___" _______ 20 __ года в сумме ___________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6. Единовременная компенсация за проживание в зоне Семипалатинского испытательного ядерного полигона "___" ______ 20 __ году в сумме _______________________________________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7.______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указать другие виды выплаты (при наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z550" w:id="171"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение: ______________ Указать виды выплат, по которым направляются только ЭМД в АЦС</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "Е-макет": 1._________________ 2._________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Все выплаты прекращены и сняты с учета отделения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Начальник отделения Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       специалист отделения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии) служебного телефона</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 32</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам исчисления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(определения) размеров,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения, осуществления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приостановления, перерасчета,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>возобновления, прекращения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и пересмотра решения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о назначении (отказе в назначении)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной базовой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пенсионной выплаты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пенсионных выплат по возрасту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z353" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пенсионное дело</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пенсионное дело № ______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город (район)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид выплаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Филиал банка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отделение связи №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График выплаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z354" w:id="173"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отметки о принятии и снятии с учета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Снять с учета с "_____" ________ 20 __________ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид выплаты __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер выплаты ___________________________ тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Выплачено по "____"_______________ 20______года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Количество листов в деле ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати Начальник отделения _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принять на учет с "____" ____________ 20______года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид выплаты __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер выплаты ______ тенге /___________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Количество листов в деле ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати Начальник отделения _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Снять с учета с "____"_______________ 20______года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид выплаты ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер выплаты ___________________________ тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выплачено по "____"________________ 20______года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Количество листов в деле ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати Начальник отделения ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принять на учет с "____"_____________20______года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вид выплаты____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер выплаты ______ тенге /____________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Количество листов в деле ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Начальник отделения ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отметки о проведении инвентаризации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ листов (дата, подпись, ___ листов (дата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ листов (дата, подпись, ___ листов (дата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ листов (дата, подпись, ___ листов (дата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ листов (дата, подпись, ___ листов (дата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ листов (дата, подпись, ___ листов (дата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ листов (дата, подпись, ___ листов (дата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отметки о проверке дела</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________|_____________________________________|</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>|Представитель (дата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________|_____________________________________|</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представитель (дата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________|_____________________________________|</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>|Представитель (дата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________|_____________________________________|</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представитель (дата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________|_____________________________________|</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>|Представитель (дата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________|_____________________________________|</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представитель (дата, подпись) |</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 12 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обязательных пенсионных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взносов получателям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальных выплат по случаю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>потери дохода в связи с уходом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за ребенком по достижении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им возраста полутора лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z358" w:id="174"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область (город) _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение № ____ от "____" _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z359" w:id="175"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамента Комитета регулирования и контроля в сфере социальной защиты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>населения по ___________________________________________ области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об установлении (отказе в установлении) размера бюджетной субсидии обязательных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пенсионных взносов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 87 Социального кодекса Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>установить размер ежемесячной бюджетной субсидии обязательных пенсионных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>взносов в сумме ____________________________________________ тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с "_____" 20____ года по "____" __________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Имя ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отчество (при его наличии) ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(число, месяц, год)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата обращения за назначением социальной выплаты по случаю потери дохода</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в связи с уходом за ребенком по достижении им возраста полутора лет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"____" _________ 20__ года </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата назначения социальной выплаты по случаю потери дохода в связи с уходом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за ребенком по достижении им возраста полутора лет "_____" _____ 20__ ___г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Среднемесячный размер дохода, учтенного в качестве объекта исчисления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>социальных отчислений с ______ года по _____года _____________________тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(____________________) (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер назначенной социальной выплаты по случаю потери дохода в связи с уходом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за ребенком по достижении им возраста полутора лет с _________ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по ___________ года _______ тенге (_____________________) (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер обязательных пенсионных взносов, удерживаемых из социальной выплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на случай потери дохода в связи с уходом за ребенком по достижении им возраста</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>полутора лет с __ года по __года __________________ тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(______________________________________________) (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Отказать в установлении размера ежемесячной бюджетной субсидии обязательных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пенсионных взносов по причине</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(основание: указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество ( при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель управления (отдела) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственные лица Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 13 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обязательных пенсионных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взносов получателям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальных выплат по случаю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>потери дохода в связи с уходом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за ребенком по достижении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им возраста полутора лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z363" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомление № _____об отказе в установлении размера бюджетной субсидии</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обязательных пенсионных взносов от "__" _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z364" w:id="177"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданин (ка)____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения "__" _________ ____ года отказано в установлении размера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бюджетной субсидии обязательных пенсионных взносов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(основание: указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомление удостоверено электронной цифровой подписью</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ответственного лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обязательных пенсионных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взносов получателям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальных выплат по случаю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>потери дохода в связи с уходом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за ребенком по достижении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им возраста полутора лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z368" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомление № _____о приостановлении перечисления размера бюджетной субсидии</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обязательных пенсионных взносов от "____" _______ 20_____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z369" w:id="179"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданин (ка) __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения "____" _________ ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приостановлено перечисление бюджетной субсидии обязательных пенсионных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>взносов на Ваш индивидуальный пенсионный счет в едином накопительном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пенсионном фонде по причине:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(основание: указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В связи с этим, Вам необходимо предоставить в Государственную корпорацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по месту жительства следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомление удостоверено электронной цифровой подписью ответственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лица _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 15 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обязательных пенсионных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взносов получателям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальных выплат по случаю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>потери дохода в связи с уходом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за ребенком по достижении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им возраста полутора лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z373" w:id="180"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область (город)________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение № ____ от "_____" _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамента Комитета регулирования и контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в сфере социальной защиты населения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по ___________________области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приостановить перечисление обязательных пенсионных взносов, подлежащих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>субсидированию, в сумме ________________________________________ тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с "____" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Имя _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отчество (при его наличии) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основание ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель управления (отдела) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственные лица Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 16 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обязательных пенсионных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взносов получателям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальных выплат по случаю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>потери дохода в связи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с уходом за ребенком</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по достижении им возраста</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полутора лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z377" w:id="181"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область (город)________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение № ____ от "____" _______ 20_____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамента Комитета регулирования и контроля в сфере социальной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>защиты населения _________________________________ области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прекратить перечисление обязательных пенсионных взносов, подлежащих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>субсидированию в сумме_____________________________________ тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма цифрами и прописью) с "____" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Имя ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отчество (при его наличии) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основание ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель управления (отдела) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственные лица Государственной корпорации ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 17 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам назначения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>единовременной выплаты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на погребение из средств</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республиканского бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -11720,51 +30620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Назначение пенсионных выплат по возрасту"</w:t>
+Перечень основных требований к оказанию государственной услуги "Назначение единовременной выплаты на погребение"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11833,51 +30733,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Назначение пенсионных выплат по возрасту"</w:t>
+Назначение единовременной выплаты на погребение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12059,51 +30959,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территориальные подразделения "Комитет регулирования и контроля в сфере социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан" (далее – услугодатель)</w:t>
+Территориальные органы Комитета регулирования и контроля в сфере социальной защиты Министерства труда и социальной защиты населения Республики Казахстан (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12172,69 +31072,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация)</w:t>
-[...17 lines deleted...]
-2) веб-портал "цифрового правительства" https://www.gov4c.kz (далее – портал) при получении информации о назначении пенсионных выплат по возрасту.</w:t>
+Прием заявления на оказание государственной услуги осуществляются через:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портал "цифрового правительства" www.egov.kz (далее – портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) абонентское устройство сотовой связи (проактивная услуга).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12303,123 +31239,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) 10 (десять) рабочих дней</w:t>
-[...71 lines deleted...]
-4) максимально допустимое время обслуживания в Государственной корпорации – 30 минут.</w:t>
+через Государственную корпорацию – 3 (три) рабочих дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+через портал и абонентское устройство сотовой связи (проактивную услугу) – 1 (один) рабочий день.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимально допустимое время ожидания для сдачи пакета документов - 15 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимально допустимое время обслуживания услугополучателя – 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12488,51 +31406,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электронная (частично цифровизированная) и (или) бумажная и (или) оказываемая по принципу "одного заявления".</w:t>
+Электронная (частично цифровизированная) и (или) бумажная, проактивная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12601,123 +31519,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о назначении (об отказе в назначении) пенсионных выплат по возрасту по форме согласно приложению 16 к настоящим Правилам.</w:t>
-[...35 lines deleted...]
-На портале информация о назначении пенсионной выплаты по возрасту направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+Уведомление о назначении единовременной выплаты на погребение либо отказе о назначении единовременной выплаты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги выдается при предъявлении документа, удостоверяющего личность при личном посещении услугополучателя (или его представителя по нотариально заверенной доверенности) на основании расписки о приеме соответствующих документов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная корпорация информирует услугополучателя о принятом решении посредством передачи sms-оповещения на мобильный телефон услугополучателя.</w:t>
+При оказании услуги через абонентское устройство связи (проактивную услугу) результат оказания услуги предоставляется посредством sms-оповещения на мобильный телефон услугополучателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12785,52 +31667,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Государственная услуга оказывается бесплатно</w:t>
+              <w:t xml:space="preserve">
+Государственная услуга оказывается бесплатно </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12898,146 +31780,182 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+График работы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-1) Услугодателя – с понедельника по пятницу включительно, в соответствии с графиком работы услугодателя, Государственной корпорации и цифровых объектов с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме субботы и воскресенья и праздничных дней, согласно </w:t>
+1) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> кодексу Республики Казахстан. 2) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан; Прием осуществляется в порядке "электронной очереди" без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) посредством портала исключением технических перерывов, связанных с проведением ремонтных работ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) услугодателя – с понедельника по пятницу включительно, в соответствии с графиком работы услугодателя, Государственной корпорации и цифровых объектов с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
-[...53 lines deleted...]
-1) Министерство труда и социальной защиты населения Республики Казахстан – https://www.gov.kz/memleket/entities/enbek</w:t>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Министерство труда и социальной защиты населения – https://www.gov.kz/memleket/entities/enbek, раздел "Государственные услуги";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Государственной корпорации – https://www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13124,781 +32042,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 1) Услугополучатель (или его представитель по нотариально заверенной доверенности) при обращении для оказания государственной услуги предоставляет заявление по форме согласно приложению 1 к настоящим Правилам, а при обращении за назначением пенсионных выплат из единого накопительного пенсионного фонда, базовой пенсии и пенсионных выплат по возрасту предоставляет одно заявление по форме согласно приложению 2 к настоящим Правилам и следующие документы: в Государственную корпорацию:</w:t>
-[...53 lines deleted...]
-Сведения об официальном курсе национальной валюты Республики Казахстан к иностранным валютам, установленном Национальным Банком Республики Казахстан на день обращения за назначением пенсионных выплат по возрасту, отделение Государственной корпорации получает из официального интернет-ресурса Национального Банка Республики Казахстан;</w:t>
+Услугополучатель (или его представитель по нотариально заверенной доверенности) при обращении для оказания государственной услуги предоставляет заявление по форме согласно приложению 1 к настоящим Правилам и следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации) лица осуществившего погребение, или справка (свидетельство) о государственной регистрации юридического лица (для юридических лиц) осуществившего погребение (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) свидетельство о смерти или документ, подтверждающий факт смерти, выданный уполномоченным органом других государств и заверенных апостилем (для сверки предоставляется подлинник документа).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представление документа, удостоверяющего личность услугополучателя, свидетельства о смерти или документа, подтверждающего факт смерти, не требуется при подтверждении информации, содержащейся в указанных документах, государственными цифровыми системами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На портал:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) справка работодателя о доходах за период трудовой, предпринимательской деятельности, занятия частной практикой по видам деятельности, к которым по решению Правительства Республики Казахстан применялся поправочный коэффициент "0" к ставкам обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, а также за периоды деятельности, доходы от которой исключены из доходов физического лица, подлежащих налогообложению, в соответствии с </w:t>
-[...639 lines deleted...]
-При обращении через портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
+ для назначения единовременной выплаты на погребение – заявление на назначение единовременной выплаты на погребение посредством портала в форме электронного документа, удостоверенного ЭЦП услугополучателя согласно приложению 5 к настоящим Правилам; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для получения информации о назначении единовременной выплаты на погребение – запрос в форме электронного документа, удостоверенного ЭЦП услугополучателя. Представление документов не требуется при возможности получения их из государственных цифровых систем, в том числе из сервиса цифровых документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подаче услугополучателем документов, указанных в настоящем пункте посредством портала – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Посредством абонентского устройства сотовой связи (проактивная услуга) – согласие услугополучателя на оказание проактивной услуги, а также подтверждение или предоставление номера банковского счета посредством абонентского устройства сотовой связи услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющем личность или о государственной регистрации юридического лица (для юридических лиц), осуществившего погребение, о свидетельстве о смерти услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13967,141 +32335,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- При предоставлении услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 настоящего перечня основных требований к оказанию государственной услуги, и (или) документов с истекшим сроком действия, отсутствия права на назначение пенсионной выплаты по возрасту, работником Государственной корпорации выдается расписка об отказе в приеме заявления на назначение по форме согласно приложению 8 к настоящим Правилам.</w:t>
-[...34 lines deleted...]
-              <w:t>
 Услугодатель отказывает в оказании государственных услуг по следующим основаниям:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) несоответствие услугополучателя и (или) представленных документов, данных и сведений, при оказании государственной услуги, требованиям, установленным настоящими Правилами.</w:t>
-[...17 lines deleted...]
-При устранении услугополучателем причин отказа в оказании государственной услуги, услугополучатель обращается повторно для получения государственной услуги в порядке, установленном настоящим перечнем основных требований к оказанию государственной услуги.</w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, при оказании государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае устранения услугополучателем причин отказа в оказании государственной услуги, услугополучатель обращается повторно для получения государственной услуги в порядке, установленном настоящим перечнем основных требований к оказанию государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14169,142 +32539,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...90 lines deleted...]
-Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и цифрового системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
+              <w:t xml:space="preserve">
+ Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр "1414", 8 800 080 7777. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги посредством справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении и цифровых системах пользователей. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и цифровых системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14343,51 +32677,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к Перечню</w:t>
+              <w:t>Приложение 18 к Перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14408,2944 +32742,423 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам исчисления</w:t>
+              <w:t>к Правилам назначения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(определения) размеров,</w:t>
+              <w:t>и осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>назначения, осуществления,</w:t>
+              <w:t>единовременной выплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приостановления, перерасчета,</w:t>
+              <w:t>на погребение из средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>возобновления, прекращения</w:t>
-[...77 lines deleted...]
-              <w:t>по возрасту</w:t>
+              <w:t>республиканского бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...19 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Перечень основных требований к оказанию государственной услуги "Назначение государственной базовой пенсионной выплаты"</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...2653 lines deleted...]
-Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и цифровых системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z415" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАСПИСКА</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>об отказе в приеме заявления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z416" w:id="183"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать вид)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "___" _________ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин (ка) ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения "____" ________________ ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата обращения "_____" _________________________ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По цифровой системе центрального исполнительного органа факт назначения,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выплаты или подачи заявления подтвержден</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) и должность ответственного лица)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17379,51 +33192,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5 к Перечню</w:t>
+              <w:t>Приложение 19 к Перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17444,16271 +33257,159 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам исчисления</w:t>
+              <w:t>к Правилам назначения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(определения) размеров,</w:t>
+              <w:t>и осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>назначения, осуществления,</w:t>
+              <w:t>единовременной выплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приостановления, перерасчета,</w:t>
+              <w:t>на погребение из средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>возобновления, прекращения</w:t>
-[...129 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>республиканского бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z323" w:id="129"/>
+    <w:bookmarkStart w:name="z419" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> РАСПИСКА</w:t>
-[...15980 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Заявление на назначение единовременной выплаты на погребение через веб-портал "Цифрового правительства"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z420" w:id="156"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z420" w:id="185"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От гражданина (-ки) __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) заявителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33801,70 +33502,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(проживавшего по адресу)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z421" w:id="157"/>
+    <w:bookmarkStart w:name="z421" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждение государственных органов: Сведения об умершем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -34439,64 +34140,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z422" w:id="158"/>
+      <w:bookmarkStart w:name="z422" w:id="187"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные заявителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вид документа, удостоверяющего личность: ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -43414,55 +43115,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -43788,31 +43489,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>