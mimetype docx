--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="29399ff" w14:textId="29399ff">
+    <w:p w14:paraId="83207fe" w14:textId="83207fe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 15 ноября 2024 года № 427 "Об утверждении Правила оказания государственной услуги "Установление опеки или попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицами"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2026 года № 199. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 мая 2026 года № 38797</w:t>
+        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2026 года № 199. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 мая 2026 года № 38797.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4863,54 +4863,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z78" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Государственная услуга "Установление опеки или попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицами" (далее – государственная услуга) оказывается местными исполнительными органами по вопросам социальной защиты городов республиканского значения, столицы, районов и городов областного значения (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
+      3. Государственная услуга "Установление опеки или попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицами" (далее – государственная услуга) оказывается местными исполнительными органами по вопросам социальной защиты столицы, городов республиканского значения, районов и городов областного значения (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 276 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для получения государственной услуги услугополучатель предоставляет по месту жительства лица, нуждающегося в опеке или попечительстве, заявление по форме, согласно приложениям 1 и 2 к настоящим Правилам, с приложением документов, предусмотренных перечнем основных требований к оказанию государственной услуги (далее – Требования к оказанию государственной услуги), согласно приложению 3 к настоящим Правилам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z80" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5763,54 +5825,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях выявления фактов, указанных в подпунктах 1), 2), 3), 4) пункта 17 настоящих Правил услугодателем выносится решение о прекращении опеки или попечительства по форме согласно приложению 9 к настоящим Правилам и удостоверяется ЭЦП услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z119" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. При смене опекуна или попечителя над лицом, признанным решением суда недееспособным или ограниченно дееспособным, проживающим в ЦОССУ, услугодателем производятся изменения в "Е-Собес" на основании сведений о первом руководителе по данным Государственной базы данных "Юридические лица".</w:t>
+      18 При смене опекуна или попечителя над лицом, недееспособность или ограниченная дееспособность которого признана судом, проживающего в ЦОССУ, услугодателем производятся изменения в АЦС "Е-Собес" на основании сведений о первом руководителе по данным Государственной базы данных "Юридические лица".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z120" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При внесении изменений и (или) дополнений в настоящие Правила в части оказания государственной услуги уполномоченный орган в сфере социальной защиты населения в течение трех рабочих дней после государственной регистрации приказа, который предусматривает внесение изменений и (или) дополнений информирует Единый контакт-центр, Государственную корпорацию "Правительство для граждан", оператора "цифрового правительства" и услугодателей о внесенных изменениях и (или) дополнениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z121" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7527,50 +7651,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ограниченно дееспособными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>совершеннолетними лицами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8370,51 +8532,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ об установлении опеки или попечительства уполномоченного органа социальной защиты районов и городов областного значения, городов республиканского значения и столицы либо мотивированный ответ об отказе в оказании государственной услуги, по основаниям, предусмотренным пунктом 9 требований к оказанию государственной услуги.</w:t>
+Приказ об установлении опеки или попечительства уполномоченного органа социальной защиты районов, городов областного значения, столицы и городов республиканского значения либо мотивированный ответ об отказе в оказании государственной услуги, по основаниям, предусмотренным пунктом 9 требований к оказанию государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10429,483 +10591,279 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z197" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Руководствуясь </w:t>
-[...9 lines deleted...]
-        <w:t>статьями 19</w:t>
+      Руководствуясь пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 2</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
+        <w:t>статьей 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан  "О государственных и социально ответственных услугах", местный исполнительный орган социальной защиты населения столицы, городов республиканского значения, районов и  городов областного значения, отдел № __ филиала Некоммерческого акционерного общества Государственная корпорация "Правительство для граждан" (указать адрес) отказывает в приеме документов на оказание государственной услуги___________________ ввиду представления Вами неполного пакета документов и (или) документов с истекшим сроком  действия /недостоверности документов/несоответствия услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания  государственной услуги (нужное подчеркнуть), а именно: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"О государственных и социально ответственных услугах", местный исполнительный</w:t>
-[...373 lines deleted...]
-        <w:t>"___" _________ 20__ года</w:t>
+        <w:t xml:space="preserve">1) ________________________________________; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) ________________________________________; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящая расписка составлена в двух экземплярах, по одному для каждой стороны. _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) (подпись) работника Государственной корпорации </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исполнитель: ____________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Телефон: ____________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Получил: ____________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) подпись услугополучателя </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _________ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11037,1103 +10995,1028 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ограниченно дееспособными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>совершеннолетними лицами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...232 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z201" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> АКТ</w:t>
+        <w:t xml:space="preserve"> АКТ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>обследования жилищно-бытовых условий лиц,</w:t>
-[...11 lines deleted...]
-        <w:t>желающих принять под опеку или попечительство</w:t>
+        <w:t>обследования жилищно-бытовых условий лиц, желающих принять под опеку или попечительство</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z202" w:id="110"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата проведения обследования ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:p>
-[...678 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обследование проведено</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z219" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z220" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии), должность лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z221" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводившего обследование _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z222" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес и телефон уполномоченного органа социальной защиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z223" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z224" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z225" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Проводилось обследование условий жизни</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z226" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии), год рождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z227" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z228" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z229" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, удостоверяющий личность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z230" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z231" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства (по месту регистрации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z232" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z233" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Образование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z234" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z235" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место работы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z236" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z237" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Общая характеристика жилищно-бытовых условий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z238" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, подтверждающий право пользования жилищем</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z239" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z240" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии) собственника жилища ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z241" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общая площадь __________ (квадратный метр) жилая площадь ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z242" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (квадратный метр)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z243" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество жилых комнат _________ прописаны _____ (постоянно, временно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z244" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Благоустроенность жилища</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z245" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z246" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (благоустроенное, неблагоустроенное, с частичными удобствами)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z247" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z248" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (арендное жилище, государственное/приватизированное жилище,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z249" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный дом, квартира)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z250" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санитарно-гигиеническое состояние</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z251" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z252" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (хорошее, удовлетворительное, неудовлетворительное)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z253" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные сведения о жилище</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z254" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наличие отдельной комнаты для опекаемого, другое)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z255" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z256" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z257" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Другие члены семьи, проживающие совместно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z258" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество</w:t>
-[...16 lines deleted...]
-              <w:t>(при его наличии)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12239,240 +12122,250 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z203" w:id="111"/>
+    <w:bookmarkStart w:name="z265" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Причины для установления опеки (попечительства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...169 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z266" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z267" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z268" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заключение (наличие условий для установления опеки или попечительства)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z269" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z270" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z271" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись) (инициалы, фамилия) _______________ (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z272" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ознакомлены:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z273" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z274" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии), дата, подпись лиц, желающих принять под опеку или попечительство)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12603,112 +12496,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ограниченно дееспособными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>совершеннолетними лицами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="112"/>
+    <w:bookmarkStart w:name="z205" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приказ об установлении опеки или попечительства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z206" w:id="113"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z206" w:id="163"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "___" _______20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13247,64 +13140,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z207" w:id="114"/>
+      <w:bookmarkStart w:name="z207" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13502,341 +13395,227 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ограниченно дееспособными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>совершеннолетними лицами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...167 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...102 lines deleted...]
-        <w:t>над недееспособными или ограниченно дееспособными совершеннолетними лицами".</w:t>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z276" w:id="166"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(местный исполнительный орган социальной защиты населения столицы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городов республиканского значения, районов и городов областного значения), </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рассмотрев Ваше обращение от ________ года № __________, сообщает об </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отказе в оказании государственной услуги "Установление опеки или </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>попечительства над недееспособными или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ограниченно дееспособными совершеннолетними лицами".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -14088,118 +13867,118 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ограниченно дееспособными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>совершеннолетними лицами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="117"/>
+    <w:bookmarkStart w:name="z214" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение № ____ от "_____" _______ 20 ____ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z215" w:id="118"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z215" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> О прекращении опеки или попечительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z216" w:id="119"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z216" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин(ка) ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пол ________ дата рождения "_____" ________ _____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14341,55 +14120,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14715,31 +14494,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>