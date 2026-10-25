--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="576ff74" w14:textId="576ff74">
+    <w:p w14:paraId="729b241" w14:textId="729b241">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил ведения портала для организации разработки и экспертизы проектов по принципу "одного окна"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 21 мая 2026 года № 253. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 мая 2026 года № 38775</w:t>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 21 мая 2026 года № 253. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 мая 2026 года № 38775.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z10" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -886,51 +886,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) градостроительные проекты – проекты, содержащие решения комплексного градостроительного планирования организации, развития и застройки территорий и населенных пунктов или их частей (генеральная схема организации территории Республики Казахстан, межрегиональные схемы территориального развития, комплексные схемы градостроительного планирования территорий, генеральные планы населенных пунктов (схемы развития и застройки населенных пунктов), проекты детальной планировки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) проект строительства – проектно-сметная документация, содержащая соответствующие требования </w:t>
+      3) проект строительства – проектно-сметная документация, отвечающая соответствующим требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, а также сметные расчеты для организации и ведения строительства, инженерной подготовки территории, благоустройства. К проектам строительства также относятся проекты консервации и постутилизации строительных объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
@@ -946,51 +946,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уникальный номер объекта строительства – идентификационный восемнадцатизначный номер, формируемый в автоматизированной цифровой системе государственного градостроительного кадастра для сбора информации (сведений) о строительном объекте от получения исходных материалов и разрешительных документов на разработку проектов строительства, реконструкцию (перепланировку и переоборудование) до приемки и ввода в эксплуатацию строительного объекта с целью мониторинга его жизненного цикла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) портал для организации разработки и экспертизы проектов по принципу "одного окна" (далее – Портал) – цифровая система, предоставляющая по принципу "одного окна" единую площадку для организации процессов разработки и экспертизы проектов, а также для централизованного доступа к государственным цифровым системам сопровождения архитектурной, градостроительной и строительной деятельности;</w:t>
+      5) портал для организации разработки и экспертизы проектов по принципу "одного окна" (далее – Портал) – цифровая платформа, предоставляющая по принципу "одного окна" единую площадку для организации процессов разработки и экспертизы проектов, а также для централизованного доступа к сервисам и автоматизированным услугам государственных цифровых систем сопровождения архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) пользователь Портала – физическое или юридическое лицо, зарегистрированное на Портале и использующее его компоненты для организации разработки и экспертизы проектов, а также для доступа к государственным цифровым системам сопровождения архитектурной, градостроительной и строительной деятельности по принципу "одного окна";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
@@ -1010,50 +1010,112 @@
         <w:t>
       7) Secure Sockets Layer сертификат (далее – SSL-сертификат) – регистрационное свидетельство, предназначенное для использования цифровым ресурсом или цифровой системой для обеспечения процедуры аутентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Virtual Private Network (далее – VPN) – виртуальная частная сеть для обмена информацией двух узлов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Портал не относится к цифровым системам в защищенном исполнении, защита которых осуществляется с применением государственных шифровальных средств или иных средств защиты сведений, составляющих государственные секреты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1326,2836 +1388,3882 @@
         <w:t>
       4) пользователи государственного банка проектов строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченный орган по делам архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводятся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) государственные органы или организации, осуществляющие согласование градостроительных проектов и проектов строительства (далее - согласующие инстанции).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для регистрации на Портале и использования его функционала физические и юридические лица заполняют регистрационную форму и принимают условия пользовательского соглашения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
-[...15 lines deleted...]
-      8. Для регистрации на Портале и использования его функционала физические и юридические лица заполняют регистрационную форму и принимают условия пользовательского соглашения.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заполнение регистрационной формы юридическими лицами осуществляется в автоматизированном режиме, путем интеграционного взаимодействия с государственными базами данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При заполнении регистрационной формы физические лица прилагают копии документов, подтверждающих банковские реквизиты. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор Портала с момента представления документов, указанных в настоящем пункте, в течение 2 (двух) рабочих дней, подтверждает либо отказывает в регистрации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
-[...15 lines deleted...]
-      Оператор Портала с момента представления документов, указанных в настоящем пункте, в течение 2 (двух) рабочих дней, подтверждает либо отказывает в регистрации.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Для доступа к каталогу государственного банка проектов строительства лица, осуществляющие строительство за счет государственных инвестиций принимают условия дополнительного пользовательского соглашения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
-[...15 lines deleted...]
-      10. Для доступа к каталогу государственного банка проектов строительства лица, осуществляющие строительство за счет государственных инвестиций принимают условия дополнительного пользовательского соглашения.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Лица, регистрирующиеся в качестве сотрудников уполномоченного органа по делам архитектуры, градостроительства и строительства, а также согласующих инстанций представляют по запросу оператора Портала документы, подтверждающие полномочия и компетенции представляемого уполномоченного органа или согласующей инстанции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
-[...15 lines deleted...]
-      11. Лица, регистрирующиеся в качестве сотрудников уполномоченного органа по делам архитектуры, градостроительства и строительства, а также согласующих инстанций представляют по запросу оператора Портала документы, подтверждающие полномочия и компетенции представляемого уполномоченного органа или согласующей инстанции.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор Портала с момента представления документов, в течение 2 рабочих дней, подтверждает либо отказывает в регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
-[...15 lines deleted...]
-      Оператор Портала с момента представления документов, в течение 2 рабочих дней, подтверждает либо отказывает в регистрации.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основанием для отказа в регистрации является указание в регистрационной форме сведений, несоответствующих представленным документам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
-[...15 lines deleted...]
-      Основанием для отказа в регистрации является указание в регистрационной форме сведений, несоответствующих представленным документам.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Пользователь, первым прошедший регистрацию от юридического лица, является администратором профиля юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
-[...15 lines deleted...]
-      12. Пользователь, первым прошедший регистрацию от юридического лица, является администратором профиля юридического лица.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Администратор профиля юридического лица:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
-[...15 lines deleted...]
-      Администратор профиля юридического лица:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует структуру пользователей Портала данного юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
-[...15 lines deleted...]
-      формирует структуру пользователей Портала данного юридического лица;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет управление доступом и полномочиями других пользователей Портала данного юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
-[...15 lines deleted...]
-      осуществляет управление доступом и полномочиями других пользователей Портала данного юридического лица.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Организация процесса разработки проекта по принципу "одного окна"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Организация процесса разработки проекта по принципу "одного окна"</w:t>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Разработка градостроительного проекта и проекта строительства на Портале осуществляется в соответствии с государственными нормативными документами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
-[...15 lines deleted...]
-      13. Разработка градостроительного проекта и проекта строительства на Портале осуществляется в соответствии с государственными нормативными документами.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Организация процесса разработки на Портале осуществляется по градостроительным проектам и проектам строительства, разрабатываемым за счет государственных инвестиций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
-[...15 lines deleted...]
-      14. Организация процесса разработки на Портале осуществляется по градостроительным проектам и проектам строительства, разрабатываемым за счет государственных инвестиций.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Процесс разработки проекта строительства на Портале включает следующие мероприятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
-[...15 lines deleted...]
-      15. Процесс разработки проекта строительства на Портале включает следующие мероприятия:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение инженерных изысканий по строительному объекту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
-[...15 lines deleted...]
-      1) проведение инженерных изысканий по строительному объекту;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получение исходных материалов и (или) разрешительных документов для проектирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
-[...15 lines deleted...]
-      2) получение исходных материалов и (или) разрешительных документов для проектирования;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) согласование документации между заказчиком и исполнителем работ по проведению инженерных изысканий или разработчиком проекта строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
-[...15 lines deleted...]
-      3) согласование документации между заказчиком и исполнителем работ по проведению инженерных изысканий или разработчиком проекта строительства;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получение посредством Портала согласований проекта строительства от согласующих инстанций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
-[...15 lines deleted...]
-      4) получение посредством Портала согласований проекта строительства от согласующих инстанций.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Процесс разработки градостроительного проекта на Портале осуществляется в соответствии с подпунктами 1) и 2) пункта 15 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
-[...15 lines deleted...]
-      16. Процесс разработки градостроительного проекта на Портале осуществляется в соответствии с подпунктами 1) и 2) пункта 15 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для организации процесса разработки проекта строительства заказчик, посредством Портала, получает исходные материалы и разрешительные документы для проектирования в автоматизированной цифровой системе государственного градостроительного кадастра (далее - АЦС ГГК).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
-[...15 lines deleted...]
-      17. Для организации процесса разработки проекта строительства заказчик, посредством Портала, получает исходные материалы и разрешительные документы для проектирования в автоматизированной цифровой системе государственного градостроительного кадастра (далее - АЦС ГГК).</w:t>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исходные материалы и разрешительные документы для проектирования, передаются из АЦС ГГК на Портал в автоматизированном режиме, путем интеграционного взаимодействия по уникальному номеру объекта строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
-[...15 lines deleted...]
-      Исходные материалы и разрешительные документы для проектирования, передаются из АЦС ГГК на Портал в автоматизированном режиме, путем интеграционного взаимодействия по уникальному номеру объекта строительства.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии в АЦС ГГК соответствующих данных, заказчик самостоятельно вносит на Портал имеющиеся исходные материалы и разрешительные документы для проектирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
-[...15 lines deleted...]
-      При отсутствии в АЦС ГГК соответствующих данных, заказчик самостоятельно вносит на Портал имеющиеся исходные материалы и разрешительные документы для проектирования.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Заказчик вносит на Портал характеристики строительного объекта, а также уникальный номер объекта строительства, при его наличии в исходных материалах и разрешительных документах, выданных в АЦС ГГК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
-[...15 lines deleted...]
-      18. Заказчик вносит на Портал характеристики строительного объекта, а также уникальный номер объекта строительства, при его наличии в исходных материалах и разрешительных документах, выданных в АЦС ГГК.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Заказчик на Портале вносит данные по проекту строительства с привязкой к соответствующему строительному объекту, данные по градостроительному проекту – с привязкой к соответствующей административно-территориальной единице Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
-[...15 lines deleted...]
-      19. Заказчик на Портале вносит данные по проекту строительства с привязкой к соответствующему строительному объекту, данные по градостроительному проекту – с привязкой к соответствующей административно-территориальной единице Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Заказчик обеспечивает на Портале доступ к градостроительному проекту или проекту строительства для всех лиц, осуществляющих контроль и согласование со стороны заказчика и исполнителя работ по проведению инженерных изысканий или разработчика проекта (далее – исполнитель работ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
-[...15 lines deleted...]
-      20. Заказчик обеспечивает на Портале доступ к градостроительному проекту или проекту строительства для всех лиц, осуществляющих контроль и согласование со стороны заказчика и исполнителя работ по проведению инженерных изысканий или разработчика проекта (далее – исполнитель работ).</w:t>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Заказчик и исполнитель работ формируют на Портале договор, задание на разработку градостроительного проекта или проекта строительства, календарный график выполнения работ, а также информационные требования заказчика, в случае применения технологии информационного моделирования строительных объектов при разработке проекта строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
-[...15 lines deleted...]
-      21. Заказчик и исполнитель работ формируют на Портале договор, задание на разработку градостроительного проекта или проекта строительства, календарный график выполнения работ, а также информационные требования заказчика, в случае применения технологии информационного моделирования строительных объектов при разработке проекта строительства.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При формировании документов пользователи Портала используют шаблоны, имеющиеся на Портале, и обеспечивают согласование документов ответственными лицами заказчика и исполнителя работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
-[...15 lines deleted...]
-      При формировании документов пользователи Портала используют шаблоны, имеющиеся на Портале, и обеспечивают согласование документов ответственными лицами заказчика и исполнителя работ.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии договора о государственных закупках соответствующих работ, заключенного на веб-портале государственных закупок, заказчик на Портале вносит информацию о номере и дате данного договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
-[...15 lines deleted...]
-      При наличии договора о государственных закупках соответствующих работ, заключенного на веб-портале государственных закупок, заказчик на Портале вносит информацию о номере и дате данного договора.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Исполнитель работ, согласно календарному графику, согласованному с заказчиком, вносит документацию по градостроительному проекту или проекту строительства в соответствующие разделы на Портале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Формат предоставления документов по градостроительным проектам при их внесении на Портал в электронном виде, устанавливается Правилами разработки, согласования и утверждения градостроительных проектов (генеральных планов населенных пунктов, проектов детальной планировки), утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 39)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формат документов по проектам строительства при их внесении на Портал в электронном виде, устанавливается государственными нормативными документами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
-[...15 lines deleted...]
-      Формат документов по проектам строительства при их внесении на Портал в электронном виде, устанавливается государственными нормативными документами.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формат электронных моделей по проектам строительства, разработанным с применением технологии информационного моделирования строительных объектов, устанавливается государственными нормативными документами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
-[...15 lines deleted...]
-      Формат электронных моделей по проектам строительства, разработанным с применением технологии информационного моделирования строительных объектов, устанавливается государственными нормативными документами.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. На Портале осуществляется проверка соответствия формата документов, вносимых на Портал в автоматизированном режиме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
-[...15 lines deleted...]
-      24. На Портале осуществляется проверка соответствия формата документов, вносимых на Портал в автоматизированном режиме.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ответственные лица заказчика и исполнителя работ осуществляют согласование на Портале документации по градостроительному проекту или проекту строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
-[...15 lines deleted...]
-      25. Ответственные лица заказчика и исполнителя работ осуществляют согласование на Портале документации по градостроительному проекту или проекту строительства.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. По инициативе заказчика или разработчика проект строительства посредством Портала, направляется в государственную экспертную организацию или экспертную организацию для оказания консультационных услуг в области проектирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процесс оказания консультационных услуг реализуется на Портале в соответствии с Правилами, определяющими порядок и стоимость оказания консультационных услуг в области проектирования, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 37)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В общедоступном разделе Портала автоматически публикуются следующие сведения о градостроительных проектах и проектах строительства:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
-[...15 lines deleted...]
-      27. В общедоступном разделе Портала автоматически публикуются следующие сведения о градостроительных проектах и проектах строительства:</w:t>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
-[...15 lines deleted...]
-      наименование проекта;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заказчик;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
-[...15 lines deleted...]
-      заказчик;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработчик проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
-[...15 lines deleted...]
-      разработчик проекта;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      месторасположение объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
-[...15 lines deleted...]
-      месторасположение объекта;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уровень ответственности строительного объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
-[...15 lines deleted...]
-      уровень ответственности строительного объекта;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата экспертного заключения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
-[...15 lines deleted...]
-      номер и дата экспертного заключения;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные данные, не содержащие конфиденциальную информацию или служебную (коммерческую) тайну.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
-[...15 lines deleted...]
-      иные данные, не содержащие конфиденциальную информацию или служебную (коммерческую) тайну.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок параграфа 3 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводятся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Организация процесса согласования градостроительных проектов и проектов строительства по принципу "одного окна"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 28 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводятся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Организация процессов согласования градостроительных проектов и проектов строительства согласующими инстанциями осуществляется по принципу "одного окна" посредством Портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктом 28-1 в соответствии с приказом и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводятся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. При наличии собственных цифровых систем согласующие инстанции совместно с оператором Портала осуществляют интеграцию собственных цифровых систем с Порталом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводятся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Для согласования по принципу "одного окна" заказчик посредством Портала направляет документацию по градостроительному проекту или проекту строительства на рассмотрение согласующим инстанциям, зарегистрированным на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктом 30-1 в соответствии с приказом и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводятся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 31 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводятся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Должностное лицо согласующей инстанции вносит на Портал документ о согласовании представленной документации в электронной форме и удостоверяет его с применением электронно-цифровой подписи (далее -ЭЦП).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии интеграции собственной цифровой системы согласующей инстанции с Порталом, документ о согласовании документации предоставляется посредством интеграции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктом 31-1 в соответствии с приказом и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводятся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Организация процесса согласования градостроительных проектов и проектов строительства по принципу "одного окна"</w:t>
-[...19 lines deleted...]
-      28. Организация процессов согласования градостроительных проектов и проектов строительства согласующими инстанциями осуществляется по принципу "одного окна" посредством Портала.</w:t>
+        <w:t xml:space="preserve"> Параграф 4. Организация процесса проведения экспертизы проекта по принципу "одного окна"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
-[...15 lines deleted...]
-      29. При наличии собственных цифровых систем согласующие инстанции совместно с оператором Портала осуществляют интеграцию собственных цифровых систем с Порталом.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Заказчик посредством Портала направляет градостроительный проект или проект строительства на проведение соответствующей экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Процесс комплексной градостроительной экспертизы градостроительных проектов реализуется на Портале в соответствии с порядком, установленным Правилами проведения комплексной градостроительной экспертизы градостроительных проектов, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Процесс комплексной вневедомственной экспертизы проектов строительства реализуется на Портале в соответствии с порядком, установленным Правилами проведения комплексной вневедомственной экспертизы проектов строительства, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. На основе данных, внесенных заказчиком о проекте строительства, Портал осуществляет автоматическое распределение заявок на проведение комплексной вневедомственной экспертизы между государственной экспертной организацией и экспертными организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Заявки на проведение экспертизы регистрируются Порталом автоматически путем присвоения регистрационного номера и даты регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Зарегистрированная заявка и документация по проекту строительства, подлежащие рассмотрению экспертной организацией, направляются посредством Портала в негосударственную цифровую систему экспертных организаций в день их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Процедуры и операции по проведению комплексной градостроительной экспертизы и комплексной вневедомственной экспертизы, отнесенной к государственной монополии, осуществляются государственной экспертной организацией на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процедуры и операции по проведению комплексной вневедомственной экспертизы, не отнесенной к государственной монополии, проводятся экспертными организациями в негосударственных цифровых системах экспертных организаций, интегрированной с Порталом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
-[...15 lines deleted...]
-      35. На основе данных, внесенных заказчиком о проекте строительства, Портал осуществляет автоматическое распределение заявок на проведение комплексной вневедомственной экспертизы между государственной экспертной организацией и экспертными организациями.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Для проведения экспертизы по градостроительным проектам и проектам строительства, разработанным на Портале, заказчики в составе градостроительного проекта или проекта строительства представляют документы, указанные в пункте 21 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
-[...15 lines deleted...]
-      36. Заявки на проведение экспертизы регистрируются Порталом автоматически путем присвоения регистрационного номера и даты регистрации.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. После получения положительного заключения комплексной вневедомственной экспертизы, типовые проекты и проекты строительства новых строительных объектов, разработанные за счет государственных инвестиций, размещаются в каталоге Государственного банка проектов строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный банк проектов строительства является цифровым ресурсом Портала и функционирует на Портале, в соответствии с Правилами формирования, ведения государственного банка проектов строительства и предоставления типовых проектов и проектно-сметной документации, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 68)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Корректировка градостроительного проекта и проекта строительства на Портале осуществляется заказчиком совместно с разработчиком в порядке, предусмотренном для вновь разрабатываемых проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. По проектам строительства, реализуемым за счет государственных инвестиций, заказчик по завершении экспертизы вносит на Портал документ об утверждении проекта и удостоверяет его с применением ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. По запросу оператор Портала организовывает доступ правоохранительным органам, органам прокуратуры, высшему органу государственного аудита и финансового контроля, государственным органам, осуществляющим архитектурно-строительный контроль и надзор к окончательной версии градостроительных проектов, проектно-сметной документации и экспертным заключениям на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Информация по градостроительным проектам и проектам строительства, в том числе документы по данным проектам, хранятся на Портале не менее пяти лет и не подлежат удалению, в течение срока их хранения на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Негосударственные цифровые системы экспертных организаций</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
-[...15 lines deleted...]
-      41. Корректировка градостроительного проекта и проекта строительства на Портале осуществляется заказчиком совместно с разработчиком в порядке, предусмотренном для вновь разрабатываемых проектов.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Для осуществления работ по проведению комплексной вневедомственной экспертизы, а также для оказания консультационных услуг экспертные организации применяют негосударственную цифровую систему экспертных организаций, интегрированную с Порталом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
-[...15 lines deleted...]
-      42. По проектам строительства, реализуемым за счет государственных инвестиций, заказчик по завершении экспертизы вносит на Портал документ об утверждении проекта и удостоверяет его с применением ЭЦП.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Негосударственные цифровые системы экспертных организаций в рамках принципа "одного окна" обеспечивают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
-[...15 lines deleted...]
-      43. По запросу оператор Портала организовывает доступ правоохранительным органам, органам прокуратуры, высшему органу государственного аудита и финансового контроля, государственным органам, осуществляющим архитектурно-строительный контроль и надзор к окончательной версии градостроительных проектов, проектно-сметной документации и экспертным заключениям на Портале.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интеграцию с Порталом, для обмена данными по заявкам на проведение комплексной вневедомственной экспертизы, а также по заявкам на оказание консультационных услуг по проектам строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
-[...15 lines deleted...]
-      44. Информация по градостроительным проектам и проектам строительства, в том числе документы по данным проектам, хранятся на Портале не менее пяти лет и не подлежат удалению, в течение срока их хранения на Портале.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автоматизацию процедур и операций экспертных организаций по комплексной вневедомственной экспертизе и консультационным услугам в области проектирования, проводимым по проектам строительства в соответствии с законодательством об архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       передачу на Портал данных и документов по результатам проведенной комплексной вневедомственной экспертизы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z125" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Функции по ведению негосударственных цифровых систем экспертных организаций осуществляют Операторы негосударственных цифровых систем экспертных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Оператор негосударственной цифровой системы экспертных организаций обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техническое обслуживание, сопровождение и развитие негосударственной цифровой системы экспертных организаций, в соответствии с цифровым законодательством и законодательством об архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z128" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техническую поддержку пользователей негосударственной цифровой системы экспертных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрацию и допуск экспертных организаций в негосударственную цифровую систему экспертных организаций, при наличии действующей аккредитации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
-[...15 lines deleted...]
-      47. Функции по ведению негосударственных цифровых систем экспертных организаций осуществляют Операторы негосударственных цифровых систем экспертных организаций.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доступ уполномоченного органа по делам архитектуры, градостроительства и строительства к окончательной редакции проекта строительства в негосударственной цифровой системе экспертных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
-[...15 lines deleted...]
-      48. Оператор негосударственной цифровой системы экспертных организаций обеспечивает:</w:t>
+    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интеграцию негосударственной цифровой системы экспертных организаций с Порталом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
-[...15 lines deleted...]
-      техническое обслуживание, сопровождение и развитие негосударственной цифровой системы экспертных организаций, в соответствии с цифровым законодательством и законодательством об архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
-[...15 lines deleted...]
-      техническую поддержку пользователей негосударственной цифровой системы экспертных организаций;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Интеграция Портала</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
-[...15 lines deleted...]
-      регистрацию и допуск экспертных организаций в негосударственную цифровую систему экспертных организаций, при наличии действующей аккредитации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 49 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводятся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. В рамках интеграции Портал обеспечивает обмен данными с государственными цифровыми системами сопровождения архитектурной, градостроительной и строительной деятельности (далее - отраслевые цифровые системы), а также цифровыми системами субъектов квазигосударственного сектора для реализации ими государственных функций или осуществления государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Интеграция с Порталом для получения стандартного набора данных осуществляется в порядке, предусмотренном Правилами интеграции объектов информатизации "электронного правительства", утвержденными приказом исполняющего обязонности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16777).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z130" w:id="118"/>
-[...15 lines deleted...]
-      доступ уполномоченного органа по делам архитектуры, градостроительства и строительства к окончательной редакции проекта строительства в негосударственной цифровой системе экспертных организаций;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. В составе стандартного набора данных Портал предоставляет документацию по градостроительным проектам и проектам строительства, в том числе заключение комплексной градостроительной экспертизы или комплексной вневедомственной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z131" w:id="119"/>
-[...15 lines deleted...]
-      интеграцию негосударственной цифровой системы экспертных организаций с Порталом;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Подключение к сервисам производится оператором Портала при представлении оператором интегрируемой цифровой системы соответствующего разрешения уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
-[...15 lines deleted...]
-      иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. При интеграции с Порталом для получения отдельных видов данных, не включенных в стандартный набор, такая интеграция выполняется в порядке, предусмотренном пунктом 54 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Для интеграции цифровых систем с Порталом для получения отдельных видов данных, не включенных в стандартный набор, выполняются следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оператор интегрируемой цифровой системы обращается в уполномоченный орган по делам архитектуры, градостроительства и строительства для получения разрешения на интеграцию с Порталом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z141" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оператор интегрируемой цифровой системы направляет оператору Портала заявку на интеграцию с порталом, с приложением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрешения на интеграцию, выданного уполномоченным органом по делам архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проекта соглашения на интеграцию с Порталом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z144" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SSL сертификата (открытого ключа цифровой системы), выданного Национальным удостоверяющим центром Республики Казахстан (актом передачи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z145" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      VPN-формы для создания VPN-туннеля (указывается тестовая или промышленная среда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акта о приемке цифровой системы в промышленную эксплуатацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протокола с положительным результатом испытаний на соответствие требованиям кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оператором интегрируемой цифровой системы совместно с оператором Портала проводится тестирование интеграции в согласованные сроки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при успешном тестировании интеграции цифровой системы с Порталом между оператором интегрируемой цифровой системы и оператором Портала составляется акт об успешном тестировании интеграции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) интеграция считается установленной после подписания уполномоченным органом по делам архитектуры, градостроительства и строительства, оператором интегрируемой цифровой системы и оператором Портала соглашения на интеграцию с порталом и акта ввода в действие интеграции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. По умолчанию обмен данными с интегрированными цифровыми системами осуществляется по уникальному номеру объекта строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Отраслевые цифровые системы подлежат интеграции и функционированию по принципу "одного окна" на площадке Портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках принципа "одного окна" оператор Портала совместно с операторами отраслевых цифровых систем посредством интеграции организовывают централизованный доступ пользователей Портала к отраслевым цифровым системам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях данной интеграции оператор Портала совместно с операторами отраслевых цифровых систем обеспечивают подключение Портала и отраслевых цифровых систем к единым сервисам авторизации, а также размещение на площадке Портала сервисов и автоматизированных услуг отраслевых цифровых систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z190" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-1. Опереатор Портала размещает на Портале сервисы и автоматизированные услуги в области архтектуры, градостроительства и строительства, предоставляемые негосударственными цифровыми системами, определяемых уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 56-1 в соответствии с приказом и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. При обнаружении ошибок при передаче данных на Портал в процессе их информационного взаимодействия, оператор Портала направляет уведомление на электронную почту оператора соответствующей интегрированной цифровой системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z156" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При непроведении оператором интегрированной цифровой системы корректирующих мероприятий в течение месяца с момента направления уведомления, оператор Портала приостанавливает информационное взаимодействие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z157" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. При обнаружении инцидентов кибербезопасности при передаче данных на Портал в процессе их информационного взаимодействия, оператор Портала направляет уведомление на электронную почту оператора соответствующей интегрированной цифровой системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z158" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С момента направления уведомления оператор Портала незамедлительно приостанавливает информационное взаимодействие с соответствующей цифровой системой до полного устранения оператором интегрированной цифровой системы инцидентов кибербезопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z159" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возобновление информационного взаимодействия производится после получения оператором Портала уведомления от оператора интегрированной цифровой системы об успешном проведении корректирующих мероприятий или полном устранении инцидента кибербезопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z160" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. При неисправности каналов связи или проведения операторами связи работ на линиях связи, срок восстановления связи определяется регламентом оператора связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z161" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 6. Интеграция Портала</w:t>
-[...459 lines deleted...]
-      При непроведении оператором интегрированной цифровой системы корректирующих мероприятий в течение месяца с момента направления уведомления, оператор Портала приостанавливает информационное взаимодействие.</w:t>
+        <w:t xml:space="preserve"> Параграф 7. Техническая поддержка пользователей Портала</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z157" w:id="145"/>
-[...15 lines deleted...]
-      58. При обнаружении инцидентов кибербезопасности при передаче данных на Портал в процессе их информационного взаимодействия, оператор Портала направляет уведомление на электронную почту оператора соответствующей интегрированной цифровой системы.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Техническая поддержка пользователей Портала осуществляется в соответствии с графиком работы оператора Портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z158" w:id="146"/>
-[...15 lines deleted...]
-      С момента направления уведомления оператор Портала незамедлительно приостанавливает информационное взаимодействие с соответствующей цифровой системой до полного устранения оператором интегрированной цифровой системы инцидентов кибербезопасности.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Прием обращений по вопросам технической поддержки осуществляется посредством телефонной связи, сообщений электронной почты, официальных писем и запросов в адрес оператора Портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z159" w:id="147"/>
-[...15 lines deleted...]
-      Возобновление информационного взаимодействия производится после получения оператором Портала уведомления от оператора интегрированной цифровой системы об успешном проведении корректирующих мероприятий или полном устранении инцидента кибербезопасности.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По умолчанию, прием письменных обращений осуществляется посредством электронной почты службы поддержки, указанной на Портале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z160" w:id="148"/>
-[...15 lines deleted...]
-      59. При неисправности каналов связи или проведения операторами связи работ на линиях связи, срок восстановления связи определяется регламентом оператора связи.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Пользователи Портала по запросу службы поддержки представляют официальные письменные обращения (письма или запросы) в адрес оператора Портала, в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z161" w:id="149"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="154"/>
+    <w:bookmarkStart w:name="z166" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Обращения пользователей Портала, связанные с функционалом интегрированных с Порталом цифровых систем, перенаправляются оператором Портала к соответствующим операторам интегрированных цифровых систем. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z167" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Для организации технической поддержки пользователям Портала оператор Портала и операторы интегрированных с Порталом отраслевых цифровых систем используют единую телефонную линию и систему приема и обработки обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z168" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. По запросу оператора Портала операторы интегрированных с Порталом отраслевых цифровых систем предоставляют сведения и материалы, необходимые для ответа на письменное обращение пользователя Портала, в течение 3 (трех) рабочих дней со дня поступления запроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z169" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. При поступлении обращений пользователей Портала о возникновении технических сбоев в работе Портала, оператор Портала проводит анализ причин возникновения сбоя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z170" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подтверждении сбоя оператор Портала проводит процедуры по продлению на Портале сроков подачи и рассмотрения заявок пользователя Портала, на время (в днях), в течение которого длился сбой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z171" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. При чрезвычайных или непредотвратимых событиях, оператор Портала принимает решение о продлении процедур, связанных с подачей или рассмотрением заявок, на время (в днях), в течение которого длились данные события.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z167" w:id="155"/>
-[...15 lines deleted...]
-      64. Для организации технической поддержки пользователям Портала оператор Портала и операторы интегрированных с Порталом отраслевых цифровых систем используют единую телефонную линию и систему приема и обработки обращений.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Оператором Портала не рассматриваются обращения пользователей Портала о возникновении технических сбоев, не связанные с функционалом Портала и не зависящие от оператора Портала, в их числе неполадки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z168" w:id="156"/>
-[...15 lines deleted...]
-      65. По запросу оператора Портала операторы интегрированных с Порталом отраслевых цифровых систем предоставляют сведения и материалы, необходимые для ответа на письменное обращение пользователя Портала, в течение 3 (трех) рабочих дней со дня поступления запроса.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие отсутствия либо нарушения гарантированной работоспособности сетей передачи данных или электроэнергии, используемой пользователями Портала для подключения к Порталу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z169" w:id="157"/>
-[...15 lines deleted...]
-      66. При поступлении обращений пользователей Портала о возникновении технических сбоев в работе Портала, оператор Портала проводит анализ причин возникновения сбоя.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие наличия программно-технических ограничений и настроек, содержащихся в компьютерной технике пользователя Портала, а также отсутствия необходимых программно-технических возможностей, не позволяющих пользователю Портала полноценно работать с Порталом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z170" w:id="158"/>
-[...15 lines deleted...]
-      При подтверждении сбоя оператор Портала проводит процедуры по продлению на Портале сроков подачи и рассмотрения заявок пользователя Портала, на время (в днях), в течение которого длился сбой.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие заражения компьютерной техники пользователя Портала вредоносным программным обеспечением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z171" w:id="159"/>
-[...15 lines deleted...]
-      67. При чрезвычайных или непредотвратимых событиях, оператор Портала принимает решение о продлении процедур, связанных с подачей или рассмотрением заявок, на время (в днях), в течение которого длились данные события.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие ненадлежащего соблюдения пользователем Портала инструкций по работе с Порталом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z172" w:id="160"/>
-[...15 lines deleted...]
-      68. Оператором Портала не рассматриваются обращения пользователей Портала о возникновении технических сбоев, не связанные с функционалом Портала и не зависящие от оператора Портала, в их числе неполадки:</w:t>
+    <w:bookmarkStart w:name="z177" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вследствие несоблюдения правил хранения ключа ЭЦП, передачи пользователем Портала ключа ЭЦП третьим лицам, не имеющим соответствующих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z173" w:id="161"/>
-[...15 lines deleted...]
-      вследствие отсутствия либо нарушения гарантированной работоспособности сетей передачи данных или электроэнергии, используемой пользователями Портала для подключения к Порталу;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 8. Техническое обслуживание Портала</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z174" w:id="162"/>
-[...15 lines deleted...]
-      вследствие наличия программно-технических ограничений и настроек, содержащихся в компьютерной технике пользователя Портала, а также отсутствия необходимых программно-технических возможностей, не позволяющих пользователю Портала полноценно работать с Порталом;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Оператор Портала обеспечивает постоянную работоспособность Портала, за исключением перерывов на проведение технических и профилактических мероприятий (в том числе внеплановых), мероприятий по устранению технических сбоев, а также перерывов, связанных с наступлением обстоятельств непреодолимой силы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z175" w:id="163"/>
-[...15 lines deleted...]
-      вследствие заражения компьютерной техники пользователя Портала вредоносным программным обеспечением;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Перед проведением плановых технических и профилактических работ на Портале, оператор Портала уведомляет пользователей Портала и операторов, интегрированных цифровых систем за 2 календарных дня до проведения плановых технических и профилактических работ, посредством размещения соответствующей информации на Портале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z176" w:id="164"/>
-[...15 lines deleted...]
-      вследствие ненадлежащего соблюдения пользователем Портала инструкций по работе с Порталом;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внеплановые технические и профилактические работы, связанные с восстановлением работоспособности и обеспечением безопасности Портала, проводятся без предварительного уведомления пользователей Портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z177" w:id="165"/>
-[...15 lines deleted...]
-      вследствие несоблюдения правил хранения ключа ЭЦП, передачи пользователем Портала ключа ЭЦП третьим лицам, не имеющим соответствующих полномочий.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. При проведении профилактических и технических работ в интегрированной с Порталом цифровой системе, оператор данной цифровой системы оповещает оператора Портала за 3 календарных дня, посредством электронной почты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z178" w:id="166"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 8. Техническое обслуживание Портала</w:t>
+    <w:bookmarkStart w:name="z183" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор Портала оповещает пользователей Портала о возможной недоступности интегрированной с Порталом цифровой системы, путем размещения соответствующей информации на Портале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z179" w:id="167"/>
-[...15 lines deleted...]
-      69. Оператор Портала обеспечивает постоянную работоспособность Портала, за исключением перерывов на проведение технических и профилактических мероприятий (в том числе внеплановых), мероприятий по устранению технических сбоев, а также перерывов, связанных с наступлением обстоятельств непреодолимой силы.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. По умолчанию плановые технические и профилактические работы проводятся в ночное время с 21:00 до 6:00 часов, а также в выходные и праздничные дни.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z180" w:id="168"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4234,242 +5342,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и строительства Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 мая 2026 года № 253</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="173"/>
+    <w:bookmarkStart w:name="z186" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z187" w:id="174"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z187" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 24 сентября 2018 года № 670 "Об утверждении Правил ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства и комплексной градостроительной экспертизы градостроительных проектов по принципу "одного окна" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17533);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z188" w:id="175"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z188" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра национальной экономики Республики Казахстан и Министра по инвестициям и развитию Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра индустрии и инфраструктурного развития Республики Казахстан от 16 августа 2019 года № 648 "О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан и Министра по инвестициям и развитию Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19283);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z189" w:id="176"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z189" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 8 августа 2023 года № 568 "О внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 24 сентября 2018 года № 670 "Об утверждении Правил ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства по принципу "одного окна" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33265).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4795,31 +5903,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>