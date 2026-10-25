--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4674cf3" w14:textId="4674cf3">
+    <w:p w14:paraId="9ad6a74" w14:textId="9ad6a74">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Требований к осуществлению микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 15 мая 2026 года № 92. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 мая 2026 года № 38746</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 15 мая 2026 года № 92. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 мая 2026 года № 38746.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -21324,71 +21324,87 @@
         <w:t>
       10) требование от заемщика, являющегося физическим лицом, досрочно полностью или частично возвратившего организации сумму микрокредита, неустойки (штрафа, пени) и другие платежи за досрочный возврат микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="752"/>
     <w:bookmarkStart w:name="z770" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) увеличение суммы микрокредита по договору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z771" w:id="754"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z772" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) индексацию обязательства и платежей по договору о предоставлении микрокредита, выданного в теңге, с привязкой к любому валютному эквиваленту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z772" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) подачу нотариусу заявления о совершении исполнительной надписи для взыскания задолженности по договору не по территории деятельности нотариуса в соответствии с указанным в договоре адресом должника, а также к нотариусу, являющемуся аффилированным лицом организации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21403,571 +21419,633 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12-1 Закона Республики Казахстан "О товариществах с ограниченной и дополнительной ответственностью" и (или) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 64 Закона Республики Казахстан "Об акционерных обществах".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 21.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z773" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ответственность сторон за нарушение обязательств содержит условия возникновения ответственности сторон в случае неисполнения либо ненадлежащего исполнения условий договора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z773" w:id="756"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z774" w:id="757"/>
+    <w:bookmarkStart w:name="z774" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Порядок внесения изменений в условия договора предусмотрен частью третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z775" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Договор заключается между организации и заемщиком в письменной форме, на казахском и русском языках с приложением в необходимых случаях перевода на другие языки, а при заключении договора с иностранными лицами - на казахском и приемлемом для сторон языке.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z775" w:id="758"/>
-[...15 lines deleted...]
-      10. Договор заключается между организации и заемщиком в письменной форме, на казахском и русском языках с приложением в необходимых случаях перевода на другие языки, а при заключении договора с иностранными лицами - на казахском и приемлемом для сторон языке.</w:t>
+    <w:bookmarkStart w:name="z776" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указание в договоре ссылок на внутренние документы организации и документы, которые могут изменяться в период срока действия договора в одностороннем порядке и недоступны для ознакомления заемщиком, не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z776" w:id="759"/>
-[...15 lines deleted...]
-      Указание в договоре ссылок на внутренние документы организации и документы, которые могут изменяться в период срока действия договора в одностороннем порядке и недоступны для ознакомления заемщиком, не допускается.</w:t>
+    <w:bookmarkStart w:name="z777" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Текст договора печатается на листах формата А4, шрифтом "Times New Rоmаn" размером не менее двенадцати, с обычным межбуквенным, одинарным межстрочным интервалами и применением абзацных отступов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z777" w:id="760"/>
-[...15 lines deleted...]
-      Текст договора печатается на листах формата А4, шрифтом "Times New Rоmаn" размером не менее двенадцати, с обычным межбуквенным, одинарным межстрочным интервалами и применением абзацных отступов.</w:t>
+    <w:bookmarkStart w:name="z778" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. К договору прилагаются следующие документы, которые являются неотъемлемой частью договора:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z778" w:id="761"/>
-[...15 lines deleted...]
-      11. К договору прилагаются следующие документы, которые являются неотъемлемой частью договора:</w:t>
+    <w:bookmarkStart w:name="z779" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) результат оценка пригодности займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z779" w:id="762"/>
-[...15 lines deleted...]
-      1) результат оценка пригодности займа;</w:t>
+    <w:bookmarkStart w:name="z780" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ключевой информационный документ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z780" w:id="763"/>
-[...15 lines deleted...]
-      2) ключевой информационный документ;</w:t>
+    <w:bookmarkStart w:name="z781" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) титульный лист.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z781" w:id="764"/>
-[...15 lines deleted...]
-      3) титульный лист.</w:t>
+    <w:bookmarkStart w:name="z782" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Титульный лист излагается в виде начальных листов договора, и содержит условия, предусмотренные в подпунктах 1), 2), 3), 4), 5), 6), 7), 8), 9) и 11) пункта 2, а также подпункта 9) пункта 4 Требований в указанной последовательности. При этом условие, предусмотренное подпунктом 4) пункта 2 Требований, излагается на первой странице договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z782" w:id="765"/>
-[...15 lines deleted...]
-      Титульный лист излагается в виде начальных листов договора, и содержит условия, предусмотренные в подпунктах 1), 2), 3), 4), 5), 6), 7), 8), 9) и 11) пункта 2, а также подпункта 9) пункта 4 Требований в указанной последовательности. При этом условие, предусмотренное подпунктом 4) пункта 2 Требований, излагается на первой странице договора.</w:t>
+    <w:bookmarkStart w:name="z783" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Условия, предусмотренные в подпунктах 10), 12), 13) и 14) пункта 2 и подпункте 10) пункта 4 Требований, излагаются в договоре в указанной последовательности после титульного листа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z783" w:id="766"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z784" w:id="767"/>
+    <w:bookmarkStart w:name="z784" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае заключения договора на условиях присоединения в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 389</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан, часть договора (заявление о присоединении), представляемая заемщику, соответствует требованиям части второй пункта 11 Требований, а также содержит условия, предусмотренные настоящим пунктом, которые указываются в договоре в соответствующей последовательности. При этом заявление о присоединении приравнивается к титульному листу договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z785" w:id="768"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z785" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. К договору прилагается подписанный его сторонами график погашения микрокредита по форме в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Требованиям к осуществлению микрофинансовой деятельности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z786" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      График погашения микрокредита, составленный на дату выдачи микрокредита, также содержит перечень предложенных организацией методов погашения микрокредита с отметкой заемщика (созаемщика) о выбранном методе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z786" w:id="769"/>
-[...15 lines deleted...]
-      График погашения микрокредита, составленный на дату выдачи микрокредита, также содержит перечень предложенных организацией методов погашения микрокредита с отметкой заемщика (созаемщика) о выбранном методе.</w:t>
+    <w:bookmarkStart w:name="z787" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По соглашению сторон организацией в соответствии с правилами предоставления микрокредитов предлагаются дополнительные проекты графиков погашения микрокредита, рассчитанных с периодичностью, применяемой при расчете проектов графиков погашения микрокредита методами дифференцированных и аннуитетных платежей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z787" w:id="770"/>
-[...15 lines deleted...]
-      По соглашению сторон организацией в соответствии с правилами предоставления микрокредитов предлагаются дополнительные проекты графиков погашения микрокредита, рассчитанных с периодичностью, применяемой при расчете проектов графиков погашения микрокредита методами дифференцированных и аннуитетных платежей.</w:t>
+    <w:bookmarkStart w:name="z788" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При изменении условий микрокредита, влекущих изменение суммы (размера) денежных обязательств заемщика и (или) срока их уплаты, организацией составляется и выдается заемщику новый график погашения микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z788" w:id="771"/>
-[...15 lines deleted...]
-      14. При изменении условий микрокредита, влекущих изменение суммы (размера) денежных обязательств заемщика и (или) срока их уплаты, организацией составляется и выдается заемщику новый график погашения микрокредита.</w:t>
+    <w:bookmarkStart w:name="z789" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении условий микрокредита, влекущих увеличение суммы (размера) денежных обязательств заемщика, увеличение срока микрокредита, увеличение ставки вознаграждения, организацией составляется и выдается заемщику новый титульный лист с учетом новых условий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z789" w:id="772"/>
-[...15 lines deleted...]
-      При изменении условий микрокредита, влекущих увеличение суммы (размера) денежных обязательств заемщика, увеличение срока микрокредита, увеличение ставки вознаграждения, организацией составляется и выдается заемщику новый титульный лист с учетом новых условий.</w:t>
+    <w:bookmarkStart w:name="z790" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении очередной части микрокредита в рамках кредитной линии на основании договора или заявления заемщика заемщику предоставляются график погашения микрокредита и титульный лист в соответствии с требованиями пункта 12 Требований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z790" w:id="773"/>
-[...15 lines deleted...]
-      При предоставлении очередной части микрокредита в рамках кредитной линии на основании договора или заявления заемщика заемщику предоставляются график погашения микрокредита и титульный лист в соответствии с требованиями пункта 12 Требований.</w:t>
+    <w:bookmarkStart w:name="z791" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Требования пункта 12, а также частей первой и третьей пункта 13 Требований не распространяются на договор, по которому погашение микрокредита осуществляется единовременным платежом в конце срока микрокредита, а также на соглашение о предоставлении (открытии) кредитной линии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z791" w:id="774"/>
-[...15 lines deleted...]
-      15. Требования пункта 12, а также частей первой и третьей пункта 13 Требований не распространяются на договор, по которому погашение микрокредита осуществляется единовременным платежом в конце срока микрокредита, а также на соглашение о предоставлении (открытии) кредитной линии.</w:t>
+    <w:bookmarkStart w:name="z792" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При предоставлении микрокредита посредством заключения соглашения о предоставлении (открытии) кредитной линии, а также в рамках него договора (договоров), являющегося (являющихся) неотъемлемой (неотъемлемыми) частью (частями) соглашения о предоставлении (открытии) кредитной линии и на основании, которого (которых) осуществляется выдача очередного микрокредита:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z792" w:id="775"/>
-[...15 lines deleted...]
-      16. При предоставлении микрокредита посредством заключения соглашения о предоставлении (открытии) кредитной линии, а также в рамках него договора (договоров), являющегося (являющихся) неотъемлемой (неотъемлемыми) частью (частями) соглашения о предоставлении (открытии) кредитной линии и на основании, которого (которых) осуществляется выдача очередного микрокредита:</w:t>
+    <w:bookmarkStart w:name="z793" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в соглашении о предоставлении (открытии) кредитной линии указываются общая сумма и общий срок микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z793" w:id="776"/>
-[...15 lines deleted...]
-      в соглашении о предоставлении (открытии) кредитной линии указываются общая сумма и общий срок микрокредита;</w:t>
+    <w:bookmarkStart w:name="z794" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      условия, предусмотренные в подпунктах 1), 2), 3), 4), 5), 6), 7), 9) и 14) пункта 2 Требований, излагаются в договоре в указанной последовательности. При этом условие, предусмотренное в подпункте 4) пункта 2 Требований, указывается на первой странице договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z794" w:id="777"/>
-[...15 lines deleted...]
-      условия, предусмотренные в подпунктах 1), 2), 3), 4), 5), 6), 7), 9) и 14) пункта 2 Требований, излагаются в договоре в указанной последовательности. При этом условие, предусмотренное в подпункте 4) пункта 2 Требований, указывается на первой странице договора;</w:t>
+    <w:bookmarkStart w:name="z795" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      условия, предусмотренные в подпунктах 8), 10), 11), 12), 13) и 16) пункта 2 Требований, подпунктах 6) и 7) пункта 1, а также пунктами 4, 5, 6 и 7 Требований, в случае их указания в соглашении о предоставлении (открытии) кредитной линии не требуют дополнительного указания в договоре.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z795" w:id="778"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="778"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22033,100 +22111,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Требованиям к осуществлению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z797" w:id="779"/>
+    <w:bookmarkStart w:name="z797" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о наличии просроченной задолженности по принятым обязательствам</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z798" w:id="779"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="779"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(далее – организация)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23203,229 +23281,229 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Требованиям к осуществлению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микрофинансовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z800" w:id="781"/>
+    <w:bookmarkStart w:name="z800" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация, размещенная на интернет-ресурсе и (или) в мобильном приложении организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z801" w:id="782"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z801" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае если заемщик является физическим лицом, он вправе в течение тридцати календарных дней с даты наступления просрочки исполнения обязательства по договору о предоставлении микрокредита (далее – Договор) посетить организацию и (или) в письменной форме и (или) через цифровые объекты, и (или) иным способом, предусмотренным договором о предоставлении микрокредита, подать заявление, содержащее сведения о причинах возникновения просрочки исполнения обязательства по Договору, доходах и других подтвержденных обстоятельствах (фактах), которые обуславливают его заявление о внесении изменений в условия Договора, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона Республики Казахстан "О микрофинансовой деятельности" (далее – Закон).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z802" w:id="783"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z802" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом в течение пятнадцати календарных дней после дня получения заявления заемщика - физического лица, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона, организация рассматривает предложенные заемщиком - физическим лицом изменения в условия Договора и письменно сообщает заемщику способом, предусмотренным договором о предоставлении микрокредита, а также через цифровые объекты, о (об):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z803" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) согласии с предложенными изменениями в условия Договора;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z803" w:id="784"/>
-[...15 lines deleted...]
-      1) согласии с предложенными изменениями в условия Договора;</w:t>
+    <w:bookmarkStart w:name="z804" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о встречном предложении по изменению условий Договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z804" w:id="785"/>
-[...15 lines deleted...]
-      2) о встречном предложении по изменению условий Договора;</w:t>
+    <w:bookmarkStart w:name="z805" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отказе в изменении условий Договора с указанием мотивированного обоснования причин такого отказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z805" w:id="786"/>
-[...15 lines deleted...]
-      3) отказе в изменении условий Договора с указанием мотивированного обоснования причин такого отказа.</w:t>
+    <w:bookmarkStart w:name="z806" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае получения решения организации об отказе в изменении условий Договора или при недостижении взаимоприемлемого решения об изменении условий Договора, заемщик - физическое лицо вправе в течение трех месяцев со дня получения такого решения обратиться к микрофинансовому омбудсману.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z806" w:id="787"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z807" w:id="788"/>
+    <w:bookmarkStart w:name="z807" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях неудовлетворения заемщиком требования организации о необходимости внесения платежей по Договору, в том числе просроченной задолженности, а также нереализации заемщиком - физическим лицом прав, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23480,191 +23558,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-1 Закона, обратиться с иском в суд о взыскании суммы долга по Договору, а также обратить взыскание на заложенное имущество во внесудебном порядке, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об ипотеке недвижимого имущества", либо в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z808" w:id="789"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z808" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организация принимает решение о согласии с предложенными изменениями в условия Договора на срок не менее трех месяцев при подаче заявления о внесении изменений в условия Договора, предусмотренных подпунктом 1-1) и (или) подпунктом 2) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, заемщиком – физическим лицом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z809" w:id="790"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z809" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) относящимся к социально уязвимым слоям населения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z810" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пострадавшим в результате обстоятельств, послуживших основанием для введения чрезвычайного положения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z810" w:id="791"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z811" w:id="792"/>
+    <w:bookmarkStart w:name="z811" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Решение о согласии с предложенными изменениями в условия Договора, заключенного с заемщиком – физическим лицом, указанным в подпункте 1) части первой пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, принимается при условии снижения среднемесячного дохода заемщика, рассчитанного за два месяца, предшествующие месяцу обращения заемщика с заявлением, более чем на тридцать процентов по сравнению со среднемесячным доходом заемщика, рассчитанным за двенадцать месяцев, предшествующих месяцу обращения заемщика с заявлением либо назначения адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkEnd w:id="791"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23769,51 +23847,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 мая 2026 года № 92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z813" w:id="793"/>
+    <w:bookmarkStart w:name="z813" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень постановления Правления Национального Банка Республики Казахстан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -23834,505 +23912,505 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>постановлений Правления Агентства Республики Казахстан по регулированию</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и развитию финансового рынка, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z814" w:id="794"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z814" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19697).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z815" w:id="795"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z815" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 19 октября 2020 года № 102 "О внесении изменений и дополнений в постановление Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению, обязательным условиям договора о предоставлении микрокредита, формы графика погашения микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 21530).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z816" w:id="796"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z816" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 июля 2021 года № 83 "О внесении изменений и дополнений в постановление Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению, обязательным условиям договора о предоставлении микрокредита, формы графика погашения микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 23622).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z817" w:id="797"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z817" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 29 января 2024 года № 7 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 33963).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z818" w:id="798"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z818" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 29 марта 2024 года № 17 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования банковской и микрофинансовой деятельности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 34193).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z819" w:id="799"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z819" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 сентября 2024 года № 77 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам банковской и микрофинансовой деятельности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 35148).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z820" w:id="800"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z820" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 сентября 2024 года № 78 "О внесении изменений и дополнений в постановление Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 35210).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z821" w:id="801"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z821" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 22 января 2025 года № 2 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 35678).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z822" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановления Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 августа 2025 года № 46 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам банковской и микрофинансовой деятельности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 36748).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z822" w:id="802"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z823" w:id="803"/>
+    <w:bookmarkStart w:name="z823" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 августа 2025 года № 51 "Об утверждении Правил предоставления микрокредитов, раскрытия информации и рассмотрения организациями, осуществляющими микрофинансовую деятельность, обращений клиентов, возникающих в процессе предоставления микрокредитов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 36743).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkEnd w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24658,31 +24736,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>