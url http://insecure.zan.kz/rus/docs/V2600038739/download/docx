--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="491912d" w14:textId="491912d">
+    <w:p w14:paraId="62c42ba" w14:textId="62c42ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил проведения комплексной вневедомственной экспертизы проектов строительства, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 15 мая 2026 года № 240. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 мая 2026 года № 38739</w:t>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 15 мая 2026 года № 240. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 мая 2026 года № 38739.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1630,135 +1630,341 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Комплектность и состав представленного проекта строительства, а также исходных материалов и разрешительных документов, по проектам строительства, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 104 Кодекса, проверяется государственной экспертной организацией на соответствие положениям настоящих Правил, в течение 5 (пяти) рабочих дней со следующего рабочего дня после поступления заявки.</w:t>
+        <w:t xml:space="preserve"> статьи 104 Кодекса, проверяется государственной экспертной организацией на соответствие положениям настоящих Правил, в течение 2 (двух) рабочих дней со следующего рабочего дня после поступления заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комплектность и состав представленного проекта строительства, а также исходных материалов и (или) разрешительных документов, по проектам строительства, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 109 Кодекса, проверяется оператором негосударственной цифровой системы, интегрированной с Порталом на соответствие положениям настоящих Правил, в течение 5 (пяти) рабочих дней со следующего рабочего дня после поступления заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      13. По истечении указанного срока, предусмотренного пунктом 12 настоящих Правил, в случае установления некомплектности проекта строительства либо его несоответствия по составу, заказчику направляется официальное уведомление об отказе в приеме проекта строительства на комплексную вневедомственную экспертизу проекта строительства и его возврате без рассмотрения с указанием недостающих исходных материалов и разрешительных документов и (или) проектных решений.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z476" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Проверка комплектности и состава проектов строительства, а также исходных материалов и разрешительных документов по проектам строительства с грифом секретности или с пометкой "для служебного пользования", осуществляется государственной экспертной организацией на соответствие положениям настоящих Правил в течение 5 (пяти) рабочих дней, исчисляемых со следующего рабочего дня после поступления заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 12-1 в соответствии с приказом и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. По истечении указанного срока, предусмотренного пунктами 12 и 12-1 настоящих Правил, в случае установления некомплектности проекта строительства либо его несоответствия по составу, заказчику направляется официальное уведомление об отказе в приеме проекта строительства на комплексную вневедомственную экспертизу проекта строительства и его возврате без рассмотрения с указанием недостающих исходных материалов и разрешительных документов и (или) проектных решений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае подтверждения требуемой комплектности и состава проекта строительства, осуществляются процедуры по заключению с заказчиком договора на проведение комплексной вневедомственной экспертизы проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Комплексная вневедомственная экспертиза проектов строительства, проводимая государственной экспертной организацией, экспертными организациями в соответствии с их компетенциями, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1773,4217 +1979,4681 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, осуществляется на основании договоров с отнесением затрат на стоимость разработки рассматриваемого проекта строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Стоимость экспертных работ по комплексной вневедомственной экспертизе проектов строительства, выполняемых государственной экспертной организацией, независимо от источника финансирования устанавливается в соответствии с Правилами определения стоимости работ по проведению комплексной вневедомственной экспертизы проектов строительства, а также комплексной градостроительной экспертизы градостроительных проектов, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра промышленности и строительства Республики Казахстан от 10 апреля 2026 года № 163 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 38415) (далее – Правила определения стоимости работ по проведению комплексной вневедомственной экспертизы проектов строительства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Стоимость экспертных работ, выполняемых экспертными организациями, устанавливается в соответствии с Правилами определения стоимости работ по проведению комплексной вневедомственной экспертизы проектов строительства и (или) в договоре между заказчиком и экспертной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Договор на проведение комплексной вневедомственной экспертизы проекта строительства, осуществляемой государственной экспертной организацией, заключается посредством Портала, экспертными организациями - в негосударственной цифровой системе, интегрированной с Порталом, в электронной форме путем оформления электронного договора, подписываемого электронными цифровыми подписями сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор, заключенный с государственной экспертной организацией на проведение комплексной вневедомственной экспертизы по проектам строительства с грифом секретности или с пометками "для служебного пользования", заключаются на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор о государственных закупках работ по проведению комплексной вневедомственной экспертизы проекта строительства заключается посредством веб-портала государственных закупок в порядке, установленном законодательством Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор на проведение комплексной вневедомственной экспертизы проекта строительства, отнесенный к государственной монополии, является публичным, за исключением договоров на проведение комплексной вневедомственной экспертизы проектов строительства с грифом секретности или с пометками "для служебного пользования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Проведение комплексной вневедомственной экспертизы проектов строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Государственная экспертная организация проводит комплексную вневедомственную экспертизу проектов строительства посредством Портала, за исключением проектов строительства, указанных в пункте 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Экспертные организации проводят комплексную вневедомственную экспертизу проектов строительства посредством негосударственной цифровой системы, интегрированной с Порталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Заказчик подписывает договор электронной цифровой подписью не позднее 30 (тридцати) календарных дней с даты получения договора посредством Портала или негосударственной цифровой системы экспертной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По истечении указанного срока, в случае неподписания договора заказчику направляется уведомление-предупреждение и предоставляется дополнительный срок в 5 (пять) рабочих дней, по истечении которого при неподписании договора заказчиком проект строительства возвращается без рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      22. Государственная экспертная организация и экспертные организации, для участия в комплексной вневедомственной экспертизе проекта строительства, создают экспертные комиссии (экспертные группы), а также привлекают специалистов или специализированные организации, в том числе зарубежных.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Договор о государственных закупках работ по проведению комплексной вневедомственной экспертизы проекта строительства, подлежащие регистрации в органах казначейства, направляется заказчиком на регистрацию в органы казначейства не позднее 30 (тридцати) календарных дней с даты его подписания сторонами. По истечении указанного срока договор, не направленный заказчиком на регистрацию в органы казначейства, не подлежит дальнейшему исполнению и проект строительства возвращается заказчику без рассмотрения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      23. В ходе проведения комплексной вневедомственной экспертизы проекта строительства члены экспертной комиссии (экспертных групп):</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Государственная экспертная организация и экспертные организации, для участия в комплексной вневедомственной экспертизе проекта строительства, создают экспертные группы, а также привлекают специалистов или специализированные организации, в том числе зарубежных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В ходе проведения комплексной вневедомственной экспертизы проекта строительства члены экспертных групп:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивают и получают от заказчиков необходимые материалы и информацию, которые ими предоставляются в установленный экспертом срок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выдают мотивированные и обоснованные замечания со ссылкой на пункты, статьи действующего законодательства Республики Казахстан, градостроительных и технических регламентов, государственных и межгосударственных нормативных документов, с целью их устранения в порядке, предусмотренном пунктами 31, 32, 33, 34 и 78 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При разработке ПСД, в задании на проектирование по проектам нового строительства жилых домов, инженерной и транспортной инфраструктуры, общественных зданий и сооружений, по которым не требуется разработка технико-экономического обоснования и финансируемых за счет государственных инвестиций, устанавливается условие заказчика о расчетной предельной стоимости строительства к инвестиционному предложению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчетная предельная стоимость строительства определяется согласно нормативным документам по ценообразованию в строительстве и является лимитом средств для реализации инвестиционного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При непредставлении заказчиком на стадии комплектности расчетной предельной стоимости строительства к инвестиционному предложению проект строительства возвращается государственной экспертной организацией без рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В задании на проектирование строительства новых технически сложных строительных объектов производственного назначения, линейных сооружений инженерной или транспортной инфраструктуры с объемом инвестиций свыше ста миллионов месячных расчетных показателей, реализуемых по проектам строительства, по которым отсутствуют объекты-аналоги на территории Республики Казахстан, предусматривается условие заказчика об определении показателя инвестиционной стоимости единицы мощности, согласованного с уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положения настоящего пункта не распространяются на объекты космической инфраструктуры, включая объекты по обеспечению их безопасности и инженерно-технической укрепленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При отсутствии в задании на проектирование показателя инвестиционной стоимости единицы мощности, согласованного с уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью, проект строительства возвращается государственной экспертной организацией без рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Согласование уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью показателя инвестиционной стоимости единицы мощности осуществляется в течение 30 (тридцати) рабочих дней с даты регистрации документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подача документов и согласование показателя инвестиционной стоимости единицы мощности осуществляется в электронном формате посредством единой платформы приема и обработки всех обращений граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Сроки проведения комплексной вневедомственной экспертизы проекта строительства, устанавливаются государственной экспертной организацией или экспертной организацией, но не превышают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z477" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 (пятнадцать) рабочих дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z478" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по проектам корректировки сметной документации, с увеличением сметной стоимости, приведенной к дате заключения договора, не менее чем на десять процентов по причине увеличения стоимости строительных ресурсов при обращении подрядчика, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 655 Гражданского кодекса (Особенная часть) (далее - ГК РК), о проведении пересмотра сметы, без изменения проектных решений при отсутствии отставания по вине подрядчика от графика производства строительно-монтажных работ;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+        <w:t xml:space="preserve"> статьи 655 Гражданского кодекса (Особенная часть) (далее – ГК РК), о проведении пересмотра сметы, без изменения проектных решений при отсутствии отставания по вине подрядчика от графика производства строительно-монтажных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z479" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по проектам корректировки сметной документации, предназначенным для строительства объектов за счет государственных инвестиций, по которым по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z480" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по проектам корректировки сметной документации, предполагающих увеличение стоимости ранее утвержденной сметной документации без изменения проектных решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z481" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 30 (тридцать) рабочих дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z482" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по проектам строительства строительных объектов, относящихся к третьему уровню ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z483" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по проектам строительства строительных объектов, по которым осуществляется корректировка сметной стоимости без изменения проектных решений, предусматривающие изменение методики расчета сметной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z484" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 45 (сорок пять) рабочих дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z485" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по проектам строительства строительных объектов, относящихся к первому и второму уровням ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z486" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по проектам строительства объектов незавершенного строительства или самовольной постройки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z487" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 60 (шестьдесят) рабочих дней по проектам строительства строительных объектов общегосударственного или межгосударственного значения, уникальных строительных объектов независимо от их функционального назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В случае проведения комплексной вневедомственной экспертизы проектов строительства со сроком осуществления 45 (сорок пять) рабочих дней допускается продление срока проведения экспертизы на 15 (пятнадцать) рабочих дней. Заявление о продлении срока подается заказчиком при наличии одного из следующих критериев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z488" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уникальности строительного объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z489" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при строительстве строительных объектов общегосударственного или межгосударственного значения, включенных в один или несколько следующих официальных документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z490" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       международный договор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z491" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постановление Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z492" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       протокольные и иные поручения по реализации строительного объекта, выданные Президентом Республики Казахстан и (или) Премьер-Министром Республики Казахстан или его заместителями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z493" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продление срока проведения комплексной вневедомственной экспертизы проекта строительства на 15 (пятнадцать) рабочих дней осуществляется в целях доработки заказчиком проекта строительства по замечаниям эксперта государственной экспертной организации или экспертных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Продление сроков проведения комплексной вневедомственной экспертизы проектов строительства, указанных в подпунктах 1), 2) и 4) пункта 28 настоящих Правил, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z96" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При проведении комплексной вневедомственной экспертизы проекта строительства в срок, не превышающий 15 (пятнадцать) рабочих дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение 7 (семи) рабочих дней с даты начала работ эксперты рассматривают все разделы проекта строительства и направляют заказчику обоснованные и мотивированные замечания со ссылкой на пункты, статьи действующего законодательства и нормативно-технических документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в срок не более 3 (трех) рабочих дней со дня выдачи замечаний экспертов по сметной документации проекта строительства заказчик обеспечивает предоставление ответов на них в полном объеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение оставшихся 5 (пяти) рабочих дней с даты истечения срока на устранение замечаний эксперты осуществляют рассмотрение представленных заказчиком ответов на замечания и материалов по их устранению, а также осуществляется подготовка, оформление и подписание экспертного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. При проведении комплексной вневедомственной экспертизы проекта строительства в срок, не превышающий 30 (тридцать) рабочих дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение 15 (пятнадцати) рабочих дней с даты начала работ эксперты рассматривают все разделы проекта строительства и направляют заказчику обоснованные и мотивированные замечания со ссылкой на пункты, статьи действующего законодательства и нормативно-технических документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в срок не более 5 (пяти) рабочих дней со дня выдачи замечаний экспертов по проекту строительства заказчик обеспечивает предоставление ответов на них в полном объеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение 5 (пяти) рабочих дней с даты истечения срока на устранение замечаний эксперты осуществляют рассмотрение представленных заказчиком ответов на замечания и материалов по их устранению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z104" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение оставшихся 5 (пяти) рабочих дней осуществляется проверка сметной документации проекта строительства, а также подготовка, оформление и подписание экспертного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эксперт, осуществляющий рассмотрение проекта строительства, предоставляет заказчику доступ к Порталу для дозагрузки исходных материалов и иной документации в случае исполнения подпункта 2) настоящего пункта, но не позднее 25 (двадцать пятого) рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При проведении комплексной вневедомственной экспертизы проекта строительства в срок, не превышающий 45 (сорок) рабочих дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение 20 (двадцати) рабочих дней с даты начала работ эксперты рассматривают все разделы проекта строительства и направляют заказчику обоснованные и мотивированные замечания со ссылкой на пункты, статьи действующего законодательства и нормативно-технических документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в срок не более 10 (десяти) рабочих дней со дня выдачи замечаний экспертов по проекту строительства заказчик обеспечивает предоставление ответов на них в полном объеме путем загрузки на Портал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение 5 (пять) рабочих дней с даты истечения срока на устранение замечаний эксперты осуществляют рассмотрение представленных заказчиком ответов на замечания и материалов по их устранению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение оставшихся 10 (десять) рабочих дней осуществляется проверка сметной документации проекта строительства, с возможностью дозагрузки документации на Портал, а также подготовка, оформление и подписание экспертного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эксперт, осуществляющий рассмотрение проекта строительства, предоставляет заказчику доступ к Порталу для дозагрузки исходных материалов и иной документации по технической части в случае исполнения подпункта 2) настоящего пункта, но не позднее 35 (тридцать пятого) рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. При проведении комплексной вневедомственной экспертизы проекта строительства в срок, не превышающий 60 (шестьдесят) рабочих дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение 30 (тридцати) рабочих дней с даты начала работ эксперты рассматривают все разделы проекта строительства и направляют заказчику обоснованные и мотивированные замечания со ссылкой на пункты, статьи действующего законодательства и нормативно-технических документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z114" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в срок не более 15 (пятнадцати) рабочих дней со дня выдачи замечаний экспертов по проекту строительства заказчик обеспечивает предоставление ответов на них в полном объеме путем загрузки на Портал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение 5 (пять) рабочих дней с даты истечения срока на устранение замечаний эксперты осуществляют рассмотрение представленных заказчиком ответов на замечания и материалов по их устранению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение оставшихся 10 (десять) рабочих дней осуществляется проверка сметной документации проекта строительства, с возможностью дозагрузки документации на Портал, а также подготовка, оформление и подписание экспертного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z117" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эксперт, осуществляющий рассмотрение проекта строительства, предоставляет заказчику доступ к Порталу для дозагрузки исходных материалов и иной документации по технической части в случае исполнения подпункта 2) настоящего пункта, но не позднее 50 (пятидесятого) рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z118" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Выдача экспертных заключений по комплексной вневедомственной экспертизе проектов строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z119" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Выдача заказчику экспертных заключений по комплексной вневедомственной экспертизе проектов строительства осуществляется посредством Портала, за исключением проектов строительства с грифом секретности или с пометками "для служебного пользования", выдача экспертных заключений по которым осуществляется на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z120" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. По результатам проведенной комплексной вневедомственной экспертизы проекта строительства государственная экспертная организация и экспертные организации выдают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) положительное экспертное заключение с рекомендацией к утверждению рассмотренного проекта строительства для его реализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отрицательное экспертное заключение о несоответствии проекта строительства государственным нормативным документам, действующих в Республике Казахстан, а также при не устранении несоответствий проекта строительства условиям или ограничениям, установленным исходными материалами, разрешительными документами и государственными (межгосударственными) нормативными документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z123" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отрицательное экспертное заключение в случае увеличения стоимости строительства на не менее чем десять процентов от ранее утвержденной, по проектам корректировки сметной стоимости по причине увеличения стоимости строительных ресурсов при обращении подрядчика в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 ГК РК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z124" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отрицательное экспертное заключение в случае если расчетные удельные инвестиционные затраты превышают показатель инвестиционной стоимости единицы мощности, утвержденный в задании на проектирование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении отрицательного экспертного заключения, повторная экспертиза проводится по откорректированным разделам. Повторная экспертиза осуществляется экспертной организацией, выдавшей отрицательное экспертное заключение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z126" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Электронная версия комплекта ПСД в окончательной версии формируется на Портале посредством удостоверения электронной цифровой подписью экспертов, ответственных за соответствующие разделы или части проекта и хранится не менее 5 (пяти) лет у соответствующей государственной экспертной организации или экспертной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После утверждения проектов электронная версия ПСД хранится у заказчика и проектной организации в качестве контрольного архивного экземпляра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z128" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учет и регистрация экспертных заключений по проектам строительства ведется посредством Портала с присвоением им регистрационных номеров, за исключением экспертных заключений проектов строительства с грифом секретности или с пометкой "для служебного пользования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z129" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учет и регистрация экспертных заключений по проектам строительства с грифом секретности или с пометкой "для служебного пользования" ведется отдельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 38 предусматривается в редакции в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. При рассмотрении проектов строительства с грифом секретности или с пометкой "для служебного пользования" окончательная версия ПСД в бумажном виде удостоверяется печатью экспертов с указанием фамилии, имени, отчества (при его наличии), должности, номера сертификата (аттестата) и даты его выдачи и возвращается заказчику после завершения комплексной вневедомственной экспертизы проекта строительства в качестве контрольного архивного экземпляра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Сроки действия, выданного заказчику экспертного заключения комплексной вневедомственной экспертизы проекта строительства, определяются сроками действия ПСД, за исключением случая, указанного в пункте 48 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. После выдачи положительного заключения комплексной вневедомственной экспертизы на ПСД или типовой проект разработанные за счет государственных инвестиций, окончательная версия ПСД или типового проекта в электронно-цифровой форме, размещается Государственном банке проектов строительства, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 101 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положения настоящего пункта не распространяется на проекты строительства с грифом секретности или с пометкой "для служебного пользования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. При выявлении в экспертном заключении проекта строительства технических ошибок (арифметических, грамматических, опечаток, описок) государственная экспертная организация или экспертные организации, выдавшие его, оформляют дополнение к экспертному заключению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнение к экспертному заключению является его составной и неотъемлемой частью, содержит описание исправленных технических ошибок (арифметических, грамматических, опечаток, описок).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Корректировка проектно-сметной документации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. В случаях необходимости внесения изменений и (или) дополнений в проектные решения ранее утвержденных проектов строительства за счет государственных инвестиций, предполагающих увеличение стоимости строительства строительных объектов, государственная экспертная организация или экспертные организации, в пределах своей компетенции, устанавливают целесообразность и обоснованность намеченной корректировки проекта строительства в порядке, установленном бюджетным законодательством Республики Казахстан, и представленными заказчиком обоснованиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень документов и материалов, для установления целесообразности и обоснованности намеченной корректировки проекта строительства, приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. По ранее прошедшим комплексную вневедомственную экспертизу ПСД, в которые вносятся обоснованные изменения и (или) дополнения, оказывающие влияние на прежние проектные решения и утвержденные основные технико-экономические показатели, повторная комплексная вневедомственная экспертиза проводится по откорректированным разделам. На повторную экспертизу откорректированные ПСД, представляются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, государственными нормативными документами и настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По выполненным строительно-монтажным работам, корректировка и переутверждение ПСД не осуществляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Ранее утвержденная ПСД подлежит корректировке, повторной экспертизе и переутверждению, если до начала или в ходе строительства намеченного объекта возникла обоснованная необходимость внесения в нее изменений и (или) дополнений существенного характера, влияющих на конструктивную схему объекта, его объемно-планировочные, инженерно-технические и (или) технологические проектные решения, включая замену инженерного и (или) технологического оборудования, основных материалов и (или) изделий, изменяющих технико-экономические показатели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. При увеличении сметной стоимости, приведенной к дате заключения договора, не менее чем на десять процентов по причине увеличения стоимости строительных ресурсов при обращении подрядчика, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 ГК РК, о проведении пересмотра сметы, осуществляется корректировка ПСД без изменения проектных решений при отсутствии отставания по вине подрядчика от графика производства строительно-монтажных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. При возникновении у заказчика в процессе строительства, необходимости во внесении изменений в ранее утвержденную ПСД, в части очередности строительства (в том числе пусковых комплексов и этапов), не влекущих увеличение стоимости строительства, не оказывающих влияние на прежние проектные решения и утвержденные основные технические показатели, повторная (новая) комплексная вневедомственная экспертиза не проводится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Сметный раздел ПСД предназначенных для строительства объектов за счет государственных инвестиций, по которой по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы по решению заказчика подлежит корректировке без изменения проектных решений по истечении двенадцати месяцев после даты положительного экспертного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. ПСД, по которой в течение трех и более лет после ее утверждения в порядке, установленном законодательством Республики Казахстан, не начато строительство, считается устаревшей и используется для реализации после корректировки, проведения повторной комплексной вневедомственной экспертизы проекта строительства и переутверждения в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Внесение изменений в утвержденную ПСД и ее представление для проведения на комплексную вневедомственную экспертизу проекта строительства осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в части бюджетных процедур в соответствии с Правилами планирования и реализации государственных инвестиционных проектов, разработки или корректировки, проведения необходимых экспертиз инвестиционного предложения, технико-экономического и финансово-экономического обоснований, определения целесообразности бюджетного кредитования, формирования портфеля государственных инвестиционных проектов, а также корректировки утвержденных (уточненных) параметров, отбора, мониторинга и оценки реализации государственных инвестиционных проектов, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 28 июня 2025 года № 59 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 212236);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части строительной деятельности в соответствии с законодательством в сфере архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. В случае изменения технической сложности строительного объекта в ходе корректировки ПСД, комплексная вневедомственная экспертиза откорректированной ПСД осуществляется в порядке, установленном для вновь разрабатываемых проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. При корректировке ПСД без изменения технической сложности строительного объекта, комплексная вневедомственная экспертиза откорректированной ПСД осуществляется выдавшими положительное заключение комплексной вневедомственной экспертизы проекта строительства государственной экспертной организацией или экспертными организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Отзыв экспертных заключений и прекращение экспертных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Государственная экспертная организация или экспертные организации отзывают ранее выданное экспертное заключение в порядке, установленном настоящими Правилами, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) невыполнения заказчиком указанных в выводах отзываемого экспертного заключения условий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения актов государственных органов, осуществляющих архитектурно-строительный контроль и надзор, и иных уполномоченных государственных органов, а также судебных актов, подтверждающих:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение или отмену исходных материалов, явившихся основанием для разработки проектной документации или акта государственного органа, на основании которого выданы исходные материалы, в период разработки проекта строительства или проведения экспертизы проекта строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недостоверность (фальсификацию, подлог, подделку и прочее) исходных материалов, явившихся основанием для разработки проекта строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выявления фактов некачественно проведенной экспертизы проекта строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Отзыв экспертного заключения, в случае, предусмотренном подпунктом 3) пункта 52 настоящих Правил, осуществляется при установлении некачественно проведенной экспертизы проекта строительства, повлекшего за собой снижение и потерю устойчивости, надежности зданий, сооружений, их частей или отдельных конструктивных элементов, ухудшение эксплуатационных качеств строительного объекта, отрицательное влияние на окружающую среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. При наличии оснований, указанных в пункте 52 настоящих Правил, государственная экспертная организация или экспертные организации, в течение 20 (двадцати) рабочих дней с даты возникновения основания, направляют посредством Портала уведомление об отзыве экспертного заключения заказчикам, проектной организации, разработавшей проект строительства и государственным органам, осуществляющим архитектурно-строительный контроль и надзор по месту реализации объекта строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. В случае получения актов государственных органов, осуществляющих архитектурно-строительный контроль и надзор, и иных уполномоченных государственных органов, а также судебных актов, указанных в подпункте 2) пункта 52 настоящих Правил, в ходе комплексной вневедомственной экспертизы проекта строительства экспертные работы прекращаются с даты получения данных актов, и государственная экспертная организация или экспертные организации в течение 3 (трех) рабочих дней посредством Портала направляют заказчику односторонний отказ от исполнения договора комплексной вневедомственной экспертизы (отказ от договора) с приложением акта выполненных работ стоимость которого определяется в соответствии с Правилами определения стоимости работ по проведению комплексной вневедомственной экспертизы проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор комплексной вневедомственной экспертизы прекращает свое действие по истечении 5 (пяти) рабочих дней с даты направления государственной экспертной организацией или экспертными организациями одностороннего отказа от исполнения договора (отказа от договора).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. В случаях принятия заказчиком решения о необходимости расторжения договора, заказчик направляет в государственную экспертную организацию или экспертные организации официальное обращение о необходимости прекращения экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. В случаях прекращения экспертных работ по обращению заказчика, указанном в пункте 56 настоящих Правил, государственная экспертная организация или экспертные организации и заказчик проекта строительства оформляют расторжение договора комплексной вневедомственной экспертизы в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан с составлением акта выполненных работ стоимость которого определяется в соответствии с Правилами определения стоимости работ по проведению комплексной вневедомственной экспертизы проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. В случае, если официальное обращение заказчика проекта строительства о необходимости прекращения экспертизы было представлено на стадии рассмотрения сметной документации, договор комплексной вневедомственной экспертизы не подлежит расторжению и государственная экспертная организация или экспертные организации завершают исполнение договорных обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Проведение комплексной вневедомственной экспертизы проекта строительства вновь представленного проекта строительства, по которой ранее экспертные работы были досрочно прекращены, осуществляется в порядке, установленном для вновь разрабатываемых проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. По проекту строительства с грифом секретности или с пометками "для служебного пользования" отзыв экспертных заключений и прекращение экспертных работ осуществляется на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. В целях проведения контрольно-надзорных мероприятий государственная экспертная организация, а также экспертные организации обеспечивают предоставление доступа правоохранительным органам, высшему органу государственного аудита и финансового контроля, государственным органам осуществляющими архитектурно-строительный контроль и надзор к окончательной версии ПСД и экспертным заключениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Проведение комплексной вневедомственной экспертизы проектов строительства по объектам незавершенного строительства или самовольных построек</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Представление и приемка материалов на комплексную вневедомственную экспертизу проектов строительства по объектам незавершенного строительства или самовольных построек осуществляется в соответствии с параграфом 1 главы 2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Комплексная вневедомственная экспертиза проектов строительства проводится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по объектам самовольных построек или незавершенного строительства, строительство которых осуществляется за счет внебюджетных средств при наличии решения местного исполнительного органа о приведении его в соответствие с установленными требованиями в случаях, предусмотренных законодательством Республики Казахстан или судебного акта, вступившего в законную силу о приведении их в соответствие с установленными требованиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по объектам незавершенного строительства, строительство которых осуществляется полностью или частично за счет бюджетных средств, включенных в государственный реестр объектов незавершенного строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Срок проведения комплексной вневедомственной экспертизы проектов строительства по объектам незавершенного строительства или самовольных построек устанавливается в соответствии с подпунктом 3) пункта 28 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Комплексная вневедомственная экспертиза проектов строительства по объектам незавершенного строительства или самовольных построек, проводится на весь проект в полном объеме, за исключением выполненных объемов работ по основным несущим и ограждающим конструкциям, которые подтверждены заключением технического обследования надежности и устойчивости зданий и сооружений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении комплексной вневедомственной экспертизы проектов строительства по объектам незавершенного строительства или самовольных построек, стоимость выполненных объемов работ определяется согласно заключению технического обследования надежности и устойчивости зданий и сооружений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. В экспертном заключении указывается номер, дата и наименование лица, выдавшего заключение технического обследования надежности и устойчивости зданий и сооружений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок разработки и согласования индивидуальных планов поэтапной разработки и согласования проектно-сметной документации на строительство отдельных строительных объектов, требующих особого регулирования и градостроительной регламентации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Отдельные строительные объекты, требующие особого регулирования и градостроительной регламентации, определяются уполномоченным органом по делам архитектуры, градостроительства и строительства по письменному запросу заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Индивидуальный план поэтапной разработки и согласования ПСД на строительство отдельных строительных объектов, требующих особого регулирования и градостроительной регламентации (далее – Индивидуальный план) разрабатывается только для ПСД при одностадийном проектировании ("рабочий проект" – РП) по следующим строительным объектам, реализация которых обусловлено решением (поручением) Президента и (или) Правительства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жизнеобеспечения в связи с последствиями чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уникальным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) относящихся к первому уровню ответственности, с продолжительностью строительства не менее 36 (тридцати шести) месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) туризма на территории Мангистауской области, финансируемым за счет государственных инвестиций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под объектами жизнеобеспечения в связи с последствиями чрезвычайных ситуаций понимается – жилища, здания и сооружения здравоохранения и образования, телекоммуникаций, связи, газоснабжения, энергоснабжения, теплоснабжения, водоснабжения и водоотведения, при прекращении (приостановке) эксплуатации зданий, сооружений, технологических установок и агрегатов которых нарушается деятельность социальной и инженерной инфраструктур населенных пунктов и территорий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. По проектам зданий и сооружений линейных объектов транспортной и инженерной инфраструктуры, проектам по изменению существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, откорректированной ПСД и строительным объектам второго и третьего уровней ответственности Индивидуальные планы не разрабатываются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. После принятия решения уполномоченным органом по делам архитектуры, градостроительства и строительства об отнесении рассматриваемого строительного объекта к отдельным строительным объектам, требующего особого регулирования и градостроительной регламентации, заказчиком разрабатывается Индивидуальный план, содержащий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) этапы и сроки разработки ПСД и получение согласований (с указанием согласующих организаций), с приложением графика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сроки и объемы представления ПСД на комплексную вневедомственную экспертизу проектов строительства, с приложением графика, согласованного государственной экспертной организацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сроки выдачи поэтапных локальных экспертных заключений по каждому этапу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) срок выдачи сводного заключения экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сроки строительства и получения согласований, разрешений (с указанием согласующих организаций), с приложением графика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z192" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) уведомление государственных органов, осуществляющих государственный архитектурно-строительный контроль и надзор, о начале осуществления деятельности по производству строительно-монтажных работ согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z193" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) иные мероприятия, определенные заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z194" w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z194" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Для рассмотрения Индивидуального плана заказчиком представляются проект Индивидуального плана, исходные материалы и разрешительная документация, согласования, эскизный проект с указанием ориентировочных технико-экономических параметров, проект организации строительства, календарный план-график поэтапной разработки ПСД и сроки строительства объекта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. При соблюдении настоящей главы Индивидуальный план подлежит согласованию государственной экспертной организацией в течение 10 (десяти) рабочих дней и утверждению ведомством уполномоченного органа в сфере архитектуры, градостроительства и строительства в течение 15 (пятнадцати) рабочих дней со дня его внесения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z196" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. Представление и приемка материалов на комплексную вневедомственную экспертизу проектов строительства по ПСД на строительство отдельных строительных объектов, требующих особого регулирования и градостроительной регламентации, осуществляется в соответствии с параграфом 1 главы 2 настоящих Правил, за исключением предоставляемых исходных материалов и (или) разрешительных документов, перечень которых предусмотрен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z197" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Проведение комплексной вневедомственной экспертизы проектов строительства поэтапной разработки ПСД осуществляется в соответствии с договором между государственной экспертной организацией и заказчиком, заключаемым с учетом условий Индивидуального плана на весь проект в целом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z198" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Количество этапов проведения комплексной вневедомственной экспертизы проектов строительства не может быть более четырех, включая завершающий этап.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z199" w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z199" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Сметная стоимость на каждом этапе проектирования определяется по локальным сметам (локальным сметным расчетам) с составлением объектных смет (объектных сметных расчетов), а также сводного сметного расчета на работы и затраты данного этапа и отражается в локальных экспертных заключениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z200" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выдаче локального экспертного заключения, в сводном сметном расчете затраты части III "Инжиниринговые услуги" устанавливаются согласно государственному нормативному документу по ценообразованию в строительстве, принимаются по минимальному нормативному лимиту расходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z201" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стоимостные показатели каждого этапа проектирования по локальным экспертным заключениям учитываются в сводке затрат по строительству на завершающем этапе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z202" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выдаче сводного экспертного заключения, все стоимостные показатели по локальным и объектным сметам в рамках локального экспертного заключения суммируются и не подлежат корректировке. При этом пересчитываются затраты части III "Инжиниринговые услуги" сводного сметного расчета согласно государственного нормативного документа по ценообразованию в строительстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z203" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. В случае предоставления на комплексную вневедомственную экспертизу проектов строительства поэтапной разработки ПСД не соответствующей Индивидуальному плану, государственная экспертная организация возвращает ПСД без рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z204" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПСД подлежит корректировке и представлению на повторную комплексную вневедомственную экспертизу в соответствии с новым откорректированным переутвержденным Индивидуальным планом в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z205" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нарушения сроков и объемов представления ПСД на экспертизу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z206" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдачи на одном из этапов, отрицательного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z207" w:id="200"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z207" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Сроки проведения экспертизы по каждому из этапов, в том числе и по завершающему (сводному) этапу, не превышает 45 (сорок пять) рабочих дней со дня начала экспертных работ по соответствующему этапу и устанавливается Индивидуальным планом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z208" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение 20 (двадцати) рабочих дней с даты начала работ эксперты рассматривают все разделы проекта строительства и направляют заказчику обоснованные и мотивированные замечания со ссылкой на пункты, статьи действующего законодательства и нормативно-технических документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z209" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в срок не более 10 (десяти) рабочих дней со дня выдачи замечаний экспертов по проекту строительства заказчик обеспечивает предоставление ответов на них в полном объеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z210" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в течение 5 (пять) рабочих дней с даты истечения срока на устранение замечаний эксперты осуществляют рассмотрение представленных заказчиком ответов на замечания и материалов по их устранению; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z211" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение оставшихся 10 (десять) рабочих дней осуществляется проверка сметной документации проекта строительства, с возможностью дозагрузки документации на Портал, а также подготовка, оформление и подписание локального (на промежуточных этапах) или сводного (по полному комплекту представленной и рассмотренной проектной документации на завершающем этапе) экспертных заключений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z212" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Положительные локальные экспертные заключения, полученные по комплекту проекта строительства на каждом этапе, являются основанием для утверждения этой части проекта заказчиком для возможности одновременного строительства на соответствующем этапе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z213" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На завершающем этапе выдается сводное экспертное заключение, которое включает в себя ранее выданные локальные экспертные заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z214" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Отзыв экспертных заключений и прекращение экспертных работ осуществляется в соответствии с параграфом 5 главы 2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z215" w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z215" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Осуществление комплексной вневедомственной экспертизы проектов строительства в режиме экспертного сопровождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z216" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Комплексная вневедомственная экспертиза проектов строительства по решению заказчика осуществляется поэтапно в режиме экспертного сопровождения по объектам и комплексам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z217" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) предусмотренным решением Государственной комиссии по обеспечению режима чрезвычайного положения, введенного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О чрезвычайном положении".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z218" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) туризма на территории Мангистауской области по предложению уполномоченного органа в области туристской деятельности и согласованию уполномоченного органа по делам архитектуры, градостроительства и строительства, финансируемым за счет частных инвестиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z219" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инвестиционных проектов по строительству объектов города Алатау Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z220" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Комплексная вневедомственная экспертиза проектов строительства в режиме экспертного сопровождения проводится государственной экспертной организацией по каждому этапу раздельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z221" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На каждый этап выдается локальное экспертное заключение по соответствующим разделам (частям) проекта строительства, за исключением завершающего этапа экспертизы проекта строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z222" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На завершающем этапе выдается сводное экспертное заключение комплексной вневедомственной экспертизы проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z223" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество этапов проведения экспертизы не может быть более четырех, включая завершающий этап.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z224" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Комплексная вневедомственная экспертиза проектов строительства в режиме экспертного сопровождения не проводится на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z225" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проекты, предполагающие изменение существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z226" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) откорректированные ПСД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z227" w:id="220"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z227" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объекты благоустройства территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z228" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) линейные объекты инженерной и транспортной инфраструктуры, за исключением объектов, разрабатываемых единым комплексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z229" w:id="222"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z229" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       84. Представление и приемка материалов на комплексную вневедомственную экспертизу проектов строительства в режиме экспертного сопровождения осуществляется в соответствии с параграфом 1 главы 2 настоящих Правил, за исключением предоставляемых исходных материалов и (или) разрешительных документов, перечень которых предусмотрен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z230" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Обязательным приложением к договору на проведение комплексной вневедомственной экспертизы проектов строительства в режиме экспертного сопровождения (далее – Договор) является согласованный сторонами график, с указанием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z231" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       даты поэтапного представления заказчиком комплектов проектной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z232" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       даты выдачи локальных экспертных заключений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z233" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата представления итогового комплекта материалов ПСД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z234" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата выдачи сводного экспертного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z235" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       График составляется с учетом предоставления заказчиком проекта строительства на следующий этап не ранее 25 (двадцать пятого) рабочего дня с даты начала экспертных работ предыдущего этапа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z236" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. В случае предоставления ПСД на комплексную вневедомственную экспертизу проекта строительства позже сроков, указанных в договоре, договор корректируется по согласованию с заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z237" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Сметная стоимость ПСД на каждом этапе определяется по локальным сметным расчетам с составлением объектных сметных расчетов, а также сводного сметного расчета на работы и затраты данного этапа и отражается в локальных экспертных заключениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z238" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выдаче локального экспертного заключения, в сводном сметном расчете затраты части III "Инжиниринговые услуги" устанавливаются согласно государственному нормативному документу по ценообразованию в строительстве, принимаются по минимальному нормативному лимиту расходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z239" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стоимостные показатели каждого этапа проектирования по локальным заключениям учитываются в сводке затрат по строительству на завершающем этапе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z240" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выдаче сводного экспертного заключения, все стоимостные показатели по локальным сметным расчетам и объектным сметным расчетам в рамках локального заключения суммируются и не подлежат корректировке. Затраты части III "Инжиниринговые услуги" сводного сметного расчета пересчитываются согласно государственному нормативному документу по ценообразованию в строительстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z241" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Проведение комплексной вневедомственной экспертизы проекта строительства в режиме экспертного сопровождения осуществляется в соответствии с договором, заключаемым c государственной экспертной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z242" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжительность проведения комплексной вневедомственной экспертизы проекта строительства по соответствующему этапу не превышает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z243" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 30 (тридцать) рабочих дней со дня начала экспертных работ – по проектам строительства строительных объектов, относящихся к третьему уровню ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z244" w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z244" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 45 (сорок пять) рабочих дней со дня начала экспертных работ – по проектам строительства строительных объектов, относящихся к первому и второму уровням ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z245" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. При предельно допустимой продолжительности комплексной вневедомственной экспертизы в режиме экспертного сопровождения в 30 (тридцать) рабочих дней, рассмотрение осуществляется в соответствии с пунктом 32 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z246" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. При предельно допустимой продолжительности комплексной вневедомственной экспертизы в режиме экспертного сопровождения в 45 (сорок пять) рабочих дней, рассмотрение осуществляется в соответствии с пунктом 33 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z247" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Положительные локальные экспертные заключения (за исключением завершающего этапа) являются основанием для промежуточного утверждения этой части проекта заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z248" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       92. Отзыв экспертных заключений и прекращение экспертных работ осуществляется в соответствии с параграфом 5 главы 2 настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z249" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Если приостановление или прекращение действия договора связано с обоснованными изменениями принятых до этого проектных решений или выполненных в натуре строительно-монтажных работ с отклонениями от одобренных экспертизой проектных решений или материалов (конструкций, изделий, устройств, оборудования), то ранее выданные локальные экспертные заключения отзываются исполнителем экспертизы, а информация об этом доводится до сведения всех участников по данному проекту, а также органов государственного архитектурно-строительного контроля и надзора по месту расположения проектной организации и проектируемого объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6192,828 +6862,828 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженерных и транспортных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="243"/>
+    <w:bookmarkStart w:name="z251" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень исходных материалов и разрешительных документов, представляемый на комплексную вневедомственную экспертизу проектов строительства новых зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z252" w:id="244"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z252" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявке заказчика (с указанием его реквизитов) на проведение комплексной вневедомственной экспертизы проекта строительства новых зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций прилагаются следующие исходные материалы и разрешительные документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z253" w:id="245"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z253" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Исходные материалы и разрешительные документы, являющиеся основанием для разработки проектам строительства для строительства новых зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z254" w:id="246"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z254" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение заказчика об инвестировании проекта с указанием планируемых сроков и продолжительности инвестиционного цикла в целом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z255" w:id="247"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z255" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрешение местных исполнительных органов на использование земельного участка (площадки, трассы) или правоустанавливающий документ на земельный участок, за исключением случаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z256" w:id="248"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z256" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       если объект инженерной и транспортной инфраструктуры (линейные объекты) расположен на землях государственного лесного фонда - положительное заключение комиссии об одобрении перевода земель лесного фонда из одной категории в другую категорию в соответствии с Правилами перевода из категории земель лесного фонда в земли других категорий для целей, не связанных с ведением лесного хозяйства, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 28 января 2015 года № 18-02/45 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10481);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z257" w:id="249"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z257" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       если объект строительства и функционирования водохозяйственных сооружений, а также строительства, обустройства и функционирования объектов Государственной границы Республики Казахстан, нужд обороны при отсутствии других вариантов возможного их размещения располагаются на особо охраняемых природных территориях - согласование уполномоченного органа в области особо охраняемых природных территорий в соответствии с Правилами перевода земель особо охраняемых природных территорий в земли запаса и перевода земель запаса обратно в земли особо охраняемых природных территорий, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 17 февраля 2009 года № 172;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z258" w:id="250"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z258" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       если объект инженерной и транспортной инфраструктуры (линейные объекты) расположен на территории государственных природных заказников и государственных заповедных зон - согласование уполномоченного органа в области особо охраняемых природных территорий в соответствии с Правилами упразднения государственных природных заказников республиканского и местного значения и государственных заповедных зон республиканского значения и уменьшения их территории утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 11 мая 2010 года № 399;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z259" w:id="251"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z259" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) актуальный проект детальной планировки (ПДП) территории, включающий площадку строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z260" w:id="252"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z260" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) актуальный генеральный план населенного пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z261" w:id="253"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z261" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) материалы инженерных изысканий площадки строительства (в границах земельного участка и трасс прокладки коммуникаций), необходимые для проектирования, выполненные в соответствии с государственными нормативными документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z262" w:id="254"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z262" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) технические условия (со схемами трасс):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z263" w:id="255"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z263" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на подключение к источникам инженерного и транспортного обеспечения, выдаваемыми эксплуатирующими организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z264" w:id="256"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z264" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на пересечения проектируемых инженерных или транспортных коммуникаций с существующими линейными сооружениями или с тоннелями и мостовыми сооружениями на протяжении трассы, выдаваемыми собственниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z265" w:id="257"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z265" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) архитектурно-планировочное задание выданное местным исполнительным органом (города республиканского значения, столицы, городов областного значения, районов) по делам архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z266" w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z266" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) эскизный проект, согласованный с местными исполнительными органами по делам архитектуры и градостроительства городов республиканского значения, столицы, районов, городов областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z267" w:id="259"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z267" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утвержденное заказчиком задание на проектирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z268" w:id="260"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z268" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) для технически сложных объектов производственного назначения или линейных сооружений инженерной или транспортной инфраструктуры с объемом инвестиций свыше ста миллионов месячных расчетных показателей, осуществляемых по индивидуальным проектам строительства, предоставляется показатель инвестиционной стоимости единицы мощности проектируемого объекта, согласованный уполномоченным органом, осуществляющим руководство соответствующей отраслью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z269" w:id="261"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z269" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) иные согласования проекта на строительство, предусмотренные законодательством Республики Казахстан и государственными нормативными документами в сфере архитектуры, градостроительства и строительства, а также в области промышленной безопасности опасных производственных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z270" w:id="262"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z270" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) специальные технические условия (особые нормы) для разработки проекта строительства уникального объекта, заменяющие отсутствующие государственные или межгосударственные нормативы, действующие в Республике Казахстан. Для проектирования и строительства в сейсмических зонах, для уникальных объектов представляются специальные технические условия (особые нормы), регламентирующие проектные решения, не предусмотренные государственными или межгосударственными нормативами по сейсмостойкому строительству, действующие в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z271" w:id="263"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z271" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) для проектов строительства объектов общегосударственного или межгосударственного значения представляется решение Правительства Республики Казахстан на основании, которого разработан проект строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z272" w:id="264"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z272" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) разрешение на осуществление деятельности, которая может представлять угрозу безопасности полетов воздушных судов (для объектов, указанных в Правилах выдачи разрешений на осуществление деятельности, которая может представлять угрозу безопасности полетов воздушных судов, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 мая 2011 года № 504) или письмо об отсутствии необходимости данного разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z273" w:id="265"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z273" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) расчет стоимости проектных (проектно-изыскательских) работ, выполненный в соответствии государственным нормативным документом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z274" w:id="266"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z274" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) утвержденный заказчиком перечень материалов, изделий, конструкций, инженерного и технологического оборудования, иных материальных ресурсов, применяемых в проекте по прайс-листам с их приложением и указанием цены за одну единицу их измерения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z275" w:id="267"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z275" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) сводная ведомость потребности основных строительных материалов, изделий, конструкций и оборудования, с учетом казахстанского содержания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z276" w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z276" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) сводной ведомости материальных ресурсов и оборудования, согласно форме, утвержденной приложением 8 государственного нормативного документа по ценообразованию в строительстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z277" w:id="269"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z277" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) согласование проекта по установлению зоны санитарной охраны поверхностного и (или) подземного источников водоснабжения, а также водопроводных сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z278" w:id="270"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z278" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) письмо об отсутствии сибиреязвенных захоронений и почвенных очагов сибирской язвы в радиусе 1000 метров от проектируемого объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z279" w:id="271"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z279" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) протоколы дозиметрического контроля и уровней выделения радона с поверхности грунта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z280" w:id="272"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z280" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Проект строительства, выполненный в соответствии с государственным нормативным документом, регламентирующий разработку, согласование и состав проектно-сметной документации на строительство. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z281" w:id="273"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z281" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для анализа обеспечения прочности, устойчивости и надежности объекта, исходные материалы проекта строительства содержат расчеты по конструктивной части, по инженерным сетям, системам и оборудованию проекта строительства, а также расчетное обоснование проектных решений по обеспечению безопасности людей при возникновении чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z282" w:id="274"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z282" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Информация о заказчике и проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства новых зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, представленного на экспертизу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z283" w:id="275"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z283" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z284" w:id="276"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z284" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банковские реквизиты заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z285" w:id="277"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z285" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицензия юридического лица – проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства с приложениями к ней и указанием категории лицензиата, дающих право на данный вид проектной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7222,468 +7892,468 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженерных и транспортных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="278"/>
+    <w:bookmarkStart w:name="z287" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень исходных материалов и (или) разрешительных документов, представляемый на комплексную вневедомственную экспертизу проектов строительства реконструкции, расширения, модернизации, технического перевооружения существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z288" w:id="279"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z288" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявке заказчика (с указанием его реквизитов) на проведение комплексной вневедомственной экспертизы проектов реконструкции, расширения, модернизации, технического перевооружения существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций прилагается комплект следующих исходных материалов и (или) разрешительных документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z289" w:id="280"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z289" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Исходные материалы и (или) разрешительные документы, являющиеся основанием для разработки проектов реконструкции, расширения, модернизации, технического перевооружения существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z290" w:id="281"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z290" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение заказчика об инвестировании проекта с указанием планируемых сроков инвестиционного цикла в целом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z291" w:id="282"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z291" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заключения технического обследования физического состояния, степени надежности и устойчивости существующих зданий и сооружений или их элементов либо отчет об обследовании трубопровода (внутритрубное обследование);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z292" w:id="283"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z292" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дефектные акты, утвержденные заказчиком, составленные по результатам проведенного технического обследования состояния объекта или его элементов (частей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z293" w:id="284"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z293" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) технические условия на дополнительные подключения к источникам инженерного и коммунального обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z294" w:id="285"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z294" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) архитектурно-планировочное задание выданное местным исполнительным органом (города республиканского значения, столицы, городов областного значения, районов) по делам архитектуры, градостроительства и строительства при условии изменения внешнего облика (фасадов) и (или) перепланировки территории существующего объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z295" w:id="286"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z295" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) утвержденное задание на проектирование проекта реконструкции (расширения, модернизации, технического перевооружения) существующих объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z296" w:id="287"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z296" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) разрешение на осуществление деятельности, которая может представлять угрозу безопасности полетов воздушных судов или письмо об отсутствии необходимости данного разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z297" w:id="288"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z297" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) согласование с территориальными подразделениями ведомства государственного органа в сфере санитарно-эпидемиологического благополучия населения проекта по корректировке, в части сокращения санитарно-защитных зон эпидемически значимых объектов, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z298" w:id="289"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z298" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) протоколы дозиметрического контроля и уровней выделения радона с поверхности грунта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z299" w:id="290"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z299" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) санитарно-эпидемиологическое заключение территориальных подразделений ведомства государственного органа в сфере санитарно-эпидемиологического благополучия населения по проектам зон санитарной охраны подземных и поверхностных источников питьевого водоснабжения, а также водопроводных сооружений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z300" w:id="291"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z300" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В состав исходных материалов по проектам реконструкции, расширения, модернизации и технического перевооружения) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций включаются исходные материалы, приведенные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z301" w:id="292"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z301" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Проект реконструкции, расширения, модернизации, технического перевооружения существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, выполненный в соответствии с государственными нормативами, регламентирующих разработку, согласование и состав проектно-сметной документации на строительство. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z302" w:id="293"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z302" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для анализа обеспечения прочности, устойчивости и надежности объекта, исходные материалы проекта строительства содержат расчеты по конструктивной части, по инженерным сетям, системам и оборудованию проекта строительства, а также расчетное обоснование проектных решений по обеспечению безопасности людей при возникновении чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z303" w:id="294"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z303" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Информация о заказчике и проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта реконструкции, расширения, модернизации, технического перевооружения существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, представленного на экспертизу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z304" w:id="295"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z304" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z305" w:id="296"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z305" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банковские реквизиты заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z306" w:id="297"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z306" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицензия юридического лица – проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства с приложениями к ней и указанием категории лицензиата, дающих право на данный вид проектной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7892,368 +8562,368 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженерных и транспортных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z308" w:id="298"/>
+    <w:bookmarkStart w:name="z308" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень исходных материалов, представляемый на комплексную вневедомственную экспертизу проектов капитального ремонта существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z309" w:id="299"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z309" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявке заказчика (с указанием его реквизитов) на проведение комплексной вневедомственной экспертизы по проектам капитального ремонта существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций прилагается следующая документация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z310" w:id="300"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z310" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Исходные материалы, послужившие основанием для разработки проектов капитального ремонта существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z311" w:id="301"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z311" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение заказчика об инвестировании проекта с указанием планируемых сроков инвестиционного цикла в целом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z312" w:id="302"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z312" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заключение технического обследования физического состояния, степени надежности и устойчивости существующих зданий и сооружений или их элементов либо отчет об обследовании трубопровода (внутритрубное обследование);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z313" w:id="303"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z313" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дефектные акты, утвержденные заказчиком, составленные по результатам проведенного технического обследования состояния объекта или его элементов (частей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z314" w:id="304"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z314" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утвержденное заказчиком задание на разработку проекта капитального ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z315" w:id="305"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z315" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) протоколы дозиметрического контроля и уровней выделения радона с поверхности грунта (для жилых домов и зданий социально-бытового назначения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z316" w:id="306"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z316" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В состав исходных материалов по проектам капитального ремонта существующих объектов включаются исходные материалы, приведенные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z317" w:id="307"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z317" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Проект капитального ремонта существующего объекта, выполненный в соответствии с государственными нормативами, регламентирующих разработку, согласование и состав проектно-сметной документации на строительство. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z318" w:id="308"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z318" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для анализа обеспечения прочности, устойчивости и надежности объекта, исходные материалы проекта строительства содержат расчеты по конструктивной части, по инженерным сетям, системам и оборудованию проекта строительства, а также расчетное обоснование проектных решений по обеспечению безопасности людей при возникновении чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z319" w:id="309"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z319" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Информация о заказчике и проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта капитального ремонта, представленного на экспертизу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z320" w:id="310"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z320" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z321" w:id="311"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z321" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банковские реквизиты заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z322" w:id="312"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z322" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицензия юридического лица – проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства с приложениями к ней и указанием категории лицензиата, дающих право на данный вид проектной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="314"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8462,409 +9132,409 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженерных и транспортных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z324" w:id="313"/>
+    <w:bookmarkStart w:name="z324" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень исходных материалов, представляемый на комплексную вневедомственную экспертизу проектов строительства, для проектов, предполагающих увеличение стоимости ранее утвержденной сметной документации без изменения проектных решений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z325" w:id="314"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z325" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. К заявке заказчика (с указанием его реквизитов) на проведение комплексной вневедомственной экспертизы при увеличении стоимости ранее утвержденной проектно-сметной документации, приведенной к дате заключения договора, не менее чем на десять процентов по причине увеличения стоимости строительных ресурсов при обращении подрядчика, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 Гражданского кодекса Республики Казахстан (Особенная часть), о проведении пересмотра сметы, без изменения проектных решений при отсутствии отставания по вине подрядчика от графика производства строительно-монтажных работ прилагаются следующий комплект исходных материалов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z326" w:id="315"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z326" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) письмо - обращение подрядчика, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 Гражданского кодекса Республики Казахстан (Особенная часть), о проведении пересмотра сметы, без изменения проектных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z327" w:id="316"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z327" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) задание на проектирование о корректировке сметной документации без изменения проектных (технических) решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z328" w:id="317"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z328" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по бюджетным инвестиционным проектам, а также иным государственным инвестиционным проектам дополнительно представляется решение соответствующей бюджетной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z329" w:id="318"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z329" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при реализации объектов за счет иных средств предоставляется документ о дополнительном финансировании с указанием ориентировочной (предельной) суммы удорожания, подписанный первым руководителем заказчика либо лицом, уполномоченным первым руководителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z330" w:id="319"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z330" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) разделительная ведомость выполненных и остаточных физических объемов работ, утвержденная заказчиком, согласованная техническим надзором и авторским сопровождением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z331" w:id="320"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z331" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сметная документация, выполненная согласно положений государственных нормативных документов по ценообразованию в строительстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z332" w:id="321"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z332" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ранее выданное положительное заключение комплексной вневедомственной экспертизы и утвержденная сметная документация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z333" w:id="322"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z333" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. К заявке заказчика (с указанием его реквизитов) на проведение комплексной вневедомственной экспертизы при строительстве объектов за счет государственных инвестиций, по которым по истечении одного года с планируемой даты начала работ, установленной проектом организации строительства, не проведены конкурсные процедуры и не предусмотрено финансирование на строительно-монтажные работы прилагается комплект следующих исходных материалов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z334" w:id="323"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z334" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) задание на проектирование о корректировке сметной документации без изменения проектных решений ранее утвержденной проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z335" w:id="324"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z335" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) письмо заказчика об отсутствии проведенных конкурсных процедур и финансирования для реализации проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z336" w:id="325"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z336" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ранее выданное положительное заключение комплексной вневедомственной экспертизы и утвержденная сметная документация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z337" w:id="326"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z337" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) откорректированная сметная документация без изменения проектных (технических) решений ранее утвержденной проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z338" w:id="327"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z338" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) письмо заказчика о сроке начала строительства объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z339" w:id="328"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z339" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) расчет продолжительности строительства и заделов инвестиций по годам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z340" w:id="329"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z340" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В состав исходных материалов для проектов, предполагающих увеличение стоимости ранее утвержденной сметной документации без изменения проектных решений включаются исходные материалы в зависимости от вида строительства, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8899,171 +9569,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z341" w:id="330"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z341" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Информация о заказчике и проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства, представленного на экспертизу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z342" w:id="331"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z342" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z343" w:id="332"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z343" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банковские реквизиты заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z344" w:id="333"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z344" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицензия юридического лица – проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства с приложениями к ней и указанием категории лицензиата, дающих право на данный вид проектной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z345" w:id="334"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z345" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) расчет стоимости проектных (проектно-изыскательских) работ, выполненный в соответствии государственным нормативным документом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z346" w:id="335"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z346" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утвержденный заказчиком перечень материалов, изделий, конструкций, инженерного и технологического оборудования, иных материальных ресурсов, применяемых в проекте информационных документов с их приложением и указанием цены за одну единицу их измерения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9272,888 +9942,888 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженерных и транспортных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z348" w:id="336"/>
+    <w:bookmarkStart w:name="z348" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень исходных материалов и (или) разрешительных документов, представляемый на комплексную вневедомственную экспертизу проектов строительства, для проектов, предполагающих изменение ранее утвержденных проектных решений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z349" w:id="337"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z349" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявке заказчика (с указанием его реквизитов) на проведение комплексной вневедомственной экспертизы для проектов, предполагающих изменение ранее утвержденных проектных решений прилагается комплект следующих исходных материалов и (или) разрешительных документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z350" w:id="338"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z350" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Исходные материалы и (или) разрешительные документы, являющиеся основанием для разработки проекта строительства для проектов, предполагающих изменение ранее утвержденных проектных решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z351" w:id="339"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z351" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение заказчика об инвестировании проекта с указанием планируемых сроков и продолжительности инвестиционного цикла в целом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z352" w:id="340"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z352" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрешение местных исполнительных органов на использование земельного участка (площадки, трассы) или правоустанавливающий документ на земельный участок, за исключением случаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z353" w:id="341"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z353" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       если объект инженерной и транспортной инфраструктуры (линейные объекты) расположен на землях государственного лесного фонда - положительное заключение комиссии об одобрении перевода земель лесного фонда из одной категории в другую категорию в соответствии с Правилами перевода из категории земель лесного фонда в земли других категорий для целей, не связанных с ведением лесного хозяйства, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 28 января 2015 года № 18-02/45 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10481);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z354" w:id="342"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z354" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       если объект строительства и функционирования водохозяйственных сооружений, а также строительства, обустройства и функционирования объектов Государственной границы Республики Казахстан, нужд обороны при отсутствии других вариантов возможного их размещения располагаются на особо охраняемых природных территориях - согласование уполномоченного органа в области особо охраняемых природных территорий в соответствии с Правилами перевода земель особо охраняемых природных территорий в земли запаса и перевода земель запаса обратно в земли особо охраняемых природных территорий, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 17 февраля 2009 года № 172;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z355" w:id="343"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z355" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       если объект инженерной и транспортной инфраструктуры (линейные объекты) расположен на территории государственных природных заказников и государственных заповедных зон - согласование уполномоченного органа в области особо охраняемых природных территорий в соответствии с Правилами упразднения государственных природных заказников республиканского и местного значения и государственных заповедных зон республиканского значения и уменьшения их территории утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 11 мая 2010 года № 399;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z356" w:id="344"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z356" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) материалы инженерных изысканий площадки строительства (в границах земельного участка и трасс прокладки коммуникаций), необходимые для проектирования, выполненные в соответствии с государственными нормативными документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z357" w:id="345"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z357" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) технические условия (со схемами трасс):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z358" w:id="346"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z358" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на подключение к источникам инженерного и транспортного обеспечения, выдаваемыми эксплуатирующими организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z359" w:id="347"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z359" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на пересечения проектируемых инженерных или транспортных коммуникаций с существующими линейными сооружениями или с тоннелями и мостовыми сооружениями на протяжении трассы, выдаваемыми собственниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z360" w:id="348"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z360" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) архитектурно-планировочное задание выданное местным исполнительным органом (города республиканского значения, столицы, городов областного значения, районов) по делам архитектуры, градостроительства и строительства, включая оговоренные условия инженерной подготовки территории, благоустройства и озеленения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z361" w:id="349"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z361" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) эскизный проект, согласованный с местными исполнительными органами по делам архитектуры и градостроительства городов республиканского значения, столицы, районов, городов областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z362" w:id="350"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z362" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) задание на проектирование о корректировке проектных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z363" w:id="351"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z363" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) по бюджетным инвестиционным проектам, а также иным государственным инвестиционным проектам, представляется решение соответствующей бюджетной комиссии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z364" w:id="352"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z364" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сравнительная таблица вносимых изменений и (или) дополнений в проектные (технические) решения по разделам (частям) проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z365" w:id="353"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z365" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сравнительная таблица стоимостных показателей до и после корректировки сметной документации с указанием причин изменения стоимости, за подписью первого руководителя заказчика (должностного лица, замещающего первого руководителя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z366" w:id="354"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z366" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в случаях, если необходимость в корректировке и переутверждении ПСД возникла в процессе строительства, то представляются сведения о состоянии строительства, разделительная ведомость выполненных и остаточных физических объемов работ, утвержденная заказчиком, заверенная техническим надзором и авторским сопровождением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z367" w:id="355"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z367" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) заключение комплексной вневедомственной экспертизы по ранее утвержденному проекту строительства, в который вносятся изменения и (или) дополнения в части рекомендуемых к утверждению технико-экономических показателей, включая расчетную или сметную стоимость строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z368" w:id="356"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z368" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) иные исходные материалы, подтверждающие необходимость внесения изменений и (или) дополнений в ранее утвержденный проект;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z369" w:id="357"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z369" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) иные согласования проекта на строительство, предусмотренные законодательством Республики Казахстан и государственными нормативными документами в сфере архитектуры, градостроительства и строительства, а также в области промышленной безопасности опасных производственных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z370" w:id="358"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z370" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) специальные технические условия (особые нормы) для разработки проекта строительства уникального объекта, заменяющие отсутствующие государственные или межгосударственные нормативы, действующие в Республике Казахстан. Для проектирования и строительства в сейсмических зонах, для уникальных объектов представляются специальные технические условия (особые нормы), регламентирующие проектные решения, не предусмотренные государственными или межгосударственными нормативами по сейсмостойкому строительству, действующие в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z371" w:id="359"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z371" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) для проектов строительства объектов общегосударственного или межгосударственного значения представляется решение Правительства Республики Казахстан на основании, которого разработан проект строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z372" w:id="360"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z372" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) разрешение на осуществление деятельности, которая может представлять угрозу безопасности полетов воздушных судов или письмо об отсутствии необходимости данного разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z373" w:id="361"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z373" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) расчет стоимости проектных (проектно-изыскательских) работ, выполненный в соответствии государственным нормативным документом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z374" w:id="362"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z374" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) утвержденный заказчиком перечень материалов, изделий, конструкций, инженерного и технологического оборудования, иных материальных ресурсов, применяемых в проекте по прайс-листам с их приложением и указанием цены за одну единицу их измерения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z375" w:id="363"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z375" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) сводная ведомость потребности основных строительных материалов, изделий, конструкций и оборудования, с учетом казахстанского содержания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z376" w:id="364"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z376" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) сводная ведомость материальных ресурсов и оборудования, согласно форме утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственного нормативного документа по ценообразованию в строительстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z377" w:id="365"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z377" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) согласование по установлению зоны санитарной охраны поверхностного и (или) подземного источников водоснабжения, а также водопроводных сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z378" w:id="366"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z378" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) письмо об отсутствии сибиреязвенных захоронений и почвенных очагов сибирской язвы в радиусе 1000 метров от проектируемого объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z379" w:id="367"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z379" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) протоколы дозиметрического контроля и уровней выделения радона с поверхности грунта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z380" w:id="368"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z380" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Проект строительства, выполненный в соответствии с государственными нормативами, регламентирующих разработку, согласование и состав проектно-сметной документации на строительство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z381" w:id="369"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z381" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для анализа обеспечения прочности, устойчивости и надежности объекта, исходные материалы проекта строительства содержат расчеты по конструктивной части, по инженерным сетям, системам и оборудованию проекта строительства, а также расчетное обоснование проектных решений по обеспечению безопасности людей при возникновении чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z382" w:id="370"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z382" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Информация о заказчике и проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства, представленного на экспертизу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z383" w:id="371"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z383" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z384" w:id="372"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z384" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банковские реквизиты заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z385" w:id="373"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z385" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицензия юридического лица – проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства с приложениями к ней и указанием категории лицензиата, дающих право на данный вид проектной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="375"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10362,428 +11032,428 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженерных и транспортных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z387" w:id="374"/>
+    <w:bookmarkStart w:name="z387" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень исходных материалов и (или) разрешительных документов, представляемый на комплексную вневедомственную экспертизу проектов строительства по объектам незавершенного строительства или самовольных построек</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z388" w:id="375"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z388" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявке заказчика (с указанием его реквизитов) на проведение комплексной вневедомственной экспертизы проектов строительства по объектам незавершенного строительства или самовольных построек прилагается следующая документация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z389" w:id="376"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z389" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Исходные материалы и (или) разрешительные документы, послужившие основанием для разработки проектов строительства по объектам, незавершенного строительства или самовольных построек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z390" w:id="377"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z390" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение заказчика об инвестировании проекта с указанием планируемых сроков инвестиционного цикла в целом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z391" w:id="378"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z391" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для объектов незавершенного строительства, строительство, которого осуществляется за счет внебюджетных средств или по объектам, самовольного строительства предоставляется решение местного исполнительного органа о приведении его в соответствие с установленными требованиями в случаях, предусмотренных законодательством Республики Казахстан или судебного акта, вступившего в законную силу о приведении его в соответствие с установленными требованиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z392" w:id="379"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z392" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для объектов незавершенного строительства, строительство, которого осуществляется полностью или частично за счет бюджетных средств состоять в государственном реестре объектов незавершенного строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z393" w:id="380"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z393" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заключение по техническому обследованию надежности и устойчивости зданий и сооружений, содержащее сведения о состоянии незавершенного строительства или самовольной постройки, в том числе данные о фактически выполненных объемах строительно-монтажных работ на момент технического обследования, их стоимостной оценке (данные о фактических финансовых затратах в период выполнения строительно-монтажных работ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z394" w:id="381"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z394" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утвержденное заказчиком задание на разработку проекта по объектам, незавершенного строительства или самовольных построек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z395" w:id="382"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z395" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) письмо об отсутствии сибиреязвенных захоронений и почвенных очагов сибирской язвы в радиусе 1000 метров от проектируемого объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z396" w:id="383"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z396" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) протоколы дозиметрического контроля и уровней выделения радона с поверхности грунта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z397" w:id="384"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z397" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) по бюджетным инвестиционным проектам, предполагающим удорожание, а также иным государственным инвестиционным проектам дополнительно представляется решение соответствующей бюджетной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z398" w:id="385"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z398" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При реализации объектов за счет иных средств предоставляется документ о дополнительном финансировании с указанием ориентировочной (предельной) суммы удорожания, подписанный первым руководителем заказчика либо лицом, уполномоченным первым руководителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z399" w:id="386"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z399" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для анализа обеспечения прочности, устойчивости и надежности объекта, исходные материалы проекта строительства содержат расчеты по конструктивной части, по инженерным сетям, системам и оборудованию проекта строительства, а также расчетное обоснование проектных решений по обеспечению безопасности людей при возникновении чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z400" w:id="387"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z400" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По объектам незавершенного строительства или самовольных построек включаются исходные материалы, приведенные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z401" w:id="388"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z401" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Информация о заказчике и проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства, представленного на экспертизу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z402" w:id="389"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z402" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z403" w:id="390"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z403" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банковские реквизиты заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z404" w:id="391"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z404" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицензия юридического лица – проектной организации и иных физических или юридических лицах, привлеченных к разработке проекта строительства с приложениями к ней и указанием категории лицензиата, дающих право на данный вид проектной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10992,228 +11662,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженерных и транспортных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z406" w:id="392"/>
+    <w:bookmarkStart w:name="z406" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документов и материалов, для установления целесообразности и обоснованности намеченной корректировки проекта строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z407" w:id="393"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z407" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для рассмотрения целесообразности и обоснованности намеченной корректировки проекта строительства представляются следующие документы и материалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z408" w:id="394"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z408" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информация в форме письма-заявки заказчика (администратора бюджетной программы, инвестора) за подписью его первого руководителя (должностного лица, замещающего первого руководителя) с указанием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z409" w:id="395"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z409" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносимых изменений и (или) дополнений в проектные решения (конструктивные, объемно-планировочные, инженерно-технические, технологические или экономические) в качественных и количественных показателях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z410" w:id="396"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z410" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обоснования по вносимым изменениям и (или) дополнениям в проектные решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z411" w:id="397"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z411" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предварительно установленного размера дополнительных финансовых расходов, которые потребуются для полной реализации проекта строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z412" w:id="398"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z412" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сравнительная таблица вносимых изменений и (или) дополнений в проектные решения по разделам (частям) проектов, предполагающих увеличение стоимости строительства, за подписью первого руководителя (должностного лица, замещающего первого руководителя), заверенной печатью заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z413" w:id="399"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z413" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключение комплексной вневедомственной экспертизы по ранее утвержденному проекту строительства, в который вносятся изменения и (или) дополнения в части рекомендуемых к утверждению технико-экономических показателей, включая расчетную или сметную стоимость строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z414" w:id="400"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z414" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные исходные документы, подтверждающие необходимость внесения изменений и (или) дополнений в ранее утвержденный проект.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkEnd w:id="402"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11422,708 +12092,708 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженерных и транспортных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z416" w:id="401"/>
+    <w:bookmarkStart w:name="z416" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень исходных материалов и (или) разрешительных документов, представляемых на комплексную вневедомственную экспертизу проектно-сметной документации на строительство отдельных объектов, требующих особого регулирования и градостроительной регламентации и на экспертизу проектно-сметной документации, проводимой в режиме экспертного сопровождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z417" w:id="402"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z417" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Письмо-заявка заказчика с указанием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z418" w:id="403"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z418" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименования проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z419" w:id="404"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z419" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проектной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z420" w:id="405"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z420" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реквизитов заказчика (копии документов заказчика, предусмотренных законодательством о государственной регистрации юридических лиц, налогах и других обязательных платежах; банковские реквизиты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z421" w:id="406"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z421" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сроков проектирования и строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z422" w:id="407"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z422" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       согласования заказчиком принятых проектных решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z423" w:id="408"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z423" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правоустанавливающий документ на земельный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z424" w:id="409"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z424" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Архитектурно-планировочное задание выданное местным исполнительным органом (города республиканского значения, столицы, городов областного значения, районов) по делам архитектуры, градостроительства и строительства, включая оговоренные условия инженерной подготовки территории, благоустройства и озеленения, в котором указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z425" w:id="410"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z425" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       этажность зданий и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z426" w:id="411"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z426" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       необходимость согласования проектной документации (эскизного проекта, генплана).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z427" w:id="412"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z427" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отчеты инженерных изысканий площадки строительства (в границах земельного участка и трасс прокладки коммуникаций), включая материалы топографической съемки и данные геологических и гидрогеологических изысканий с приложением лицензии на изыскательскую деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z428" w:id="413"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z428" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Технические условия (со схемами трасс) (по функциональному назначению объекта):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z429" w:id="414"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z429" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на подключение к источникам инженерного и транспортного обеспечения, выдаваемыми эксплуатирующими организациями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z430" w:id="415"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z430" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теплоснабжение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z431" w:id="416"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z431" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       водоснабжение и канализацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z432" w:id="417"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z432" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электроснабжение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z433" w:id="418"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z433" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телефонизацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z434" w:id="419"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z434" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ливневую канализацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z435" w:id="420"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z435" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       газоснабжение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z436" w:id="421"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z436" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на пересечения проектируемых инженерных или транспортных коммуникаций с существующими линейными сооружениями или с тоннелями и мостовыми сооружениями на протяжении трассы, выдаваемыми собственниками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z437" w:id="422"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z437" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Эскизный проект согласованный с заказчиком и с местным органом архитектуры и градостроительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z438" w:id="423"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z438" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Задание на проектирование, утвержденное заказчиком (с указанием даты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z439" w:id="424"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z439" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Специальные технические условия (особые нормы) (для проектов строительства уникальных объектов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z440" w:id="425"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z440" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Согласования уполномоченных органов (по функциональному назначению объекта):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z441" w:id="426"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z441" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченного государственного органа в области ветеринарии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z442" w:id="427"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z442" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченного органа в сфере гражданской и государственной авиации (по объектам, высота которых 45 метров и более и расположенных в пределах 15 километров от аэродрома);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z443" w:id="428"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z443" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иные согласования проекта на строительство, предусмотренные законодательством Республики Казахстан и нормативно-техническими документами в сфере архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z444" w:id="429"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z444" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Утвержденное инвестиционное предложение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z445" w:id="430"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z445" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Проект организации строительства, разработанный на основе имеющихся данных и прогнозируемых параметров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z446" w:id="431"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z446" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В состав комплексной вневедомственной экспертизы включаются исходные материалы, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z447" w:id="432"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z447" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Разрешение на осуществление деятельности, которая может представлять угрозу безопасности полетов воздушных судов или письмо об отсутствии необходимости данного разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkEnd w:id="434"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12215,1162 +12885,1162 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 мая 2026 года № 240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z449" w:id="433"/>
+    <w:bookmarkStart w:name="z449" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z450" w:id="434"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z450" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10722).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z451" w:id="435"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z451" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 апреля 2015 года № 372 "О внесении изменений и дополнения в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11070).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z452" w:id="436"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z452" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра по инвестициям и развитию Республики Казахстан от 17 июля 2017 года № 477 "О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15385).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z453" w:id="437"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z453" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения и дополнение, утвержденного приказом Министра по инвестициям и развитию Республики Казахстан от 26 февраля 2018 года № 135 "О внесении изменений и дополнения в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16499).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z454" w:id="438"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z454" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 4 августа 2018 года № 557 "О внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17512).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z455" w:id="439"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z455" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 7 июня 2019 года № 375 "О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18814).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z456" w:id="440"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z456" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 17 марта 2020 года № 142 "О внесении изменений и дополнения в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20169).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z457" w:id="441"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z457" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 30 марта 2020 года № 162 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20242).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z458" w:id="442"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z458" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 24 апреля 2020 года № 232 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20485).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z459" w:id="443"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z459" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 30 июля 2020 года № 418 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21039).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z460" w:id="444"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z460" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 30 декабря 2020 года № 693 "О внесении изменений и дополнения в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 22010).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z461" w:id="445"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z461" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 29 января 2021 года № 39 "О внесении дополнений в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 22150).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z462" w:id="446"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z462" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 26 апреля 2021 года № 195 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 22626).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z463" w:id="447"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z463" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 6 августа 2021 года № 423 "О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 23905).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z464" w:id="448"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z464" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 21 октября 2021 года № 546 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 24856).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z465" w:id="449"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z465" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 10 января 2023 года № 15 "О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 31710).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z466" w:id="450"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z466" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра индустрии и инфраструктурного развития Республики Казахстан от 31 января 2023 года № 61 "О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 31827).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z467" w:id="451"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z467" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 3 февраля 2023 года № 77 "О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 31895).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z468" w:id="452"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z468" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 29 мая 2023 года № 392 "О внесении изменений и дополнений в некоторые приказы Министерства национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32623).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z469" w:id="453"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z469" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра промышленности и строительства Республики Казахстан от 6 октября 2023 года № 22 "О внесении изменения в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33539).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z470" w:id="454"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z470" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра промышленности и строительства Республики Казахстан от 28 декабря 2023 года № 171 "О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33841).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z471" w:id="455"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z471" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 приказа исполняющего обязанности Министра промышленности и строительства Республики Казахстан от 4 апреля 2024 года № 118 "О внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 34228).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z472" w:id="456"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z472" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 приказа Министра промышленности и строительства Республики Казахстан от 1 октября 2024 года № 343 "О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 35196).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z473" w:id="457"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z473" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом Министра промышленности и строительства Республики Казахстан от 17 июля 2025 года № 266 "О внесении изменений и дополнений в некоторые приказы Министерства национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 36474).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z474" w:id="458"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z474" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра промышленности и строительства Республики Казахстан от 2 сентября 2025 года № 341 "О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 36808).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z475" w:id="459"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z475" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 30 декабря 2025 года № 561 "О внесении дополнения в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 37806).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkEnd w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13696,31 +14366,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>