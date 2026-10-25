--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="65a8256" w14:textId="65a8256">
+    <w:p w14:paraId="68f0dd6" w14:textId="68f0dd6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оформления экспертных заключений по комплексной вневедомственной экспертизе проектов строительства, а также комплексной градостроительной экспертизе градостроительных проектов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 5 мая 2026 года № 225. Зарегистрирован в Министерстве юстиции Республики Казахстан 12 мая 2026 года № 38695</w:t>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 5 мая 2026 года № 225. Зарегистрирован в Министерстве юстиции Республики Казахстан 12 мая 2026 года № 38695.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1328,230 +1328,488 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) градостроительные проекты – проекты, содержащие решения комплексного градостроительного планирования организации, развития и застройки территорий и населенных пунктов или их частей (генеральная схема организации территории Республики Казахстан, межрегиональные схемы территориального развития, комплексные схемы градостроительного планирования территорий, генеральные планы населенных пунктов (схемы развития и застройки населенных пунктов), проекты детальной планировки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) проект строительства – проектно-сметная документация, содержащая соответствующие требования настоящего </w:t>
+      6) проект строительства – проектно-сметная документация, отвечающая соответствующим требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, а также сметные расчеты для организации и ведения строительства, инженерной подготовки территории, благоустройства. К проектам строительства также относятся проекты консервации и постутилизации строительных объектов.</w:t>
+        <w:t>, а также сметные расчеты для организации и ведения строительства, инженерной подготовки территории, благоустройства. К проектам строительства также относятся проекты консервации и постутилизации строительных объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkStart w:name="z87" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) локальное экспертное заключение - заключение комплексной вневедомственной экспертизы проектов строительства, оформляемое и выдаваемое заказчику на каждом этапе экспертизы проектов строительства отдельных объектов, особого регулирования и градостроительной регламентации, а также экспертного сопровождения по соответствующим разделам (частям) проекта строительства, за исключением завершающего этапа экспертизы проекта строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оформления экспертных заключений по комплексной вневедомственной экспертизе проектов строительства, а также комплексной градостроительной экспертизе градостроительных проектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок оформления экспертных заключений по комплексной вневедомственной экспертизе проектов строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственная экспертная организация и экспертные организации в пределах своей компетенции, с учетом функционального назначения проектируемого объекта, оформляют экспертные заключения по комплексной вневедомственной экспертизе проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Экспертные заключения по комплексной вневедомственной экспертизе проектов строительства содержат следующие минимальные данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основные данные по проекту строительства, содержащие: наименование проекта, сведения о заказчике, подрядчике (генеральном подрядчике), субподрядчиках, прилагаемые к проекту строительства исходные материалы и разрешительные документы, представленных заказчиком для комплексной вневедомственной экспертизы проектов строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об оценке принятых проектных решений, содержащей: наименование раздела, фамилию имя, отчество (при его наличии) члена экспертных групп;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) результатов проведенной комплексной вневедомственной экспертизы проекта строительства с указанием: выводов и основных технико-экономических показателей (ТЭП), включающих указанный уровень ответственности и параметры (расстояние, класс опасности) предварительной (расчетной) санитарно-защитной зоны (СЗЗ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выдачи положительного экспертного заключения приводится QR-код с ссылкой на окончательную версию проекта строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Экспертные заключения по комплексной вневедомственной экспертизе проектов строительства государственной экспертной организацией выдаются в электронной форме или на бумажном носителе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1608,568 +1866,1220 @@
         <w:t>
       2) по проектам строительства, комплексная вневедомственная экспертиза которых проведена территориальным подразделением государственной экспертной организации, экспертные заключения удостоверяются руководителем территориального подразделения или лицом его замещающим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) руководителей структурных подразделений, специалистов, исполняющих руководящие функции по рассмотренному проекту строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
-[...15 lines deleted...]
-      4) членами экспертной комиссии (экспертных групп) в соответствии с их специализацией по каждому из разделов (частей) рассмотренного проекта строительства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) членами экспертных групп в соответствии с их специализацией по каждому из разделов (частей) рассмотренного проекта строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспертные заключения по проектам строительства с грифом секретности или с пометкой "для служебного пользования" оформляются на бумажном носителе, подписываются в порядке, указанном в подпунктах 1) – 4) настоящего пункта Правил и удостоверяются членами экспертных групп печатями с указанием фамилии, имени, отчества (при его наличии), должности, номера сертификата (аттестата) и даты его выдачи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
-[...15 lines deleted...]
-      Экспертные заключения по проектам строительства с грифом секретности или с пометкой "для служебного пользования" оформляются на бумажном носителе, подписываются в порядке, указанном в подпунктах 1) – 4) настоящего пункта Правил и удостоверяются членами экспертных комиссии (экспертных групп) печатями с указанием фамилии, имени, отчества (при его наличии), должности, номера сертификата (аттестата) и даты его выдачи.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Экспертное заключение экспертных организаций по комплексной вневедомственной экспертизе проектов строительства, выдаются в электронной форме и удостоверяются ЭЦП:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
-[...15 lines deleted...]
-      8. Экспертное заключение экспертных организаций по комплексной вневедомственной экспертизе проектов строительства, выдаются в электронной форме и удостоверяются ЭЦП:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководителя данной экспертной организации или лица, его замещающего;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
-[...15 lines deleted...]
-      руководителя данной экспертной организации или лица, его замещающего;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалистов, исполняющих руководящие функции по данному проекту строительства, в зависимости от функционального назначения проектируемого объекта или соответствующих разделов (частей) проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
-[...15 lines deleted...]
-      специалистов, исполняющих руководящие функции по данному проекту строительства, в зависимости от функционального назначения проектируемого объекта или соответствующих разделов (частей) проекта;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      членами экспертных групп в соответствии с их специализацией по каждому из разделов (частей) рассмотренного проекта строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
-[...15 lines deleted...]
-      членами экспертной комиссии (экспертных групп) в соответствии с их специализацией по каждому из разделов (частей) рассмотренного проекта строительства. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Экспертные заключения по проектам строительства, экспертиза которых проводится в порядке разработки и согласования индивидуальных планов поэтапной разработки и согласования проектов строительства отдельных объектов, требующих особого регулирования и (или) градостроительной регламентации, составляются в форме:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
-[...15 lines deleted...]
-      9. Экспертные заключения по проектам строительства, экспертиза которых проводится в порядке разработки и согласования индивидуальных планов поэтапной разработки и согласования проектов строительства отдельных объектов, требующих особого регулирования и (или) градостроительной регламентации, составляются в форме:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) локальных экспертных заключений по каждому из этапов, с рекомендацией на утверждение данной части проекта при ее положительной оценке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...15 lines deleted...]
-      1) экспертных заключений по каждому из этапов, с рекомендацией на утверждение данной части проекта при ее положительной оценке;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) экспертного заключения по завершающему этапу комплексной вневедомственной экспертизы в целом по данному проекту строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
-[...15 lines deleted...]
-      2) экспертного заключения по завершающему этапу комплексной вневедомственной экспертизы в целом по данному проекту строительства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Отрицательные экспертные заключения по проектам строительства оформляются и выдаются на Портале, за исключением проектов строительства, имеющих гриф секретности или с пометкой "для служебного пользования".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...15 lines deleted...]
-      10. Отрицательные экспертные заключения по проектам строительства оформляются и выдаются на Портале, за исключением проектов строительства, имеющих гриф секретности или с пометкой "для служебного пользования".</w:t>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отрицательном экспертном заключении указываются выявленные нарушения со ссылками на соответствующие нормативно-правовые акты Республики Казахстан, требования градостроительных и технических регламентов, нормы и положения государственных и межгосударственных нормативных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...15 lines deleted...]
-      В отрицательном экспертном заключении указываются выявленные нарушения со ссылками на соответствующие нормативно-правовые акты Республики Казахстан, требования градостроительных и технических регламентов, нормы и положения государственных и межгосударственных нормативных документов.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок оформления экспертных заключений по комплексной градостроительной экспертизе градостроительных проектов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Государственная экспертная организация, с учетом уровня градостроительного проекта, оформляет экспертные заключения по комплексной градостроительной экспертизе градостроительных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Экспертное заключение по комплексной градостроительной экспертизе градостроительных проектов предусматривает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) указание основных данных по градостроительному проекту, а именно: наименование градостроительного проекта, заказчика, разработчика, а также информацию об уровне градостроительного проекта с указанием прилагаемых к проекту исходных материалов, представленных на экспертизу Заказчиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...63 lines deleted...]
-      1) указание основных данных по градостроительному проекту, а именно: наименование градостроительного проекта, заказчика, разработчика, а также информацию об уровне градостроительного проекта с указанием прилагаемых к проекту исходных материалов, представленных на экспертизу Заказчиком;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование раздела, фамилию, имя, отчество (при наличии) члена экспертной группы с указанием номера сертификата (аттестата) (при наличии) и информации о соответствии (несоответствии) раздела условиям исходных материалов для проектирования, предусмотренных законодательством Республики Казахстан, а также соблюдения в проектных решениях и расчетах требований градостроительных регламентов, норм и положений государственных и межгосударственных нормативных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) результаты проведенной комплексной градостроительной экспертизы градостроительного проекта с оценкой качества градостроительного проекта и (или) иными выводами, полученными при проведении комплексной градостроительной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
-[...15 lines deleted...]
-      2) наименование раздела, фамилию, имя, отчество (при наличии) члена экспертной комиссии (экспертной группы) с указанием номера сертификата (аттестата) (при наличии) и информации о соответствии (несоответствии) раздела условиям исходных материалов для проектирования, предусмотренных законодательством Республики Казахстан, а также соблюдения в проектных решениях и расчетах требований градостроительных регламентов, норм и положений государственных и межгосударственных нормативных документов;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выдачи положительного экспертного заключения приводится QR-код со ссылкой на окончательную версию градостроительного проекта за исключением экспертных заключений по градостроительным проектам с грифом секретности или с пометкой "для служебного пользования".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
-[...15 lines deleted...]
-      3) результаты проведенной комплексной градостроительной экспертизы градостроительного проекта с оценкой качества градостроительного проекта и (или) иными выводами, полученными при проведении комплексной градостроительной экспертизы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Экспертные заключения по комплексной градостроительной экспертизе градостроительных проектов выдаются в электронной форме или на бумажном носителе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
-[...15 lines deleted...]
-      В случае выдачи положительного экспертного заключения приводится QR-код со ссылкой на окончательную версию градостроительного проекта за исключением экспертных заключений по градостроительным проектам с грифом секретности или с пометкой "для служебного пользования".</w:t>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная форма экспертных заключений по комплексной градостроительной экспертизе градостроительного проекта удостоверяются ЭЦП:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...15 lines deleted...]
-      13. Экспертные заключения по комплексной градостроительной экспертизе градостроительных проектов выдаются в электронной форме или на бумажном носителе.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первого руководителя государственной экспертной организации или его заместителя, либо лица, его замещающего, в должностные функции которого входит организация проведения комплексной градостроительной экспертизы градостроительного проекта в соответствии с порядком, предусмотренном законодательством Республики Казахстан в области архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
-[...15 lines deleted...]
-      Электронная форма экспертных заключений по комплексной градостроительной экспертизе градостроительного проекта удостоверяются ЭЦП:</w:t>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководителей структурных подразделений государственной экспертной организации, осуществлявших комплексную градостроительную экспертизу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       членами экспертной группы в соответствии с их специализацией по каждому из разделов (частей) рассмотренного градостроительного проекта. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Экспертные заключения по градостроительным проектам с грифом секретности или с пометкой "для служебного пользования" оформляются на бумажном носителе, подписываются в порядке, предусмотренном пунктом 13 настоящих Правил и удостоверяются членами экспертных групп печатями с указанием фамилии, имени, отчества (при его наличии), должности, номера сертификата (аттестата) и даты его выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа и.о. Министра промышленности и строительства РК от 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Отрицательные экспертные заключения по градостроительным проектам оформляются и выдаются на Портале, за исключением градостроительных проектов, имеющих гриф секретности или с пометкой "для служебного пользования".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отрицательном экспертном заключении указываются выявленные нарушения со ссылками на соответствующие нормативно-правовые акты Республики Казахстан, требования градостроительных и технических регламентов, нормы и положения государственных и межгосударственных нормативных документов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2261,442 +3171,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 мая 2026 года № 225</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 305 "Об утверждении Правил оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации)". (зарегистрирован в Реестре государственной регистрации нормативных правовых № 10636);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом Министра национальной экономики Республики Казахстан от 2 декабря 2015 года № 751 "О внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12694);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра по инвестициям и развитию Республики Казахстан от 17 июля 2017 года № 477 "О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15385);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 4 августа 2018 года № 557 "О внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17512);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра национальной экономики Республики Казахстан и Министра по инвестициям и развитию Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра индустрии и инфраструктурного развития Республики Казахстан от 16 августа 2019 года № 648 "О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан и Министра по инвестициям и развитию Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19283);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 4 апреля 2022 года № 179 "О внесении изменений и дополнения в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 27422);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 приказа исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 25 июля 2023 года № 541 "О внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33167);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра промышленности и строительства Республики Казахстан от 11 апреля 2025 года № 122 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 305 "Об утверждении Правил оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 35974).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>