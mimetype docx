--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ffbb23b" w14:textId="ffbb23b">
+    <w:p w14:paraId="0c753fb" w14:textId="0c753fb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,95 +76,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил выпуска, обращения и погашения цифровых тенге</w:t>
-[...16 lines deleted...]
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 29 апреля 2026 года № 42. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 апреля 2026 года № 38625</w:t>
+        <w:t>Об утверждении Правил выпуска, обращения и погашения цифровых теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 29 апреля 2026 года № 42. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 апреля 2026 года № 38625.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -177,134 +225,258 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19.07.2026</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с частью четвертой пункта 1, частью второй пункта 4 статьи 41-1, пунктом 1 статьи 41-2, частью второй пункта 4 статьи 41-3, частью второй статьи 41-4 и </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах" Правление Национального Банка Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 26-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца второго части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выпуска, обращения и погашения цифровых тенге.</w:t>
+        <w:t xml:space="preserve"> выпуска, обращения и погашения цифровых теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту платежных систем и цифровых финансовых технологий Национального Банка Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -716,1467 +888,1505 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 апреля 2026 года № 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила выпуска, обращения и погашения цифровых тенге </w:t>
+        <w:t xml:space="preserve"> Правила выпуска, обращения и погашения цифровых теңге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z2146" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила выпуска, обращения и погашения цифровых тенге (далее – Правила) разработаны в соответствии с частью четвертой пункта 1, частью второй пункта 4 статьи 41-1, пунктом 1 статьи 41-2, частью второй пункта 4 статьи 41-3, частью второй статьи 41-4 и пунктом 5 статьи 46 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах" (далее – Закон о платежах и платежных системах) и определяют:</w:t>
+      1. Настоящие Правила выпуска, обращения и погашения цифровых теңге (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 26-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца второго части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", и определяют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...15 lines deleted...]
-      1) порядок и условия осуществления Национальным Банком Республики Казахстан (далее – Национальный Банк) выпуска и погашения цифровых тенге;</w:t>
+    <w:bookmarkStart w:name="z2147" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок и условия осуществления Национальным Банком Республики Казахстан (далее – Национальный Банк) выпуска и погашения цифровых теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z2148" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок открытия и закрытия цифрового счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      3) требования к платформе цифрового тенге, участникам платформы цифрового тенге и владельцам цифровых счетов;</w:t>
+    <w:bookmarkStart w:name="z2149" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требования к платформе цифрового теңге, участникам платформы цифрового теңге и владельцам цифровых счетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      4) условия прекращения осуществления участником платформы цифрового тенге деятельности по обслуживанию цифровых счетов;</w:t>
+    <w:bookmarkStart w:name="z2150" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) условия прекращения осуществления участником платформы цифрового теңге деятельности по обслуживанию цифровых счетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z2151" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядок предоставления доступа к цифровому счету, приостановления, возобновления и прекращения доступа к цифровому счету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      6) условия и порядок использования внешних электронных носителей в качестве средства учета, хранения цифровых тенге и распоряжения ими;</w:t>
+    <w:bookmarkStart w:name="z2152" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) условия и порядок использования внешних электронных носителей в качестве средства учета, хранения цифровых теңге и распоряжения ими;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      7) виды операций с цифровыми тенге и порядок их совершения;</w:t>
+    <w:bookmarkStart w:name="z2153" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) виды операций с цифровыми теңге и порядок их совершения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      8) порядок и условия маркировки цифровых тенге и применения смарт-контрактов цифровых тенге при использовании цифровых тенге;</w:t>
+    <w:bookmarkStart w:name="z2154" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) порядок и условия маркировки цифровых теңге и применения смарт-контрактов цифровых теңге при использовании цифровых теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      9) особенности использования и функционирования маркированных цифровых тенге и смарт-контрактов цифровых тенге;</w:t>
+    <w:bookmarkStart w:name="z2155" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) особенности использования и функционирования маркированных цифровых теңге и смарт-контрактов цифровых теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      10) порядок управления рисками и непрерывностью функционирования платформы цифрового тенге Национального Банка;</w:t>
+    <w:bookmarkStart w:name="z2156" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) порядок управления рисками и непрерывностью функционирования платформы цифрового теңге Национального Банка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      11) требования к информационной безопасности платформы цифрового тенге и участников платформы цифрового тенге;</w:t>
+    <w:bookmarkStart w:name="z2157" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) требования к кибербезопасности платформы цифрового теңге и участников платформы цифрового теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z2158" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) форму заявки на открытие цифрового счета, требования к содержанию договора цифрового счета и формат индивидуального идентификационного кода, присваиваемого владельцу цифрового счета в момент его открытия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      13) виды и предельные размеры комиссионного вознаграждения участников платформы цифрового тенге за обслуживание операций владельцев цифровых счетов;</w:t>
+    <w:bookmarkStart w:name="z2159" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) виды и предельные размеры комиссионного вознаграждения участников платформы цифрового теңге за обслуживание операций владельцев цифровых счетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      14) порядок и условия пополнения и вывода цифровых тенге с цифрового счета через участника платформы цифрового тенге, обслуживающего цифровой счет;</w:t>
+    <w:bookmarkStart w:name="z2160" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) порядок и условия пополнения и вывода цифровых теңге с цифрового счета через участника платформы цифрового теңге, обслуживающего цифровой счет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      15) порядок проведения и условия смены обслуживающего цифровой счет участника платформы цифрового тенге и типовая форма заявления.</w:t>
+    <w:bookmarkStart w:name="z2161" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) порядок проведения и условия смены обслуживающего цифровой счет участника платформы цифрового теңге и типовая форма заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> о платежах и платежных системах и договорами с участниками платформы цифрового тенге.</w:t>
+    <w:bookmarkStart w:name="z2162" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Национальный Банк является оператором платформы цифрового теңге (далее – Оператор), осуществляет выпуск цифровых теңге, организует обращение и погашение цифровых теңге на территории Республики Казахстан, обеспечивает функционирование платформы цифрового теңге, выполняет иные функции, установленные Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О платежах и платежных системах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон о платежах и платежных системах) и договорами с участниками платформы цифрового теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      3. Акционерное общество "Национальная платежная корпорация Национального Банка Республики Казахстан", являющееся Национальным центром по управлению национальной цифровой финансовой инфраструктурой (далее – Национальный центр), осуществляет по поручению Оператора операционные и технологические функции по обеспечению функционирования платформы цифрового тенге на основании договора, заключенного с Оператором.</w:t>
+    <w:bookmarkStart w:name="z2163" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Акционерное общество "Национальная платежная корпорация Национального Банка Республики Казахстан", являющееся Национальным центром по управлению национальной цифровой финансовой инфраструктурой (далее – Национальный центр), осуществляет по поручению Оператора операционные и технологические функции по обеспечению функционирования платформы цифрового теңге на основании договора, заключенного с Оператором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> о платежах и платежных системах, а также следующие понятия:</w:t>
+    <w:bookmarkStart w:name="z2164" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В Правилах используются понятия, предусмотренные Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О Национальном Банке Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом о платежах и платежных системах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, а также следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      1) аудиторский след – последовательная регистрация событий по обработке электронных сообщений на платформе цифрового тенге, информация по которым сохраняется на платформе цифрового тенге и участниками;</w:t>
+    <w:bookmarkStart w:name="z2165" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудиторский след – последовательная регистрация событий по обработке электронных сообщений на платформе цифрового теңге, информация по которым сохраняется на платформе цифрового теңге и участниками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      2) аутентификация – комплекс мер для подтверждения подлинности участников платформы цифрового тенге при обмене платежными и информационными сообщениями, а также подлинности платежных и информационных сообщений;</w:t>
+    <w:bookmarkStart w:name="z2166" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аутентификация – комплекс мер для подтверждения подлинности участников платформы цифрового теңге при обмене платежными и информационными сообщениями, а также подлинности платежных и информационных сообщений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      3) криптографические ключи – уникальная последовательность электронных цифровых символов, сформированная по криптографическому алгоритму, предназначенных для формирования и проверки электронной цифровой подписи, подтверждения доступа к цифровым счетам и проведению операций на платформе цифрового тенге;</w:t>
+    <w:bookmarkStart w:name="z2167" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) криптографические ключи – уникальная последовательность электронных цифровых символов, сформированная по криптографическому алгоритму, предназначенных для формирования и проверки электронной цифровой подписи, подтверждения доступа к цифровым счетам и проведению операций на платформе цифрового теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      4) операционный риск – риск, связанный с недостатками информационных систем или внутренних процессов, человеческими ошибками, сбоями или нарушениями в управлении платформой цифрового тенге, в том числе вследствие внешних событий;</w:t>
+    <w:bookmarkStart w:name="z2168" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) операционный риск – риск, связанный с недостатками цифровых систем или внутренних процессов, человеческими ошибками, сбоями или нарушениями в управлении платформой цифрового теңге, в том числе вследствие внешних событий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      5) техническая документация – совокупность регламентирующих документов Национального центра, определяющих технологические и организационные требования, процедуры обмена и форматы сообщений, порядок аутентификации и взаимодействия участников платформы цифрового тенге;</w:t>
+    <w:bookmarkStart w:name="z2169" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) техническая документация – совокупность регламентирующих документов Национального центра, определяющих технологические и организационные требования, процедуры обмена и форматы сообщений, порядок аутентификации и взаимодействия участников платформы цифрового теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z2170" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) электронное информационное сообщение (далее – информационное сообщение) – электронное сообщение, имеющее электронную цифровую подпись, не относящееся к платежным сообщениям и имеющее информационный характер, в том числе выписки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      7) электронное платежное сообщение (далее – платежное сообщение) – электронное сообщение, имеющее электронную цифровую подпись, на основании которого проводятся платежи и(или) переводы цифровых тенге на платформе цифрового тенге.</w:t>
+    <w:bookmarkStart w:name="z2171" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электронное платежное сообщение (далее – платежное сообщение) – электронное сообщение, имеющее электронную цифровую подпись, на основании которого проводятся платежи и(или) переводы цифровых теңге на платформе цифрового теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z2172" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок выпуска, обращения и погашения цифрового тенге</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок выпуска, обращения и погашения цифрового теңге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      5. Эмитентом цифрового тенге выступает Национальный Банк. Выпуск цифрового тенге осуществляется Национальным Банком в пределах суммы денег, полученных от участников платформы цифрового тенге (далее – участник платформы) в соответствии с заключенными с ними договорами участия на платформе цифрового тенге (далее – договор участия). Национальный Банк обеспечивает соответствие общей суммы выпущенных им цифровых тенге общей сумме денег, принятых от участников платформы.</w:t>
+    <w:bookmarkStart w:name="z2173" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Эмитентом цифрового теңге выступает Национальный Банк. Выпуск цифрового теңге осуществляется Национальным Банком в пределах суммы денег, полученных от участников платформы цифрового теңге (далее – участник платформы) в соответствии с заключенными с ними договорами участия на платформе цифрового теңге (далее – договор участия). Национальный Банк обеспечивает соответствие общей суммы выпущенных им цифровых теңге общей сумме денег, принятых от участников платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      6. Цифровой тенге считается выпущенным в обращение с момента зачисления Национальным Банком цифрового тенге на цифровой счет участника платформы.</w:t>
+    <w:bookmarkStart w:name="z2174" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Цифровой теңге считается выпущенным в обращение с момента зачисления Национальным Банком цифрового теңге на цифровой счет участника платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      7. Обращение цифровых тенге в целях осуществления платежей и (или) переводов денег на платформе цифрового тенге осуществляется в национальной валюте Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z2175" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Обращение цифровых теңге в целях осуществления платежей и (или) переводов денег на платформе цифрового теңге осуществляется в национальной валюте Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      8. Операции с цифровыми тенге осуществляются на платформе цифровых тенге.</w:t>
+    <w:bookmarkStart w:name="z2176" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Операции с цифровыми теңге осуществляются на платформе цифровых теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      9. При соблюдении участником платформы требований технической документации допускается хранение цифровых тенге на внешних электронных носителях, позволяющих физическим лицам - пользователям платформы цифрового тенге (далее – пользователь платформы) распоряжаться цифровыми тенге в соответствии с условиями договора цифрового счета.</w:t>
+    <w:bookmarkStart w:name="z2177" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При соблюдении участником платформы требований технической документации допускается хранение цифровых теңге на внешних электронных носителях, позволяющих физическим лицам - пользователям платформы цифрового теңге (далее – пользователь платформы) распоряжаться цифровыми теңге в соответствии с условиями договора цифрового счета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      10. Погашение цифровых тенге осуществляется Оператором на основании запроса, сформированного участником платформы, путем зачисления эквивалентной суммы денег на корреспондентский счет участника платформы, открытый в Национальном Банке.</w:t>
+    <w:bookmarkStart w:name="z2178" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Погашение цифровых теңге осуществляется Оператором на основании запроса, сформированного участником платформы, путем зачисления эквивалентной суммы денег на корреспондентский счет участника платформы, открытый в Национальном Банке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z2179" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Участник платформы при прекращении деятельности по обслуживанию цифровых счетов пользователей платформы осуществляет следующие действия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkStart w:name="z2180" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) за тридцать календарных дней до прекращения деятельности направляет уведомление владельцам цифровых счетов по имеющемуся у него адресу о необходимости осуществления смены обслуживающего участника платформы в электронной форме либо по почте с уведомлением о его получении, если иной порядок не предусмотрен договором цифрового счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z2181" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информирует Оператора о прекращении деятельности по обслуживанию цифровых счетов пользователей платформы в сроки и способом, предусмотренные договором участия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      3) за пять календарных дней до прекращения деятельности представляет Оператору в произвольной форме сведения, содержащие информацию о количестве пользователей платформы, сумме цифровых тенге, которые принудительно списаны и зачислены на банковские счета пользователей платформы, количестве пользователей платформы и сумме цифровых тенге, переведенных другим участникам платформы.</w:t>
+    <w:bookmarkStart w:name="z2182" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) за пять календарных дней до прекращения деятельности представляет Оператору в произвольной форме сведения, содержащие информацию о количестве пользователей платформы, сумме цифровых теңге, которые принудительно списаны и зачислены на банковские счета пользователей платформы, количестве пользователей платформы и сумме цифровых теңге, переведенных другим участникам платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      12. Участник платформы ежеквартально до десятого числа (включительно) месяца, следующего за отчетным кварталом, направляет Оператору в электронном виде информацию о количестве пользователей платформы и совокупном объеме остатков цифровых тенге на цифровых счетах пользователей платформы, в том числе с отражением объема остатков цифровых тенге, находящихся на внешних электронных носителях.</w:t>
+    <w:bookmarkStart w:name="z2183" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Участник платформы ежеквартально до десятого числа (включительно) месяца, следующего за отчетным кварталом, направляет Оператору в электронном виде информацию о количестве пользователей платформы и совокупном объеме остатков цифровых теңге на цифровых счетах пользователей платформы, в том числе с отражением объема остатков цифровых теңге, находящихся на внешних электронных носителях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z2184" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Цифровой счет пользователя платформы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z2185" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Открытие цифрового счета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      13. Цифровой счет на платформе цифрового тенге открывается пользователю участником платформы. Участник платформы открывает одному пользователю платформы цифрового тенге не более одного цифрового счета.</w:t>
+    <w:bookmarkStart w:name="z2186" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Цифровой счет на платформе цифрового теңге открывается пользователю участником платформы. Участник платформы открывает одному пользователю платформы цифрового теңге не более одного цифрового счета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z2187" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Открытие цифрового счета с режимом сберегательного счета не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkStart w:name="z2188" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Цифровой счет открывается при заключении между участником платформы и пользователем платформы договора цифрового счета на основании заявки пользователя платформы по форме, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – заявка), представленной на бумажном носителе или в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      15. Приобретение цифрового тенге пользователем платформы осуществляется за счет наличных денег или в безналичном порядке.</w:t>
+    <w:bookmarkStart w:name="z2189" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Приобретение цифрового теңге пользователем платформы осуществляется за счет наличных денег или в безналичном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z2190" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Договор цифрового счета, заключаемый между участником платформы цифрового тенге и владельцем цифрового счета, содержит условия, предусмотренные пунктом 3 статьи 41-1 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> о платежах и платежных системах, а также:</w:t>
+      16. Договор цифрового счета, заключаемый между участником платформы цифрового теңге и владельцем цифрового счета, содержит условия, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 41-1 Закона о платежах и платежных системах, а также:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkStart w:name="z2191" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) идентификационный номер пользователя платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkStart w:name="z2192" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) индивидуальный идентификационный код пользователя платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      3) условия маркировки и формирования смарт-контракта цифрового тенге при оказании данных услуг участником платформы цифрового тенге;</w:t>
+    <w:bookmarkStart w:name="z2193" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) условия маркировки и формирования смарт-контракта цифрового теңге при оказании данных услуг участником платформы цифрового теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      4) порядок смены участника платформы цифрового тенге, закрытия цифрового счета;</w:t>
+    <w:bookmarkStart w:name="z2194" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок смены участника платформы цифрового теңге, закрытия цифрового счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkStart w:name="z2195" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядок выпуска криптографических ключей для подтверждения операций по цифровому счету пользователя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkStart w:name="z2196" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается указание в договоре цифрового счета дополнительных условий, необходимых для обслуживания цифрового счета пользователя платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkStart w:name="z2197" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Участник платформы устанавливает комиссионное вознаграждение за обслуживание операций владельца цифрового счета в пределах и по видам операций, установленных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkStart w:name="z2198" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Для открытия цифрового счета заявитель представляет участнику документы, предусмотренные пунктом 26 Правил открытия, ведения и закрытия банковских счетов клиентов, утвержденных </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка от 31 августа 2016 года № 207 "Об утверждении Правил открытия, ведения и закрытия банковских счетов клиентов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 14422).</w:t>
+      18. Для открытия цифрового счета заявитель представляет участнику документы, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил открытия, ведения и закрытия банковских счетов клиентов, утвержденных постановлением Правления Национального Банка от 31 августа 2016 года № 207 "Об утверждении Правил открытия, ведения и закрытия банковских счетов клиентов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14422).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkStart w:name="z2199" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Документы, представленные пользователем для открытия цифрового счета в соответствии с Правилами, не представляются участнику платформы пользователем повторно в случае, если они ранее представлены участнику платформы в рамках мер по надлежащей проверке клиента (его представителей) и бенефициарных собственников, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ).</w:t>
+        <w:t>Законом Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон о ПОД/ФТ/ФРОМУ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkStart w:name="z2200" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представленные пользователем для открытия цифрового счета документы хранятся участником платформы в специально заведенном деле отдельно по каждому пользователю либо в общем деле с разбивкой документов по пользователям в оригинале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkStart w:name="z2201" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исключения составляют документы, удостоверяющие личность, уставы, выписки из торгового реестра либо другие документы аналогичного характера (для обособленных подразделений – положения), документы, подтверждающие факт осуществления деятельности пользователя на основании типового устава, документы о государственной регистрации (перерегистрации) пользователей-юридических лиц, учетной регистрации (перерегистрации) пользователей-филиалов и представительств юридических лиц и доверенности на право совершения операций у участника платформы, которые хранятся в копиях в деле (общем деле) пользователя платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkStart w:name="z2202" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается хранение в электронном виде без дополнительного хранения на бумажных носителях документов пользователя, в том числе не являющихся оригиналами, если участник платформы располагает возможностью формирования электронного досье.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkStart w:name="z2203" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. При открытии цифрового счета пользователю платформы для учета на платформе цифровых тенге участник платформы присваивает индивидуальный идентификационный код, являющийся номером цифрового счета пользователя платформы, по формату, определенному в </w:t>
+      20. При открытии цифрового счета пользователю платформы для учета на платформе цифровых теңге участник платформы присваивает индивидуальный идентификационный код, являющийся номером цифрового счета пользователя платформы, по формату, определенному в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z2204" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При открытии цифрового счета пользователю платформы участник платформы осуществляет выпуск криптографических ключей в соответствии с технической документацией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkStart w:name="z2205" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение и использование криптографических ключей осуществляется участником платформы в соответствии с технической документацией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkStart w:name="z2206" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Открытие пользователю платформы цифрового счета осуществляется участником платформы после принятия мер по надлежащей проверке клиентов (их представителей) и бенефициарных собственников в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2192,191 +2402,191 @@
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, а также с учетом Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан и Национального оператора почты, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 22 марта 2020 года № 18 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан и Национального оператора почты" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20160) (далее – Требования № 18).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      23. При открытии цифрового счета заявитель - физическое лицо представляет заявление, в котором указываются сведения о неосуществлении по цифровому счету операций, связанных с предпринимательской деятельностью, деятельностью в рамках специального налогового режима для самозанятых, нотариальной деятельностью, адвокатской деятельностью, деятельностью по исполнению исполнительных документов, деятельностью по урегулированию споров в порядке медиации, если такие условия не предусмотрены договором цифрового счета.</w:t>
+    <w:bookmarkStart w:name="z2207" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При открытии цифрового счета заявитель-физическое лицо представляет заявление, в котором указываются сведения о неосуществлении по цифровому счету операций, связанных с предпринимательской деятельностью, деятельностью в рамках специального налогового режима для самозанятых, нотариальной деятельностью, адвокатской деятельностью, деятельностью по исполнению исполнительных документов, деятельностью по урегулированию споров в порядке медиации, если такие условия не предусмотрены договором цифрового счета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkStart w:name="z2208" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Заявление содержит сведения, необходимые для надлежащей проверки клиента (его представителей) и бенефициарных собственников в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ. Заявление в электронном виде представляется пользователем платформы с использованием электронной цифровой подписи и динамической идентификации.</w:t>
+        <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Заявление в электронном виде представляется пользователем платформы с использованием электронной цифровой подписи и динамической идентификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkStart w:name="z2209" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. В случаях, установленных законами Республики Казахстан, а также по соглашению сторон договор цифрового счета заключается в электронном виде с использованием электронной цифровой подписи или динамической идентификации с применением процедур безопасности, предусмотренных внутренними документами участника платформы, а также с учетом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требований № 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkStart w:name="z2210" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. При открытии цифрового счета пользователю платформы участник платформы уведомляет органы государственных доходов в порядке, случаях и сроки, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 55 Налогового кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkStart w:name="z2211" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Отказ в открытии цифрового счета осуществляется участником платформы в случаях и по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2412,1029 +2622,1029 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Закона о ПОД/ФТ/ФРОМУ, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Закона о платежах и платежных системах, в случаях непредставления документов, предусмотренных Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      28. Смена участника платформы пользователем платформы цифрового тенге допускается в случае прекращения участником платформы деятельности по обслуживанию цифровых счетов пользователей платформы.</w:t>
+    <w:bookmarkStart w:name="z2212" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Смена участника платформы пользователем платформы цифрового теңге допускается в случае прекращения участником платформы деятельности по обслуживанию цифровых счетов пользователей платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkStart w:name="z2213" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В течение 10 (десяти) рабочих дней после получения уведомления от участника платформы о прекращении деятельности, пользователь платформы направляет заявление другому участнику платформы по типовой форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkStart w:name="z2214" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. При смене участника платформы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkStart w:name="z2215" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) договор цифрового счета, ранее заключенный для обслуживания цифрового счета пользователя платформы, подлежит расторжению. Одновременно осуществляется заключение договора цифрового счета с участником платформы, которому передается право на дальнейшее обслуживание цифрового счета пользователя платформы, с присвоением пользователю платформы нового индивидуального идентификационного кода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkStart w:name="z2216" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляется передача криптографических ключей новому участнику в порядке, предусмотренном технической документацией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkStart w:name="z2217" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Ведение цифрового счета и обращение цифровых тенге</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Ведение цифрового счета и обращение цифровых теңге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkStart w:name="z2218" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. По цифровому счету пользователя платформы выполняются следующие виды операций:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      1) обеспечение приема (зачисления) цифровых тенге на цифровой счет в пользу пользователя платформы;</w:t>
+    <w:bookmarkStart w:name="z2219" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение приема (зачисления) цифровых теңге на цифровой счет в пользу пользователя платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkStart w:name="z2220" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пополнение цифрового счета в порядке, предусмотренном Правилами и договором цифрового счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      3) выполнение указания пользователя платформы о переводе цифровых тенге на цифровой счет или списании с цифрового счета и одновременном зачислении на банковский счет третьих лиц в порядке, предусмотренном Правилами и договором цифрового счета;</w:t>
+    <w:bookmarkStart w:name="z2221" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выполнение указания пользователя платформы о переводе цифровых теңге на цифровой счет или списании с цифрового счета и одновременном зачислении на банковский счет третьих лиц в порядке, предусмотренном Правилами и договором цифрового счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      4) исполнение указания третьих лиц об изъятии денег, находящихся на цифровом счете, по основаниям, предусмотренным законами Республики Казахстан и (или) договором цифрового счета, с учетом особенностей режима функционирования смарт-контрактов цифровых тенге, определенных Правилами;</w:t>
+    <w:bookmarkStart w:name="z2222" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исполнение указания третьих лиц об изъятии денег, находящихся на цифровом счете, по основаниям, предусмотренным законами Республики Казахстан и (или) договором цифрового счета, с учетом особенностей режима функционирования смарт-контрактов цифровых теңге, определенных Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      5) осуществление участником платформы приема от пользователя платформы и выдачи ему цифровых тенге в порядке и на условиях, предусмотренных Правилами и договором цифрового счета;</w:t>
+    <w:bookmarkStart w:name="z2223" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление участником платформы приема от пользователя платформы и выдачи ему цифровых теңге в порядке и на условиях, предусмотренных Правилами и договором цифрового счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...15 lines deleted...]
-      6) предоставление по требованию пользователя платформы информации о сумме цифровых тенге пользователя платформы на цифровом счете и произведенных операциях по цифровому счету в порядке и сроки, предусмотренные договором цифрового счета;</w:t>
+    <w:bookmarkStart w:name="z2224" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) предоставление по требованию пользователя платформы информации о сумме цифровых теңге пользователя платформы на цифровом счете и произведенных операциях по цифровому счету в порядке и сроки, предусмотренные договором цифрового счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkStart w:name="z2225" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществление иного обслуживания пользователя платформы, предусмотренного Правилами и (или) договором цифрового счета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      31. Операции с цифровыми тенге по цифровому счету, в том числе пополнение и вывод (изъятие) цифровых тенге, находящихся на цифровом счете пользователя платформы, производится участником платформы, обслуживающим его цифровой счет.</w:t>
+    <w:bookmarkStart w:name="z2226" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Операции с цифровыми теңге по цифровому счету, в том числе пополнение и вывод (изъятие) цифровых теңге, находящихся на цифровом счете пользователя платформы, производится участником платформы, обслуживающим его цифровой счет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkStart w:name="z2227" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Пополнение цифрового счета пользователя платформы производится следующими способами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...15 lines deleted...]
-      1) приобретение у участника платформы цифровых тенге путем взноса (передачи) ему эквивалентной суммы наличных денег и зачисления цифровых тенге с цифрового счета участника платформы на цифровой счет пользователя платформы;</w:t>
+    <w:bookmarkStart w:name="z2228" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приобретение у участника платформы цифровых теңге путем взноса (передачи) ему эквивалентной суммы наличных денег и зачисления цифровых теңге с цифрового счета участника платформы на цифровой счет пользователя платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...15 lines deleted...]
-      2) приобретение у участника платформы цифрового тенге путем списания с банковского счета пользователя платформы эквивалентной суммы безналичных денег и последующего зачисления цифровых тенге с цифрового счета участника платформы на цифровой счет пользователя платформы;</w:t>
+    <w:bookmarkStart w:name="z2229" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приобретение у участника платформы цифрового теңге путем списания с банковского счета пользователя платформы эквивалентной суммы безналичных денег и последующего зачисления цифровых теңге с цифрового счета участника платформы на цифровой счет пользователя платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      3) зачисление цифровых тенге, поступающих в пользу пользователя платформы с других цифровых счетов.</w:t>
+    <w:bookmarkStart w:name="z2230" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) зачисление цифровых теңге, поступающих в пользу пользователя платформы с других цифровых счетов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      33. Вывод цифровых тенге с цифрового счета производится следующими способами:</w:t>
+    <w:bookmarkStart w:name="z2231" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Вывод цифровых теңге с цифрового счета производится следующими способами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...15 lines deleted...]
-      1) выдача участником платформы пользователю наличных денег на эквивалентную сумму приобретенного у пользователя платформы цифрового тенге;</w:t>
+    <w:bookmarkStart w:name="z2232" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выдача участником платформы пользователю наличных денег на эквивалентную сумму приобретенного у пользователя платформы цифрового теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...15 lines deleted...]
-      2) перевод цифровых тенге на другой цифровой счет;</w:t>
+    <w:bookmarkStart w:name="z2233" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перевод цифровых теңге на другой цифровой счет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      3) списание участником платформы цифровых тенге с цифрового счета пользователя с последующим зачислением эквивалентной суммы безналичных денег на банковский счет пользователя платформы.</w:t>
+    <w:bookmarkStart w:name="z2234" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) списание участником платформы цифровых теңге с цифрового счета пользователя с последующим зачислением эквивалентной суммы безналичных денег на банковский счет пользователя платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      34. С момента поступления цифровых тенге на цифровой счет у пользователя платформы возникает право на распоряжение цифровыми тенге и совершение операций с цифровыми тенге, за исключением случаев, предусмотренных частью второй настоящего пункта Правил.</w:t>
+    <w:bookmarkStart w:name="z2235" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. С момента поступления цифровых теңге на цифровой счет у пользователя платформы возникает право на распоряжение цифровыми теңге и совершение операций с цифровыми теңге, за исключением случаев, предусмотренных частью второй настоящего пункта Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkStart w:name="z2236" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Операции по цифровому счету пользователя платформы приостанавливаются в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkStart w:name="z2237" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прекращения действия или отзыва регистрационного свидетельства участника платформы, представляемого Национальным центром;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkStart w:name="z2238" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приостановления или лишения участника платформы разрешительных документов, выданных уполномоченным государственным органом в сфере деятельности участника платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...15 lines deleted...]
-      3) приостановлении расходных операций по цифровому счету на основании решений уполномоченных государственных органов и должностных лиц, с учетом особенностей, предусмотренных Правилами для смарт-контрактов цифровых тенге;</w:t>
+    <w:bookmarkStart w:name="z2239" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) приостановлении расходных операций по цифровому счету на основании решений уполномоченных государственных органов и должностных лиц, с учетом особенностей, предусмотренных Правилами для смарт-контрактов цифровых теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkStart w:name="z2240" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) принятия участником платформы мер по выявлению, а также предотвращению мошенничества и легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkStart w:name="z2241" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принятия участником платформы мер по выявлению и предотвращению проведения платежных транзакций с признаками мошенничества в рамках взаимодействия участника платформы с Центром обмена данными по платежным транзакциям с признаками мошенничества Национального Банка (антифрод-центр);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...15 lines deleted...]
-      6) нарушения пользователем платформы условий и порядка использования цифровых тенге, установленных договором цифрового счета;</w:t>
+    <w:bookmarkStart w:name="z2242" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) нарушения пользователем платформы условий и порядка использования цифровых теңге, установленных договором цифрового счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkStart w:name="z2243" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) при смене участника платформы, обслуживающего цифровой счет, в порядке и случаях, установленных Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkStart w:name="z2244" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) по заявлению пользователя платформы в случае подозрения на несанкционированный доступ к цифровому счету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
-[...15 lines deleted...]
-      35. Исполнение указаний пользователя платформы по осуществлению платежей с использованием цифровых тенге осуществляется в пределах суммы цифровых тенге, находящейся на цифровом счете пользователя платформы.</w:t>
+    <w:bookmarkStart w:name="z2245" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Исполнение указаний пользователя платформы по осуществлению платежей с использованием цифровых теңге осуществляется в пределах суммы цифровых теңге, находящейся на цифровом счете пользователя платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
-[...15 lines deleted...]
-      36. Участник платформы обеспечивает исполнение указания пользователя платформы в день его инициирования. Зачисление цифровых тенге на цифровой счет или безналичных денег на банковский счет в пользу пользователя платформы-получателя цифровых тенге осуществляется участником платформы в течение операционного дня в день получения указания.</w:t>
+    <w:bookmarkStart w:name="z2246" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Участник платформы обеспечивает исполнение указания пользователя платформы в день его инициирования. Зачисление цифровых теңге на цифровой счет или безналичных денег на банковский счет в пользу пользователя платформы-получателя цифровых теңге осуществляется участником платформы в течение операционного дня в день получения указания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
-[...15 lines deleted...]
-      Исключение составляют случаи зачисления денег на основании смарт-контрактов цифрового тенге, сроки и условия зачисления которых определяются в самих смарт-контрактах цифрового тенге.</w:t>
+    <w:bookmarkStart w:name="z2247" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исключение составляют случаи зачисления денег на основании смарт-контрактов цифрового теңге, сроки и условия зачисления которых определяются в самих смарт-контрактах цифрового теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkStart w:name="z2248" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Участник платформы информирует пользователя платформы о совершенных операциях по цифровому счету путем направления ему уведомления в порядке, установленном договором цифрового счета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
-[...15 lines deleted...]
-      38. При обнаружении ошибочной передачи цифровых тенге, утере, краже и несанкционированном использовании цифрового счета пользователь платформы незамедлительно уведомляет об этом участника платформы в порядке, установленным договором цифрового счета.</w:t>
+    <w:bookmarkStart w:name="z2249" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. При обнаружении ошибочной передачи цифровых теңге, утере, краже и несанкционированном использовании цифрового счета пользователь платформы незамедлительно уведомляет об этом участника платформы в порядке, установленным договором цифрового счета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
-[...15 lines deleted...]
-      В отношении возврата денег в случаях установления факта несанкционированности платежа или исполнения ошибочного указания распространяются положения статей 56 и 57 Закона о платежах и платежных системах.</w:t>
+    <w:bookmarkStart w:name="z2250" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В отношении возврата денег в случаях установления факта несанкционированности платежа или исполнения ошибочного указания распространяются положения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статей 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о платежах и платежных системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkStart w:name="z2251" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      39. Участник платформы предоставляет сведения о пользователях платформы и сумме цифровых тенге, находящейся на цифровом счете пользователя платформы, а также об операциях, совершенных с использованием цифровых тенге, лицам, по основаниям и в пределах, предусмотренных </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках и банковской деятельности).</w:t>
+      39. Участник платформы предоставляет сведения о пользователях платформы и сумме цифровых теңге, находящейся на цифровом счете пользователя платформы, а также об операциях, совершенных с использованием цифровых теңге, лицам, по основаниям и в пределах, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьей 69 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках и банковской деятельности).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkStart w:name="z2252" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      40. Исполнение инкассового распоряжения осуществляется за счет денег, находящихся на цифровом счете, в порядке и сроки установленные </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан, утвержденными постановлением Правления Национального Банка от 31 августа 2016 года № 208 "Об утверждении Правил осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14419) (далее – Правила № 208).</w:t>
+      40. Исполнение инкассового распоряжения осуществляется за счет денег, находящихся на цифровом счете, в порядке и сроки установленные Законом о платежах и платежных системах и Правилами осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка от 31 августа 2016 года № 208 "Об утверждении Правил осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14419) (далее – Правила № 208).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkStart w:name="z2253" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      41. Допускается взыскание задолженности по договору банковского займа платежным требованием за счет денег, находящихся на цифровом счете пользователя платформы, в порядке и сроки, установленные </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> о платежах и платежных системах и </w:t>
+      41. Допускается взыскание задолженности по договору банковского займа платежным требованием за счет денег, находящихся на цифровом счете пользователя платформы, в порядке и сроки, установленные Законом о платежах и платежных системах и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами № 208</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkStart w:name="z2254" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Приостановление расходных операций по цифровому счету или арест денег, находящихся на цифровом счете, осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3630,3012 +3840,2952 @@
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Закона о платежах и платежных системах на основании решений и (или) распоряжений уполномоченных государственных органов или должностных лиц о приостановлении расходных операций по цифровому счету пользователя платформы или актов о наложении ареста на деньги, находящиеся на цифровом счете пользователя платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
-[...15 lines deleted...]
-      Приостановление расходных операций по цифровому счету и арест денег, находящихся на цифровом счете, не распространяются на цифровые тенге, находящиеся на внешних электронных носителях.</w:t>
+    <w:bookmarkStart w:name="z2255" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приостановление расходных операций по цифровому счету и арест денег, находящихся на цифровом счете, не распространяются на цифровые теңге, находящиеся на внешних электронных носителях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkStart w:name="z2256" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. При поступлении участнику платформы решения и (или) распоряжения уполномоченного государственного органа или должностного лица о приостановлении расходных операций по цифровому счету пользователя платформы участник платформы осуществляет проверку соответствия реквизитов участника платформы и пользователя платформы реквизитам, указанным в решении и (или) распоряжении уполномоченного государственного органа или должностного лица о приостановлении расходных операций по цифровому счету пользователя платформы, после чего приостанавливает расходные операции по цифровому счету пользователя платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
-[...15 lines deleted...]
-      44. Исполнение инкассового распоряжения уполномоченных государственных органов, платежных требований банков второго уровня осуществляется путем принудительного списания участником платформы цифровых тенге с цифрового счета пользователя с последующим зачислением эквивалентной суммы безналичных денег на банковский счет владельца цифрового счета, либо цифровой счет участника, обслуживающего цифровой счет пользователя платформы, за исключением случаев, предусмотренных Правилами.</w:t>
+    <w:bookmarkStart w:name="z2257" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Исполнение инкассового распоряжения уполномоченных государственных органов, платежных требований банков второго уровня осуществляется путем принудительного списания участником платформы цифровых теңге с цифрового счета пользователя с последующим зачислением эквивалентной суммы безналичных денег на банковский счет владельца цифрового счета, либо цифровой счет участника, обслуживающего цифровой счет пользователя платформы, за исключением случаев, предусмотренных Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkStart w:name="z2258" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Участник платформы возвращает в течение трех операционных дней решение и (или) распоряжение уполномоченного государственного органа или должностного лица о приостановлении расходных операций по цифровому счету пользователя платформы соответствующему уполномоченному государственному органу или должностному лицу без исполнения по одному из следующих оснований:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkStart w:name="z2259" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случае несоответствия реквизитов участника платформы и пользователя платформы реквизитам, указанным в решении и (или) распоряжении уполномоченного государственного органа или должностного лица о приостановлении расходных операций по цифровому счету пользователя платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkStart w:name="z2260" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) если распоряжение органа государственных доходов о приостановлении расходных операций по цифровому счету пользователя платформы оформлено и представлено по форме, не соответствующей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 8 февраля 2018 года № 145 "Об утверждении форм распоряжений", (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16533).</w:t>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 8 февраля 2018 года № 145 "Об утверждении форм распоряжений" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 16533).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkStart w:name="z2261" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Возобновление расходных операций по цифровому счету клиента и снятие ареста, наложенного на деньги, находящиеся на цифровом счете пользователя платформы, осуществляются в порядке, установленном пунктом 12 статьи 27 Закона о платежах и платежных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z2262" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      46. Возобновление расходных операций по цифровому счету клиента и снятие ареста, наложенного на деньги, находящиеся на цифровом счете пользователя платформы, осуществляются в порядке, установленном </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+      47. Участник платформы осуществляет отказ или приостановление исполнения указания и (или) расходных операций по цифровому счету, блокирование сумм цифровых теңге на цифровом счете при выявлении платежной транзакции с признаками мошенничества в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 25-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о платежах и платежных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z2263" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      47. Участник платформы осуществляет отказ или приостановление исполнения указания и (или) расходных операций по цифровому счету, блокирование сумм цифровых тенге на цифровом счете при выявлении платежной транзакции с признаками мошенничества в порядке, предусмотренном </w:t>
-[...39 lines deleted...]
-      48. Участник платформы принимает меры по выявлению, а также предотвращению мошенничества и легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансированию распространения оружия массового уничтожения, осуществляет отказ или приостановление исполнения указания и (или) расходных операций по цифровому счету, блокирование сумм цифровых тенге на цифровом счете в соответствии с требованиями </w:t>
+      48. Участник платформы принимает меры по выявлению, а также предотвращению мошенничества и легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансированию распространения оружия массового уничтожения, осуществляет отказ или приостановление исполнения указания и (или) расходных операций по цифровому счету, блокирование сумм цифровых теңге на цифровом счете в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkStart w:name="z2264" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Участник платформы предоставляет в уполномоченный орган по финансовому мониторингу сведения и информацию об операциях, подлежащих финансовому мониторингу, в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkStart w:name="z2265" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Выдача выписки по цифровому счету осуществляется в соответствии с договором цифрового счета. Допускается предоставление участником платформы услуги по передаче (доставке) пользователю платформы выписки по цифровому счету цифровым способом либо нарочным, если это предусмотрено договором цифрового счета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkStart w:name="z2266" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Закрытие цифрового счета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkStart w:name="z2267" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Закрытие цифрового счета осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> о платежах и платежных системах;</w:t>
+    <w:bookmarkStart w:name="z2268" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на основании заявления пользователя платформы, если иное не предусмотрено договором цифрового счета и (или) Законом о платежах и платежных системах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkStart w:name="z2269" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) самостоятельно участником платформы, в случаях прекращения действия либо отказа от исполнения договора цифрового счета в порядке, предусмотренном статьей 29 Закона о платежах и платежных системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkStart w:name="z2270" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Не допускается закрытие цифрового счета при наличии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkStart w:name="z2271" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) неисполненных требований к цифровому счету, в том числе решений и (или) распоряжений уполномоченных государственных органов или должностных лиц о приостановлении расходных операций по цифровому счету пользователя платформы, а также актов о наложении ареста на деньги, находящиеся на цифровом счете пользователя платформы, за исключением случаев закрытия цифрового счета в связи с:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkStart w:name="z2272" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ликвидацией или реорганизацией пользователя платформы-юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
-[...15 lines deleted...]
-      отсутствием цифровых тенге на цифровом счете более одного года;</w:t>
+    <w:bookmarkStart w:name="z2273" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствием цифровых теңге на цифровом счете более одного года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkStart w:name="z2274" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ликвидацией участника платформы, в котором открыт цифровой счет пользователя платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkStart w:name="z2275" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реорганизацией участника платформы, в котором открыт цифровой счет пользователя платформы, в случае лишения лицензии на открытие и ведение банковских счетов физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkStart w:name="z2276" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       добровольной реорганизацией участника платформы в форме конвертации в исламский банк в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> о банках и банковской деятельности;</w:t>
+        <w:t>Законом о банках и банковской деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkStart w:name="z2277" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) неисполненных требований по валютному договору, предусматривающему экспорт (импорт), представляемому пользователем платформы участнику платформы, в соответствии с валютным законодательством Республики Казахстан, за исключением случаев закрытия цифрового счета в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и (или) международными договорами, ратифицированными Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
-[...15 lines deleted...]
-      3) при наличии на цифровом счете цифровых тенге, на которые действуют условия и критерии обращения и погашения в соответствии со смарт-контрактом цифрового тенге.</w:t>
+    <w:bookmarkStart w:name="z2278" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при наличии на цифровом счете цифровых теңге, на которые действуют условия и критерии обращения и погашения в соответствии со смарт-контрактом цифрового теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
-[...15 lines deleted...]
-      53. При наличии остатка и закрытии цифрового счета пользователя платформы участник платформы приобретает у пользователя платформы цифровые тенге и выдает ему наличные деньги либо зачисляет безналичные деньги на его банковский счет в соответствии с договором цифрового счета.</w:t>
+    <w:bookmarkStart w:name="z2279" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. При наличии остатка и закрытии цифрового счета пользователя платформы участник платформы приобретает у пользователя платформы цифровые теңге и выдает ему наличные деньги либо зачисляет безналичные деньги на его банковский счет в соответствии с договором цифрового счета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
-[...15 lines deleted...]
-      54. Цифровые тенге считаются погашенными Национальным Банком с момента зачисления безналичных денег на счет участника платформы, открытый в Национальном Банке.</w:t>
+    <w:bookmarkStart w:name="z2280" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Цифровые теңге считаются погашенными Национальным Банком с момента зачисления безналичных денег на счет участника платформы, открытый в Национальном Банке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkStart w:name="z2281" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. При закрытии цифрового счета пользователя платформы участник платформы аннулирует индивидуальный идентификационный код, присвоенный цифровому счету пользователя платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkStart w:name="z2282" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. В деле пользователя платформы указывается основание закрытия цифрового счета пользователя платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkStart w:name="z2283" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. При закрытии цифрового счета пользователя платформы участник платформы уведомляет органы государственных доходов в порядке, случаях и сроки, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 55 Налогового кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkStart w:name="z2284" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 4. Международные платежи и (или) переводы с использованием цифровых тенге</w:t>
+        <w:t xml:space="preserve"> Параграф 4. Международные платежи и (или) переводы с использованием цифровых теңге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
-[...15 lines deleted...]
-      58. Отношения, связанные с международными платежами и (или) переводами, осуществляемыми на платформе цифрового тенге ее участниками с банками (финансовыми институтами) - нерезидентами Республики Казахстан, регулируются двусторонним или многосторонним договором между Оператором и (или) Национальным центром, с одной стороны, и центральным (национальным) банком и (или) оператором системы национальной цифровой валюты иностранного государства, с другой стороны, с учетом требований, установленных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z2285" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Отношения, связанные с международными платежами и (или) переводами, осуществляемыми на платформе цифрового теңге ее участниками с банками (финансовыми институтами) - нерезидентами Республики Казахстан, регулируются двусторонним или многосторонним договором между Оператором и (или) Национальным центром, с одной стороны, и центральным (национальным) банком и (или) оператором системы национальной цифровой валюты иностранного государства, с другой стороны, с учетом требований, установленных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
-[...15 lines deleted...]
-      59. Международные платежи и (или) переводы с использованием цифровых тенге осуществляются путем взаимодействия платформ национальных цифровых валют или путем взаимного допуска участников на соответствующие платформы национальной цифровой валюты государства в соответствии с договором, указанном в пункте 58 Правил.</w:t>
+    <w:bookmarkStart w:name="z2286" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Международные платежи и (или) переводы с использованием цифровых теңге осуществляются путем взаимодействия платформ национальных цифровых валют или путем взаимного допуска участников на соответствующие платформы национальной цифровой валюты государства в соответствии с договором, указанном в пункте 58 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkStart w:name="z2287" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Особенности, форматы и порядок проведения международных платежей и (или) переводов, установления обменных курсов и разрешения споров определяются в соответствии с договором, указанном в пункте 58 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkStart w:name="z2288" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Маркировка цифровых тенге и применение смарт-контрактов цифровых тенге</w:t>
+        <w:t xml:space="preserve"> Глава 4. Маркировка цифровых теңге и применение смарт-контрактов цифровых теңге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
-[...15 lines deleted...]
-      61. Маркировка и формирование смарт-контракта цифрового тенге осуществляется владельцем цифрового счета либо лицом, уполномоченным владельцем цифрового счета, в соответствии с Правилами, нормативными правовыми актами уполномоченных государственных органов, проводящих государственную политику и осуществляющих регулирование в определенной отрасли (сфере деятельности), а также договором, заключенным между владельцем цифрового счета и получателем цифровых тенге, или договором цифрового счета.</w:t>
+    <w:bookmarkStart w:name="z2289" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Маркировка и формирование смарт-контракта цифрового теңге осуществляется владельцем цифрового счета либо лицом, уполномоченным владельцем цифрового счета, в соответствии с Правилами, нормативными правовыми актами уполномоченных государственных органов, проводящих государственную политику и осуществляющих регулирование в определенной отрасли (сфере деятельности), а также договором, заключенным между владельцем цифрового счета и получателем цифровых теңге, или договором цифрового счета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
-[...15 lines deleted...]
-      62. Маркировка цифровых тенге осуществляется путем присвоения цифровому тенге уникальных буквенно-цифровых или графических знаков, обеспечивающих его дальнейшую идентификацию и мониторинг проведенных операций.</w:t>
+    <w:bookmarkStart w:name="z2290" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Маркировка цифровых теңге осуществляется путем присвоения цифровому теңге уникальных буквенно-цифровых или графических знаков, обеспечивающих его дальнейшую идентификацию и мониторинг проведенных операций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
-[...15 lines deleted...]
-      Допускается использование маркированных цифровых тенге при формировании смарт-контракта.</w:t>
+    <w:bookmarkStart w:name="z2291" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается использование маркированных цифровых теңге при формировании смарт-контракта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
-[...15 lines deleted...]
-      63. Смарт-контракт цифрового тенге исполняется в соответствии с установленными смарт-контрактом цифрового тенге правилами, условиями и критериями обращения, использования и погашения цифрового тенге.</w:t>
+    <w:bookmarkStart w:name="z2292" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Смарт-контракт цифрового теңге исполняется в соответствии с установленными смарт-контрактом цифрового теңге правилами, условиями и критериями обращения, использования и погашения цифрового теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
-[...15 lines deleted...]
-      64. Помимо требований, предусмотренных пунктом 63 Правил, смарт-контракт цифрового тенге предусматривает срок его исполнения и возможность возврата цифровых тенге при неисполнении условий и (или) истечении срока исполнения смарт-контракта.</w:t>
+    <w:bookmarkStart w:name="z2293" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Помимо требований, предусмотренных пунктом 63 Правил, смарт-контракт цифрового теңге предусматривает срок его исполнения и возможность возврата цифровых теңге при неисполнении условий и (или) истечении срока исполнения смарт-контракта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
-[...15 lines deleted...]
-      Сроки исполнения смарт-контракта цифрового тенге, сформированного для расчетов между физическими лицами, не превышает 10 (десяти) рабочих дней с момента подписания смарт-контракта цифрового тенге.</w:t>
+    <w:bookmarkStart w:name="z2294" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сроки исполнения смарт-контракта цифрового теңге, сформированного для расчетов между физическими лицами, не превышает 10 (десяти) рабочих дней с момента подписания смарт-контракта цифрового теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
-[...15 lines deleted...]
-      65. Исполнение инкассового распоряжения уполномоченных государственных органов и платежных требований банков второго уровня не допускается за счет цифровых тенге, находящихся на цифровом счете, порядок обращения и погашения которых определен условиями соответствующего смарт-контракта цифрового тенге, а также цифровых тенге, находящихся на внешних электронных носителях.</w:t>
+    <w:bookmarkStart w:name="z2295" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Исполнение инкассового распоряжения уполномоченных государственных органов и платежных требований банков второго уровня не допускается за счет цифровых теңге, находящихся на цифровом счете, порядок обращения и погашения которых определен условиями соответствующего смарт-контракта цифрового теңге, а также цифровых теңге, находящихся на внешних электронных носителях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
-[...15 lines deleted...]
-      66. Приостановление расходных операций по цифровому счету и арест денег, находящихся на цифровом счете, не распространяются на операции с цифровыми тенге, порядок обращения и погашения которых определен условиями соответствующего смарт-контракта цифрового тенге, а также на цифровые тенге, находящиеся на внешних электронных носителях.</w:t>
+    <w:bookmarkStart w:name="z2296" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Приостановление расходных операций по цифровому счету и арест денег, находящихся на цифровом счете, не распространяются на операции с цифровыми теңге, порядок обращения и погашения которых определен условиями соответствующего смарт-контракта цифрового теңге, а также на цифровые теңге, находящиеся на внешних электронных носителях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkStart w:name="z2297" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Платформа цифрового тенге, порядок взаимодействия участников платформы и пользователей платформы</w:t>
+        <w:t xml:space="preserve"> Глава 5. Платформа цифрового теңге, порядок взаимодействия участников платформы и пользователей платформы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkStart w:name="z2298" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Требования к участникам платформы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
-[...15 lines deleted...]
-      67. Для получения статуса участника и доступа к платформе цифрового тенге участник заключает:</w:t>
+    <w:bookmarkStart w:name="z2299" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Для получения статуса участника и доступа к платформе цифрового теңге участник заключает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
-[...15 lines deleted...]
-      1) договор участия на платформе цифрового тенге с Оператором (далее – договор участия);</w:t>
+    <w:bookmarkStart w:name="z2300" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) договор участия на платформе цифрового теңге с Оператором (далее – договор участия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
-[...15 lines deleted...]
-      2) договор о предоставлении услуг на платформе цифрового тенге (далее – договор о предоставлении услуг) с Национальным центром.</w:t>
+    <w:bookmarkStart w:name="z2301" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) договор о предоставлении услуг на платформе цифрового теңге (далее – договор о предоставлении услуг) с Национальным центром.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkStart w:name="z2302" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Договор участия заключается при соответствии участника следующим требованиям в совокупности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkStart w:name="z2303" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) юридическое лицо является резидентом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkStart w:name="z2304" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие у юридического лица корреспондентского счета, открытого в Национальном Банке в национальной валюте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
-[...15 lines deleted...]
-      3) наличие действующих разрешительных документов уполномоченных государственных органов</w:t>
+    <w:bookmarkStart w:name="z2305" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие действующих разрешительных документов уполномоченных государственных органов в сфере деятельности юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
-[...15 lines deleted...]
-      4) в сфере деятельности юридического лица;</w:t>
+    <w:bookmarkStart w:name="z2306" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение юридическим лицом технической поддержки по работе на платформе цифрового теңге, доступной в круглосуточном режиме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
-[...15 lines deleted...]
-      5) обеспечение юридическим лицом технической поддержки по работе на платформе цифрового тенге, доступной в круглосуточном режиме;</w:t>
+    <w:bookmarkStart w:name="z2307" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) юридическое лицо не находится в процессе реабилитации, банкротства либо ликвидации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
-[...15 lines deleted...]
-      6) юридическое лицо не находится в процессе реабилитации, банкротства либо ликвидации.</w:t>
+    <w:bookmarkStart w:name="z2308" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Для заключения договора о предоставлении услуг юридическое лицо представляет Национальному центру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
-[...15 lines deleted...]
-      69. Для заключения договора о предоставлении услуг юридическое лицо представляет Национальному центру:</w:t>
+    <w:bookmarkStart w:name="z2309" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление на подключение к платформе цифрового теңге в произвольной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
-[...15 lines deleted...]
-      1) заявление на подключение к платформе цифрового тенге в произвольной форме;</w:t>
+    <w:bookmarkStart w:name="z2310" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копию договора участия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
-[...15 lines deleted...]
-      2) копию договора участия.</w:t>
+    <w:bookmarkStart w:name="z2311" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор участия содержит условия выпуска и погашения цифровых теңге, порядок проведения платежей и (или) переводов цифровых теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
-[...15 lines deleted...]
-      Договор участия содержит условия выпуска и погашения цифровых тенге, порядок проведения платежей и (или) переводов цифровых тенге.</w:t>
+    <w:bookmarkStart w:name="z2312" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор о предоставлении услуг содержит порядок оплаты услуг Национального центра, соблюдение режима кибербезопасности, конфиденциальности, сохранения банковской тайны и защиты персональных данных при проведении операций на платформе цифрового теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
-[...15 lines deleted...]
-      Договор о предоставлении услуг содержит порядок оплаты услуг Национального центра, соблюдение режима информационной безопасности, конфиденциальности, сохранения банковской тайны и защиты персональных данных при проведении операций на платформе цифрового тенге.</w:t>
+    <w:bookmarkStart w:name="z2313" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доступ участника к платформе цифрового теңге после заключения указанных в пункте 67 Правил договоров предоставляется при соблюдении требований технической документации Национального центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
-[...15 lines deleted...]
-      Доступ участника к платформе цифрового тенге после заключения указанных в пункте 67 Правил договоров предоставляется при соблюдении требований технической документации Национального центра.</w:t>
+    <w:bookmarkStart w:name="z2314" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      70. Оператор оказывает услуги на платформе цифрового теңге в соответствии с функциями оператора платежной системы, установленными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о платежах и платежных системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
-[...15 lines deleted...]
-      70. Оператор оказывает услуги на платформе цифрового тенге в соответствии с функциями оператора платежной системы, установленными статьей 8 Закона о платежах и платежных системах.</w:t>
+    <w:bookmarkStart w:name="z2315" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Оператор также участвует на платформе цифрового теңге в качестве участника при проведении собственных платежей и (или) переводов денег и платежей и (или) переводов денег по указаниям пользователей и получает статус участника платформы цифрового теңге на основании договора, заключенного с Национальным центром.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
-[...15 lines deleted...]
-      71. Оператор также участвует на платформе цифрового тенге в качестве участника при проведении собственных платежей и (или) переводов денег и платежей и (или) переводов денег по указаниям пользователей и получает статус участника платформы цифрового тенге на основании договора, заключенного с Национальным центром.</w:t>
+    <w:bookmarkStart w:name="z2316" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Национальный центр оказывает участникам платформы следующие услуги:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
-[...15 lines deleted...]
-      72. Национальный центр оказывает участникам платформы следующие услуги:</w:t>
+    <w:bookmarkStart w:name="z2317" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по приему и обработке платежных сообщений для проведения платежей и (или) переводов денег в цифровых теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
-[...15 lines deleted...]
-      1) по приему и обработке платежных сообщений для проведения платежей и (или) переводов денег в цифровых тенге;</w:t>
+    <w:bookmarkStart w:name="z2318" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по приему, обработке и направлению участникам платформы информационных сообщений по совершенным операциям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
-[...15 lines deleted...]
-      2) по приему, обработке и направлению участникам платформы информационных сообщений по совершенным операциям;</w:t>
+    <w:bookmarkStart w:name="z2319" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) по выполнению иных операционных и технологических функций в обеспечение функционирования платформы цифрового теңге, определенных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом о платежах и платежных системах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> о платежах и платежных системах и Правилами.</w:t>
+    <w:bookmarkStart w:name="z2320" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок взаимодействия участников и пользователей платформы цифрового теңге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:bookmarkStart w:name="z2321" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Передача и прием платежных и информационных сообщений на платформе цифрового теңге осуществляются цифровым способом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z2322" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Пользователи обмениваются платежными и информационными сообщениями на платформе цифрового теңге в соответствии с процедурами обмена и форматами сообщений, разработанными Национальным центром в рамках технической документации по согласованию с Оператором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z2323" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Процедуры обмена платежными и информационными сообщениями доводятся Национальным центром до участников платформы цифрового теңге в сроки, установленные договором о предоставлении услуг путем опубликования на официальном интернет - ресурсе Национального центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z2324" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Платежи и (или) переводы на платформе цифрового теңге осуществляются при условии соблюдения процедур безопасности, установленных Правилами, требованиями технической документации, внутренними правилами участника платформы и договорами участия, предоставления услуг в системе и цифрового счета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z2325" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Национальный центр осуществляет ежедневный учет информации о совокупных остатках цифровых теңге, находящихся на цифровых счетах, по каждому участнику платформы и его пользователям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z2326" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Национальный центр и участники платформы обеспечивают хранение информации и осуществляют мониторинг отправляемых и получаемых электронных сообщений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z2327" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хранение информации, формируемой при использовании цифровых теңге, обеспечивается в том формате, в котором она была сформирована, отправлена или получена с соблюдением ее целостности и неизменности в течение пяти лет после закрытия цифрового счета. Все платежные и информационные сообщения, обработанные Национальным центром и участниками платформы, оставляют аудиторский след в программных системах Национального центра и участников платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z2328" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Национальный центр обеспечивает обработку платежей и (или) переводов цифровых теңге по цифровым счетам участников платформы с учетом остатка суммы цифровых теңге на цифровом счете участника платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z2329" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Не допускаются изменения платежных сообщений при их обработке Национальным центром.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z2330" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. При обмене платежными и информационными сообщениями Национальный центр и участники платформы используют средства аутентификации, криптографической защиты информации и регистрационные свидетельства, представляемые участнику платформы Национальным центром.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z2331" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Открытие и закрытие операционного дня на платформе цифрового теңге осуществляется в соответствии с графиком работы платформы цифрового теңге, установленным Оператором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z2332" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Национальным центром по запросу участника платформы в течение операционного дня и при закрытии операционного дня платформы цифрового теңге представляется информационное сообщение в виде выписки о состоянии его цифрового счета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z2333" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Завершенность (окончательность) платежей и (или) переводов денег регулируется статьей 7 Закона о платежах и платежных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z2334" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. При нарушении участником требований Правил, условий договора участия, договора о предоставлении услуг в системе, мер кибербезопасности, определенных Правилами и Национальным центром, в том числе, при выявлении проведения пользователем несанкционированных платежей и (или) переводов денег Национальный Банк применяет одну из следующих мер к участнику:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z2335" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приостановление участия участника в системе до устранения выявленных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z2336" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) расторжение договора участия и договора о предоставлении услуг на платформе цифрового теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z2337" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Порядок взаимодействия участников и пользователей платформы цифрового тенге</w:t>
-[...339 lines deleted...]
-      2) расторжение договора участия и договора о предоставлении услуг на платформе цифрового тенге.</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Приостановление и прекращение осуществления деятельности по обслуживанию цифровых счетов участника платформы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:bookmarkStart w:name="z2338" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Деятельность участника платформы по обслуживанию цифровых счетов на платформе цифрового теңге приостанавливается Национальным центром на основании письменного уведомления Оператора в случае вступления в законную силу решения суда или предписания уполномоченного органа в сфере деятельности участника платформы о приостановлении разрешительных документов, выданных участнику, а также в случаях, установленных законодательством Республики Казахстан, Правилами и договорами участия и предоставления услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z2339" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Приостановление деятельности участника платформы по обслуживанию цифровых счетов на платформе цифрового теңге не лишает его статуса участника платформы и действует до устранения случаев, указанных в пункте 86 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z2340" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Осуществление участником платформы деятельности по обслуживанию цифровых счетов на платформе цифрового теңге прекращается в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z2341" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вступившего в законную силу решения суда или предписания уполномоченного органа о лишении (аннулировании) разрешительного документа, выданного уполномоченным государственным органом в сфере деятельности участника платформы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z2342" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) включения участника платформы в список лиц, причастных к террористической деятельности, а также перечень организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, и (или) в перечень организаций и лиц, связанных с финансированием терроризма и экстремизма, а также в случаях, установленных законодательством Республики Казахстан, Правилами и договорами участия и предоставления услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z2343" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деятельность участника по обслуживанию цифровых счетов на платформе цифрового теңге, на которых хранятся цифровые теңге, порядок обращения и погашения которых определен условиями соответствующего смарт-контракта цифрового теңге, прекращается после исполнения смарт-контракта цифрового теңге либо истечения его срока.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z2344" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. При приостановлении либо прекращении участником платформы деятельности по обслуживанию цифровых счетов на платформе цифрового теңге Оператор письменно уведомляет Национальный центр и участника платформы о дате и причинах приостановления, либо прекращения деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z2345" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Участник платформы обязуется незамедлительно, но не позднее 1 (одного) рабочего дня, письменно уведомить Оператора и Национальный центр о прекращении деятельности по обслуживанию цифровых счетов пользователей платформы. В случае несвоевременного уведомления либо неуведомления Оператора и Национального центра о факте прекращения деятельности по обслуживанию цифровых счетов на платформе цифрового теңге, участник платформы несет ответственность, предусмотренную договором участия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z2346" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Участник платформы несет ответственность перед пользователями платформы в соответствии с условиями договора цифрового счета за ущерб, причиненный пользователю платформы вследствие несанкционированного доступа третьих лиц к его цифровому счету через программное обеспечение участника платформы, а также ошибок или сбоев в работе программного обеспечения участника платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z2347" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Национальный центр и участник платформы несут ответственность за корректность маршрутизации электронных сообщений, защиту информации по операциям с цифровыми теңге, соблюдение требований Правил и законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z2348" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Приостановление и прекращение осуществления деятельности по обслуживанию цифровых счетов участника платформы</w:t>
-[...199 lines deleted...]
-      92. Национальный центр и участник платформы несут ответственность за корректность маршрутизации электронных сообщений, защиту информации по операциям с цифровыми тенге, соблюдение требований Правил и законодательства Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 6. Процедуры кибербезопасности на платформе цифрового теңге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:bookmarkStart w:name="z2349" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Процедуры безопасности и защиты информации, применяемые на платформе цифрового теңге, обеспечивают непрерывную защиту информации на всех этапах выпуска, обращения и погашения цифровых теңге, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z2350" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) достоверное установление права участника, либо пользователя платформы на использование цифровых теңге при совершении операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z2351" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выявление наличия искажений и (или) изменений в содержании электронных сообщений, составляемых при использовании цифровых теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z2352" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение защиты от несанкционированного доступа к информации и обеспечение целостности данной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z2353" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение доказательств при расследовании инцидентов, связанных с использованием цифровых теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z2354" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Национальный центр:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z2355" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает и утверждает порядок аутентификации информационных и платежных сообщений, контролирует его соблюдение и последовательность процедур защитных действий от несанкционированных платежей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z2356" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет сертифицированные средства криптографической защиты информации и порядок использования регистрационных свидетельств и криптографических ключей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z2357" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Национальный центр и участники платформы применяют средство криптографической защиты информации для обеспечения конфиденциальности, целостности, подтверждения авторства и подлинности электронных сообщений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z2358" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. На платформе цифрового теңге применяется аутентификация участников платформы цифрового теңге, построенная на крипто-протоколе двусторонней аутентификации, позволяющая аутентифицировать участника платформы и Национальный центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z2359" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После аутентификации участника платформы происходит обмен электронными сообщениями между Национальным центром и участником платформы. Для целей защиты от несанкционированного доступа со стороны третьих лиц, Национальный центр и участники платформы обеспечивают шифрование хранимых и передаваемых электронных сообщений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z2360" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Программное обеспечение участника платформы цифрового теңге обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z2361" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) надежное хранение информации, защиту от несанкционированного доступа, целостность баз данных и полную сохранность информации в цифровых архивах и базах данных при полном или частичном отключении электропитания в любое время на любом участке оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z2362" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) многоуровневый доступ к входным данным, функциям, операциям, отчетам, реализованным в программном обеспечении, предусматривающим как минимум, два уровня доступа: администратор и пользователь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z2363" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контроль полноты вводимых данных полей обязательных к заполнению, необходимых для проведения и регистрации операций с цифровыми теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z2364" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) поиск информации по критериям и параметрам с сохранением запроса в течение пяти лет, а также сортировку информации по любым параметрам и возможность просмотра информации за предыдущие даты, если такая информация подлежит хранению в программном обеспечении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z2365" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обработку информации по операциям с цифровыми теңге и ее хранение по дате и времени;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z2366" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) автоматизированное формирование отчетов, представляемых участниками платформы Оператору, а также отчетов о проведенных операциях с цифровыми теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z2367" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ведение и автоматизированное формирование внутрисистемных журналов по операциям с цифровыми теңге на цифровых счетах и остаткам цифровых теңге на цифровых счетах пользователей платформы с указанием их идентификационного номера и индивидуального идентификационного кода пользователя платформы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z2368" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) возможность резервирования и восстановления данных, хранящихся в учетных системах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z2369" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) возможность вывода выходных документов на экран, принтер или в файл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z2370" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) возможность обмена электронными документами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z2371" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) регистрацию и идентификацию обрабатываемых в программном обеспечении операций с цифровыми теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z2372" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) рекомендуемое изменение паролей предустановленных учетных записей средств обеспечения безопасности периметра защиты цифровой инфраструктуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z2373" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Участник платформы цифрового теңге обеспечивает создание и функционирование системы управления кибербезопасностью, утверждает внутренние документы, регламентирующие процесс управления кибербезопасностью, в том числе политику кибербезопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z2374" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Участник платформы цифрового теңге обеспечивает конфиденциальность и целостность информации по операциям с цифровыми теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z2375" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Участник платформы цифрового теңге управляет рисками кибербезопасности с указанием критериев приемлемого уровня риска по отношению к информационным активам. При реализации рисков кибербезопасности разрабатывается план мероприятий, направленный на минимизацию возникновения подобных рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z2376" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Информация об инцидентах кибербезопасности, полученная в ходе мониторинга деятельности по обеспечению кибербезопасности, подлежит консолидации, систематизации и хранению. Срок хранения информации об инцидентах кибербезопасности составляет не менее 5 (пяти) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z2377" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Участником платформы цифрового теңге определяется порядок принятия неотложных мер к устранению инцидента кибербезопасности, его причин и последствий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z2378" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Участник платформы цифрового теңге ведет журнал учета инцидентов кибербезопасности с отражением всей информации об инциденте кибербезопасности, принятых мерах и предлагаемых корректирующих мерах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z2379" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Процедуры информационной безопасности на платформе цифрового тенге</w:t>
-[...599 lines deleted...]
-      103. Участник платформы цифрового тенге ведет журнал учета инцидентов информационной безопасности с отражением всей информации об инциденте информационной безопасности, принятых мерах и предлагаемых корректирующих мерах.</w:t>
+        <w:t xml:space="preserve"> Глава 7. Система управления рисками на платформе цифрового теңге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z251" w:id="244"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 7. Система управления рисками на платформе цифрового тенге</w:t>
+    <w:bookmarkStart w:name="z2380" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. В целях выявления, измерения и мониторинга операционных рисков, Оператор осуществляет надзор (оверсайт) за платформой цифрового теңге, в том числе, анализ и оценку функционирования системы на соответствие международным стандартам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z252" w:id="245"/>
-[...15 lines deleted...]
-      104. В целях выявления, измерения и мониторинга операционных рисков, Оператор осуществляет надзор (оверсайт) за платформой цифрового тенге, в том числе, анализ и оценку функционирования системы на соответствие международным стандартам.</w:t>
+    <w:bookmarkStart w:name="z2381" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Для управления рисками кибербезопасности применяются организационные и технические меры в соответствии с законодательными и регуляторными требованиями, требованиями применимых международных и государственных стандартов, а также требованиями технической документации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z253" w:id="246"/>
-[...15 lines deleted...]
-      105. Для управления рисками информационной безопасности применяются организационные и технические меры в соответствии с законодательными и регуляторными требованиями, требованиями применимых международных и государственных стандартов, а также требованиями технической документации.</w:t>
+    <w:bookmarkStart w:name="z2382" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Для выявления, измерения, мониторинга и управления операционным риском используются следующие методы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z254" w:id="247"/>
-[...15 lines deleted...]
-      106. Для выявления, измерения, мониторинга и управления операционным риском используются следующие методы:</w:t>
+    <w:bookmarkStart w:name="z2383" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) постоянный мониторинг и поддержание Национальным центром беспрерывной работы программно-технического комплекса платформы цифрового теңге в соответствии с методами, определенными внутренними документами Национального центра по управлению операционным риском;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z255" w:id="248"/>
-[...15 lines deleted...]
-      1) постоянный мониторинг и поддержание Национальным центром беспрерывной работы программно-технического комплекса платформы цифрового тенге в соответствии с методами, определенными внутренними документами Национального центра по управлению операционным риском;</w:t>
+    <w:bookmarkStart w:name="z2384" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение надлежащего технического обслуживания оборудования платформы цифрового теңге для обеспечения его полной исправности и постоянной готовности, планирование приобретения и замена устаревшего оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z256" w:id="249"/>
-[...15 lines deleted...]
-      2) обеспечение надлежащего технического обслуживания оборудования платформы цифрового тенге для обеспечения его полной исправности и постоянной готовности, планирование приобретения и замена устаревшего оборудования;</w:t>
+    <w:bookmarkStart w:name="z2385" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение выполнения необходимых разработок и доработок по совершенствованию и устранению дефектов платформы цифрового теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z257" w:id="250"/>
-[...15 lines deleted...]
-      3) обеспечение выполнения необходимых разработок и доработок по совершенствованию и устранению дефектов платформы цифрового тенге;</w:t>
+    <w:bookmarkStart w:name="z2386" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тестирование и регулярная установка обновлений стабильных версий прикладного (общесистемного) программного обеспечения платформы цифрового теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z258" w:id="251"/>
-[...15 lines deleted...]
-      4) тестирование и регулярная установка обновлений стабильных версий прикладного (общесистемного) программного обеспечения платформы цифрового тенге;</w:t>
+    <w:bookmarkStart w:name="z2387" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) управление событиями и инцидентами, включая своевременное обнаружение, регистрацию, реагирование и анализ, а также учет простоев, в случае недоступности платформы цифрового теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z259" w:id="252"/>
-[...15 lines deleted...]
-      5) управление событиями и инцидентами, включая своевременное обнаружение, регистрацию, реагирование и анализ, а также учет простоев, в случае недоступности платформы цифрового тенге;</w:t>
+    <w:bookmarkStart w:name="z2388" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) поддержание в актуальном состоянии плана восстановления функционирования платформы цифрового теңге с учетом возможных сценариев остановки работы системы и тестирование Национальным центром данного плана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z260" w:id="253"/>
-[...15 lines deleted...]
-      6) поддержание в актуальном состоянии плана восстановления функционирования платформы цифрового тенге с учетом возможных сценариев остановки работы системы и тестирование Национальным центром данного плана;</w:t>
+    <w:bookmarkStart w:name="z2389" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение работоспособности основного и резервного центров обработки данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z261" w:id="254"/>
-[...15 lines deleted...]
-      7) обеспечение работоспособности основного и резервного центров обработки данных;</w:t>
+    <w:bookmarkStart w:name="z2390" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) перевод работы платформы цифрового теңге с основного центра обработки данных на резервный центр обработки данных при наличии сбоев или простоев в работе программно-технического комплекса платформы цифрового теңге, не подлежащих восстановлению в основном центре обработки данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z262" w:id="255"/>
-[...15 lines deleted...]
-      8) перевод работы платформы цифрового тенге с основного центра обработки данных на резервный центр обработки данных при наличии сбоев или простоев в работе программно-технического комплекса платформы цифрового тенге, не подлежащих восстановлению в основном центре обработки данных.</w:t>
+    <w:bookmarkStart w:name="z2391" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Анализ используемых методов управления рисками проводится Оператором совместно с Национальным центром и участниками платформы не менее 1 (одного) раза в течение 2 (двух) лет. По результатам анализа принимается решение о сохранении или изменении методов управления рисками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z263" w:id="256"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="256"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6671,633 +6821,847 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>к Правилам выпуска,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>обращения и погашения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">цифровых тенге </w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифровых теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="257"/>
+    <w:bookmarkStart w:name="z2396" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на открытие цифрового счета</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z2397" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Личные данные заявителя</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:p>
-[...15 lines deleted...]
-      1. Личные данные заявителя</w:t>
+    <w:bookmarkStart w:name="z2398" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование ЮЛ/ИП _____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:p>
-[...209 lines deleted...]
-      <w:bookmarkStart w:name="z267" w:id="259"/>
+    <w:bookmarkStart w:name="z2399" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z2400" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имя: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z2401" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчество (при его наличии): _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z2402" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения: ____ / ____ / _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z2403" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданство: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z2404" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, удостоверяющий личность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z2405" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тип документа: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z2406" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Серия и номер: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z2407" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кем выдан: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z2408" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: ____ / ____ / _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z2409" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИНН/БИН: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z2410" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контактные данные</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-[...91 lines deleted...]
-      <w:bookmarkStart w:name="z268" w:id="260"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z2411" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес регистрации: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z2412" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адрес фактического проживания (если отличается): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z2413" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z2414" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мобильный телефон: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z2415" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Email: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z2416" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дополнительные услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-[...91 lines deleted...]
-      <w:bookmarkStart w:name="z269" w:id="261"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z2417" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ Интернет-банк/мобильное приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z2418" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ Банковская карта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z2419" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ SMS-уведомления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z2420" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ Автоплатежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z2421" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прочее: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z2422" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Согласие на обработку персональных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-[...67 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z2423" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим даю свое согласие на обработку моих персональных данных в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z2424" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись заявителя: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z2425" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения: ____ / ____ / _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7370,86 +7734,74 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обращения и погашения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">цифровых тенге </w:t>
+              <w:t>цифровых теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="262"/>
+    <w:bookmarkStart w:name="z2427" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Виды и предельные размеры комиссионного вознаграждения участников платформы</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="262"/>
+        <w:t xml:space="preserve"> Виды и предельные размеры комиссионного вознаграждения участников платформы цифрового теңге за обслуживание операций владельцев цифровых счетов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7766,51 +8118,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение клиентом цифрового тенге</w:t>
+Приобретение клиентом цифрового теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7879,51 +8231,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение цифрового тенге на банковский счет</w:t>
+Погашение цифрового теңге на банковский счет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7992,51 +8344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение цифрового тенге путем выдачи наличных</w:t>
+Погашение цифрового теңге путем выдачи наличных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8557,51 +8909,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Маркировка и формирование смарт-контракта цифрового тенге </w:t>
+Маркировка и формирование смарт-контракта цифрового теңге </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8825,51 +9177,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение клиентом цифрового тенге</w:t>
+Приобретение клиентом цифрового теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8938,51 +9290,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение цифрового тенге на банковский счет</w:t>
+Погашение цифрового теңге на банковский счет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9051,51 +9403,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение цифрового тенге путем выдачи наличных</w:t>
+Погашение цифрового теңге путем выдачи наличных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9390,51 +9742,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Маркировка и формирование смарт-контракта цифрового тенге </w:t>
+Маркировка и формирование смарт-контракта цифрового теңге </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9658,51 +10010,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение клиентом цифрового тенге</w:t>
+Приобретение клиентом цифрового теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9771,51 +10123,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение цифрового тенге</w:t>
+Погашение цифрового теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10110,51 +10462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Маркировка и формирование смарт-контракта цифрового тенге </w:t>
+Маркировка и формирование смарт-контракта цифрового теңге </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10268,294 +10620,294 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обращения и погашения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифровых тенге</w:t>
+              <w:t>цифровых теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z273" w:id="263"/>
+    <w:bookmarkStart w:name="z2429" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Единая структура номера цифрового счета</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z274" w:id="264"/>
+        <w:t xml:space="preserve"> Единая структура номера цифрового счета </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z2430" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Единая структура номера цифрового счета имеет фиксированную длину в двадцать разрядов KZССБББDTХХХХХХХХХХХ, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z275" w:id="265"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z2431" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первый и второй разряды – код Республики Казахстан. Используется международный код KZ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z276" w:id="266"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z2432" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) третий и четвертый разряды – контрольный разряд, предназначенный для контроля, обеспечения достоверности номера цифрового счета и правильности его указания в платежных и иных документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z277" w:id="267"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z2433" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) пятый, шестой и седьмой разряды – код участника, присваиваемый Национальным Банком Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z278" w:id="268"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z2434" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) восьмой и девятый разряды - используется обозначение цифрового счета DT;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="270"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z2435" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разряды с десятого по двадцатый – внутрисистемный номер цифрового счета участника, либо пользователя платформы, который является уникальным в цифровой (операционной и иной) системе одного участника и обеспечивает однозначную идентификацию пользователя платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z2436" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разряды внутрисистемного номера цифрового счета используются по усмотрению участника. Свободные знаки обозначаются нулями и располагаются в неиспользуемых разрядах слева перед номером. В нумерации цифровых счетов используются цифровые или буквенно-цифровые символы латинского алфавита, за исключением букв "І", "Q", "O". При наличии буквенных символов во внутрисистемном номере цифрового счета расчет контрольного разряда производится с использованием таблицы конвертирования буквенных символов в цифровые, предусмотренной настоящим приложением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z281" w:id="271"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z2437" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В целях упрощения визуального восприятия номера цифрового счета допускается указание в платежных и иных документах на бумажном носителе номера цифрового счета, состоящего из четырехзначных символов, разделенных промежутком, в следующем виде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z282" w:id="272"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z2438" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       KZСС БББD TХХХ ХХХХ ХХХХ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z283" w:id="273"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z2439" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В платежных и иных документах, оформленных в электронном виде, номер цифрового счета указывается в виде непрерывной последовательности знаков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z284" w:id="274"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z2440" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица конвертирования буквенных символов в цифровые</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11424,70 +11776,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z285" w:id="275"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z2441" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При расчете контрольного разряда используется международный стандарт (Modulus 97-10, ISO-7064), который предполагает деление числа на 97, полученный остаток от деления вычитается из 98. Если результатом является однозначное число, добавляется один предшествующий нуль.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11560,449 +11912,442 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обращения и погашения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">цифровых тенге </w:t>
+              <w:t>цифровых теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="276"/>
+    <w:bookmarkStart w:name="z2443" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Типовая форма заявления о смене участника платформы цифрового теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z2444" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z2445" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование юридического лица / фамилия, имя, отчество (при его наличии) физического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z2446" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      БИН / ИИН: ____________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z2447" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с пунктом 28 Правил выпуска, обращения и погашения цифровых теңге прошу осуществить смену обслуживающего цифровой счет участника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z2448" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о цифровом счете заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z2449" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Номер цифрового счета: ________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z2450" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о действующем (сменяемом) обслуживающем банке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z2451" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2452" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z2453" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      БИК: __________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z2454" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность указанных в заявлении сведений и выражаю согласие на их использование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z2455" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дата: "___" __________ 20__ г. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z2456" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись заявителя / уполномоченного лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2457" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О.: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z2458" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               (при наличии – печать)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...381 lines deleted...]
-        <w:t>(при наличии — печать)</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -12010,55 +12355,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>