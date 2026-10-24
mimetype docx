--- v0 (2026-06-04)
+++ v1 (2026-10-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fd7eeb3" w14:textId="fd7eeb3">
+    <w:p w14:paraId="55f244e" w14:textId="55f244e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,68 +76,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении требований к организациям по хранению базового актива цифрового финансового актива в отношении цифровых финансовых активов, базовым активом которых выступают деньги и их эквиваленты</w:t>
-[...16 lines deleted...]
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 29 апреля 2026 года № 48. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 апреля 2026 года № 38607</w:t>
+        <w:t>Об утверждении Требований к организациям по хранению базового актива цифрового финансового актива в отношении цифровых финансовых активов, базовым активом которых выступают деньги и их эквиваленты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 29 апреля 2026 года № 48. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 апреля 2026 года № 38607.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -197,64 +245,146 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 3)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> части второй пункта 1 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" Правление Национального Банка Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t>подпунктом 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца третьего части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -800,174 +930,332 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Требования к организациям по хранению базового актива цифрового финансового актива в отношении цифровых финансовых активов, базовым активом которых выступают деньги и их эквиваленты (далее – Требования) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> части второй пункта 1 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" (далее – Закон о цифровых активах).</w:t>
+      1. Настоящие Требования к организациям по хранению базового актива цифрового финансового актива в отношении цифровых финансовых активов, базовым активом которых выступают деньги и их эквиваленты (далее – Требования), разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца третьего части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Требования включают требования к организациям по хранению базового актива цифрового финансового актива в отношении цифровых финансовых активов, базовым активом которых выступают деньги и их эквиваленты (далее – организация по хранению базового актива цифрового финансового актива), договор по хранению базового актива цифрового финансового актива, условия использования клиентом денег, выступающих базовым активом стейблкоинов, а также передачу базовых активов стейблкоинов клиентов новой организации по хранению базового актива цифрового финансового актива. </w:t>
+        <w:t>
+      Требования включают требования к организациям по хранению базового актива цифрового финансового актива в отношении цифровых финансовых активов, базовым активом которых выступают деньги и их эквиваленты (далее – организация по хранению базового актива цифрового финансового актива), договор по хранению базового актива цифрового финансового актива, условия использования клиентом денег, выступающих базовым активом стейблкоинов, а также передачу базовых активов стейблкоинов клиентов новой организации по хранению базового актива цифрового финансового актива.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным постановлением Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О рынке ценных бумаг", а также следующие понятия:</w:t>
+        <w:t>
+      2. В Требованиях используются понятия, предусмотренные Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О цифровых активах в Республике Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон о цифровых активах) и Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О рынке ценных бумаг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", а также следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эквиваленты денег – высоколиквидные активы, приобретенные эмитентом цифровых финансовых активов, базовым активом которых выступают деньги для инвестирования части денег, выступающих базовым активом цифрового финансового актива;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиент – эмитент цифровых финансовых активов, базовым активом которых выступают деньги и их эквиваленты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным постановлением Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Требования к организациям по хранению базового актива цифрового финансового актива</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1706,131 +1994,193 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается использование клиентом денег, выступающих базовым активом стейблкоинов, в объеме, не превышающем 50 (пятидесяти) процентов от объема выпуска стейблкоинов, для инвестирования в эквиваленты денег:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) в государственные эмиссионные ценные бумаги, эмитентом которых является Национальный Банк и Правительство Республики Казахстан в соответствии с </w:t>
+      1) в государственные эмиссионные ценные бумаги, эмитентом которых является Национальный Банк и Правительство Республики Казахстан в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 139 Бюджетного кодекса Республики Казахстан;</w:t>
+        <w:t xml:space="preserve"> статьи 139 Бюджетного кодекса Республики Казахстан, со сроками обращения до 3 (трех) лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в государственные ценные бумаги, выпущенные иностранными государствами с суверенным рейтингом не ниже уровня суверенного рейтинга Республики Казахстан;</w:t>
+      2) в государственные ценные бумаги со сроками обращения до 3 (трех) лет, выпущенные иностранными государствами с суверенным рейтингом не ниже уровня суверенного рейтинга Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) деньги на сберегательных счетах в банках второго уровня Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным постановлением Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Учет и хранение эквивалентов денег, предусмотренных подпунктами 1), 2) и 3) части второй пункта 14 Требований, приобретенных в результате использования клиентом части денег, выступающих базовым активом стейблкоинов, осуществляют организации по хранению базового актива цифрового финансового актива, обладающие лицензией на кастодиальную деятельность и сейфовые операции, центральный депозитарий и фондовая биржа.</w:t>
+      15. Учет и хранение эквивалентов денег, предусмотренных подпунктами 1), 2) и 3) части второй пункта 14 Требований, приобретенных в результате использования клиентом части денег, выступающих базовым активом стейблкоинов, осуществляют организации по хранению базового актива цифрового финансового актива, обладающие лицензией на кастодиальную деятельность и сейфовые операции, центральный депозитарий и фондовая биржа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Организация по хранению базового актива цифрового финансового актива обеспечивает контроль за состоянием эквивалентов денег, приобретенных в результате использования клиентом части денег, выступающих базовым активом стейблкоинов, в части недопущения их использования, в том числе переуступки или продажи, для целей, не предусмотренных условиями Требований и выпуска стейблкоина.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
@@ -1939,55 +2289,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>