--- v0 (2026-06-03)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6ace82e" w14:textId="6ace82e">
+    <w:p w14:paraId="fdee915" w14:textId="fdee915">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении предельных размеров годовой эффективной ставки вознаграждения по займам и микрокредитам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместное постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 апреля 2026 года № 84 и постановление Правления Национального Банка Республики Казахстан от 29 апреля 2026 года № 51. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 апреля 2026 года № 38605</w:t>
+        <w:t>Совместное постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 апреля 2026 года № 84 и постановление Правления Национального Банка Республики Казахстан от 29 апреля 2026 года № 51. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 апреля 2026 года № 38605.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -231,295 +232,701 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по микрокредитам, предоставляемым организациями, осуществляющими микрофинансовую деятельность, – 46 (сорок шесть) процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      по микрокредитам, предоставляемым организациями, осуществляющими микрофинансовую деятельность, на срок до сорока пяти календарных дней, в размере, не превышающем сорокапятикратного размера месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете – менее 0,3 (ноль целых три десятых) процента в день, но не более 179 (сто семьдесят девять) процентов.</w:t>
+        <w:t xml:space="preserve">
+      по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">микрокредитам, предоставляемым организациями, осуществляющими микрофинансовую деятельность, соответствующим требованиям, предусмотренным пунктом 3 приложения 5 к Требованиям к осуществлению микрофинансовой деятельности, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 15 мая 2026 года № 92 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 38746), – менее 0,3 (ноль целых три десятых) процента в день, но не более 179 (сто семьдесят девять) процентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным совместным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 и постановление Правления Национального Банка РК от 30.06.2026 № 79 (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу совместные постановления Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка и Правления Национального Банка Республики Казахстан по перечню согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному постановлению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департаменту методологии и пруденциального регулирования финансовых организаций Агентства Республики Казахстан по регулированию и развитию финансового рынка в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      3. Департаменту методологии и пруденциального регулирования финансовых организаций Агентства Республики Казахстан по регулированию и развитию финансового рынка в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с Юридическим департаментом Агентства Республики Казахстан по регулированию и развитию финансового рынка государственную регистрацию настоящего совместного постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...15 lines deleted...]
-      1) совместно с Юридическим департаментом Агентства Республики Казахстан по регулированию и развитию финансового рынка государственную регистрацию настоящего совместного постановления в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего совместного постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...15 lines deleted...]
-      2) размещение настоящего совместного постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего совместного постановления представление в Юридический департамент Агентства Республики Казахстан по регулированию и развитию финансового рынка сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего совместного постановления представление в Юридический департамент Агентства Республики Казахстан по регулированию и развитию финансового рынка сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за исполнением настоящего совместного постановления возложить на курирующих заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка и заместителя Председателя Национального Банка Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
-[...15 lines deleted...]
-      4. Контроль за исполнением настоящего совместного постановления возложить на курирующих заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка и заместителя Председателя Национального Банка Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
-[...15 lines deleted...]
-      5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Установить, что с 1 января 2027 года абзац второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего совместного постановления действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "по банковским займам, предоставляемым банками второго уровня, организациями, осуществляющими отдельные виды банковских операций, – 46 (сорок шесть) процентов по беззалоговым банковским займам; 35 (тридцать пять) процентов по банковским займам, обеспеченным залогом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предельные размеры годовой эффективной ставки вознаграждения по ипотечным жилищным займам устанавливаются в зависимости от порогового значения коэффициента соотношения размера займа к стоимости предмета залога (далее – КЗЗ) в следующих размерах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при значении КЗЗ до 0,7 (ноль целых семь десятых) включительно – 20 (двадцать) процентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при значении КЗЗ свыше 0,7 (ноль целых семь десятых) – 25 (двадцать пять) процентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей настоящего пункта коэффициент КЗЗ определяется как соотношение суммы ипотечного жилищного займа к стоимости предмета залога и рассчитывается по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3721100" cy="927100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3721100" cy="927100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размер займа – сумма ипотечного жилищного займа по условиям договора;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Установить, что с 1 июля 2026 года абзац второй </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      стоимость предмета залога – наименьшее значение между стоимостью объекта недвижимости, указанной в договоре купли-продажи, и рыночной стоимостью объекта недвижимости, определенной оценщиком в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об оценочной деятельности" и актуальном на дату выдачи ипотечного жилищного займа. При наличии дополнительного залога в виде прав по договору банковского вклада стоимость предмета залога для расчета коэффициента КЗЗ увеличивается на сумму банковского вклада на дату передачи прав по договору банковского вклада в залог.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным совместным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и постановление Правления Национального Банка РК от 30.06.2026 № 79 (вводятся в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1025,282 +1432,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 апреля 2026 года № 84</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень совместных постановлений Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка и Правления Национального Банка Республики Казахстан, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Совместное постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 августа 2024 года № 62 и постановление Правления Национального Банка Республики Казахстан от 19 августа 2024 года № 45 "Об определении предельных размеров годовой эффективной ставки вознаграждения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 34960).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Совместное постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 апреля 2025 года № 13 и постановление Правления Национального Банка Республики Казахстан от 22 мая 2025 года № 27 "О внесении изменения в совместное постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 августа 2024 года № 62 и Правления Национального Банка Республики Казахстан от 19 августа 2024 года № 45 "Об определении предельных размеров годовой эффективной ставки вознаграждения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 36204).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Совместное постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 20 августа 2025 года № 35 и постановление Правления Национального Банка Республики Казахстан от 25 августа 2025 года № 48 "О приостановлении действия структурного элемента совместного постановления Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 августа 2024 года № 62 и Правления Национального Банка Республики Казахстан от 19 августа 2024 года № 45 "Об определении предельных размеров годовой эффективной ставки вознаграждения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 36790).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Совместное постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 декабря 2025 года № 83 и Правления Национального Банка Республики Казахстан от 24 декабря 2025 года № 97 "О приостановлении действия структурного элемента совместного постановления Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 августа 2024 года № 62 и Правления Национального Банка Республики Казахстан от 19 августа 2024 года № 45 "Об определении предельных размеров годовой эффективной ставки вознаграждения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 37698).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1622,35 +2029,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>