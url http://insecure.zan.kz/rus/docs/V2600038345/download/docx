--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="220edae" w14:textId="220edae">
+    <w:p w14:paraId="0b4758a" w14:textId="0b4758a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил выдачи согласия на назначение (избрание) на должность руководящего работника банка, банковского холдинга, филиала банка – нерезидента Республики Казахстан, страховой (перестраховочной) организации, страхового холдинга, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, страхового брокера, филиала страхового брокера – нерезидента Республики Казахстан, единого накопительного пенсионного фонда, добровольного накопительного пенсионного фонда, акционерного общества "Фонд гарантирования страховых выплат", профессионального участника рынка ценных бумаг, включая критерии отсутствия безупречной деловой репутации, документы, необходимые для получения согласия, особенностей по наличию трудового стажа для кандидатов, обладающих профессиональной квалификацией, подтвержденной международными сертификатами, и перечня таких сертификатов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 3 апреля 2026 года № 42. Зарегистрировано в Министерстве юстиции Республики Казахстан 7 апреля 2026 года № 38345</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 3 апреля 2026 года № 42. Зарегистрировано в Министерстве юстиции Республики Казахстан 7 апреля 2026 года № 38345.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -13836,74 +13836,463 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 4 к Правилам </w:t>
+              <w:t>Приложение 4 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выдачи согласия на назначение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(избрание) на должность</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководящего работника банка,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банковского холдинга,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>филиала банка – нерезидента</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>страховой (перестраховочной)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации, страхового</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>холдинга, филиала страховой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(перестраховочной) организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>– нерезидента</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>страхового брокера, филиала</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>страхового брокера –нерезидента Республики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан, единого</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>накопительного пенсионного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фонда, добровольного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>накопительного пенсионного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фонда, акционерного общества</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Фонд гарантирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>страховых выплат",</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального участника</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рынка ценных бумаг, включая</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>критерии отсутствия</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безупречной деловой репутации,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документы, необходимые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для получения согласия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z280" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача согласия на назначение (избрание) руководящих работников финансовых организаций, филиалов банков – нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалов страховых брокеров – нерезидентов Республики Казахстан, банковских, страховых холдингов, акционерного общества "Фонд гарантирования страховых выплат"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13917,87 +14306,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование государственной услуги</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача согласия на назначение (избрание) руководящих работников финансовых организаций, филиалов банков – нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалов страховых брокеров – нерезидентов Республики Казахстан, банковских, страховых холдингов, акционерного общества "Фонд гарантирования страховых выплат"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдача согласия на назначение (избрание) руководящих работников финансовых организаций, филиалов банков – нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций – нерезидентов Республики Казахстан, филиалов страховых брокеров – нерезидентов Республики Казахстан, банковских, страховых холдингов, акционерного общества "Фонд гарантирования страховых выплат"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14031,85 +14440,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- выдача согласия на назначение (избрание) руководящих работников в банковском секторе;</w:t>
-[...33 lines deleted...]
-              <w:t>- выдача согласия на назначение (избрание) руководящих работников в секторе рынка ценных бумаг</w:t>
+- выдача согласия на назначение (избрание) руководящих работников в банковском секторе; - выдача согласия на назначение (избрание) руководящих работников в страховом секторе; - выдача согласия на назначение (избрание) руководящих работников в секторе рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14404,88 +14779,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В течение 30 (тридцати) рабочих дней с даты представления услугополучателем полного пакета документов на портал.</w:t>
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> статьи 9-4 Закона Республики Казахстан "О государственном регулировании", с даты направления проекта мотивированного суждения лицу, представившему документы на согласование кандидата на должность руководящего работника, до даты принятия решения уполномоченного органа с использованием мотивированного суждения.</w:t>
+В течение 30 (тридцати) рабочих дней с даты представления услугополучателем полного пакета документов на портал. Данный срок приостанавливается в случае, предусмотренном пунктом 11 статьи 9-4 Закона Республики Казахстан "О государственном регулировании", с даты направления проекта мотивированного суждения лицу, представившему документы на согласование кандидата на должность руководящего работника, до даты принятия решения уполномоченного органа с использованием мотивированного суждения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14554,51 +14892,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14892,149 +15230,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...97 lines deleted...]
-              <w:t xml:space="preserve"> о праздниках.</w:t>
+              <w:t>
+1) портал - круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан (далее – Кодекс) и Закону Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках), прием заявлений и выдача результатов оказания государственной услуги осуществляется на следующий рабочий день).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уполномоченный орган - с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с Кодексом и Законом о праздниках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15120,329 +15379,196 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) ходатайство в форме электронного документа, оформленного согласно пунктам 15 и 16 Правил;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) электронная копия сведений о кандидате на должность руководящего работника по форме согласно </w:t>
-[...277 lines deleted...]
-              <w:t>по ранее согласованным руководящим работникам представляется документ, предусмотренный подпунктом 2) настоящего пункта, с обновленными данными.</w:t>
+              <w:t>
+2) электронная копия сведений о кандидате на должность руководящего работника по форме согласно приложению 3 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия документа об отсутствии неснятой или непогашенной судимости за преступления в стране гражданства (для иностранных граждан) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства). В случае, если кандидат в течение последних 10 (десяти) лет постоянно проживал за пределами страны гражданства, также представляется электронная копия документа об отсутствии неснятой или непогашенной судимости за преступления в стране, где кандидат постоянно проживал последние 10 (десять) лет. Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи ходатайства (за исключением случаев, когда в предоставляемом документе указан иной срок его действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства, страны, где кандидат постоянно проживал последние 10 (десять) лет (для иностранных гражран) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия сертификата профессионального бухгалтера, выданного в порядке, установленном законодательством Республики Казахстан о бухгалтерском учете и финансовой отчетности (для кандидата на должность главного бухгалтера);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронная копия документа, подтверждающего членство в аккредитованной профессиональной организации бухгалтеров (для кандидата на должность главного бухгалтера);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) электронные копии международных сертификатов (при наличии) согласно перечню, указанному в Особенностях по наличию трудового стажа для кандидатов, обладающих профессиональной квалификацией, подтвержденной международными сертификатами, и перечне таких сертификатов, и перечню, указанному в подпункте 3) пункта 28 Правил (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) электронная копия документа, удостоверяющего личность кандидата (для иностранных граждан, лиц без гражданства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) электронная копия выписки из решения органа управления услугополучателя, созданного в организационно-правовой форме акционерного общества, о даче согласия кандидату на работу в иной организации (в случае, если кандидат на должность члена исполнительного органа услугополучателя работает в иной организации) – для лиц, приобретающих признаки банковского холдинга, страхового холдинга, при получении юридическим лицом статуса банковского холдинга, страхового холдинга в соответствии со статьей 9-5 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" (далее – Закон о государственном регулировании). Данный документ не подлежит представлению в случае приложения его к уведомлению уполномоченного органа об изменении состава руководящих работников в соответствии с требованиями пунктов 11 и 12 Правил, которое было представлено до подачи ходатайства о согласовании кандидата;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) электронная копия выписки из решения органа управления акционерного общества о даче согласия кандидату на работу в финансовой организации, банковском холдинге, страховом холдинге (в случае, если кандидат является членом исполнительного органа акционерного общества) - для услугополучателя юридического лица.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) электронная копия документа о назначении (избрании), переводе кандидата на руководящую должность (в случае подачи ходатайства о согласовании кандидата до уведомления уполномоченного органа об изменении состава руководящих работников в соответствии с требованиями пункта 11 Правил) Уполномоченный орган получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства" сведения, указанные в документах: удостоверяющих личность физического лица - резидента Республики Казахстан; подтверждающих отсутствие у физического лица - резидента Республики Казахстан неснятой или непогашенной судимости. Для вновь создаваемого банка, открываемого филиала банка – нерезидента Республики Казахстан: документы, указанные в настоящем пункте, представляются по руководящим работникам ранее не согласованным с услугодателем; по ранее согласованным руководящим работникам представляется документ, предусмотренный подпунктом 2) настоящего пункта, с обновленными данными.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15510,552 +15636,214 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...500 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги (для услугополучателей – физических лиц). </w:t>
+              <w:t>
+1) несоответствие кандидата на должность руководящего работника требованиям, установленным статьей 9-4 Закона о государственном регулировании, подпунктом 20) статьи 1, пунктом 4 статьи 54, пунктом 2 статьи 59 Закона Республики Казахстан "Об акционерных обществах" и статьей 9 Закона Республики Казахстан "О бухгалтерском учете и финансовой отчетности";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) отрицательный результат тестирования. Отрицательными результатами тестирования являются: результат тестирования кандидата на должность руководящего работника составляет менее семидесяти процентов правильных ответов; нарушение кандидатом на должность руководящего работника порядка тестирования, определенного уполномоченным органом; неявка на тестирование в назначенное время до истечения срока согласования кандидата на должность руководящего работника уполномоченным органом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) неустранение замечаний уполномоченного органа или представление доработанных с учетом замечаний уполномоченного органа документов по истечении срока, установленного пунктом 6 статьи 9-4 Закона о государственном регулировании и Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) нарушение установленного законодательством Республики Казахстан порядка назначения (избрания) кандидата на должность руководящего работника;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) представление документов по истечении срока, установленного пунктом 6 статьи 9-4 Закона о государственном регулировании, в течение которого руководящий работник занимает свою должность без согласования с уполномоченным органом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) наличие у уполномоченного органа информации о совершении кандидатом на должность руководящего работника действий, признанных как совершенных в целях манипулирования на рынке ценных бумаг и (или) повлекших причинение ущерба третьему лицу (третьим лицам). Данное требование применяется в течение одного года со дня наступления наиболее раннего из перечисленных событий: признания уполномоченным органом действий кандидата на должность руководящего работника как совершенных в целях манипулирования на рынке ценных бумаг; получения уполномоченным органом информации, подтверждающей факт причинения в результате совершения таких действий ущерба третьему лицу (третьим лицам);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) наличие у уполномоченного органа информации о том, что кандидат на должность руководящего работника являлся руководящим работником (лицом, исполнявшим его обязанности) финансовой организации, в отношении которой за совершение действий, признанных как совершенных в целях манипулирования на рынке ценных бумаг, уполномоченным органом были применены меры надзорного реагирования и (или) на которую наложено административное взыскание по статье 259 Кодекса Республики Казахстан об административных правонарушениях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) наличие у уполномоченного органа информации о том, что кандидат на должность руководящего работника являлся руководящим работником (лицом, исполнявшим его обязанности) финансовой организации, трейдером фондовой биржи, действия которого повлекли причинение ущерба финансовой организации и (или) третьему лицу (третьим лицам), участвующим в сделке;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) наличие у уполномоченного органа информации о том, что кандидат на должность руководящего работника являлся трейдером фондовой биржи, в компетенцию которого входило принятие решений по вопросам, повлекшим за собой нарушения, указанные в подпункте 7) настоящего пункта. Требования, установленные подпунктами 7), 8) и 9) настоящего пункта, применяются в течение одного года со дня наступления наиболее раннего из перечисленных событий: признания уполномоченным органом действий финансовой организации как совершенных в целях манипулирования на рынке ценных бумаг; получения уполномоченным органом информации, подтверждающей причинение в результате действий кандидата на должность руководящего работника ущерба финансовой организации и (или) третьему лицу (третьим лицам). К информации, указанной в подпунктах 6), 7), 8) и 9) настоящего пункта, также относится информация, полученная уполномоченным органом от органа финансового надзора государства, резидентом которого является финансовая организация – нерезидент Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги (для услугополучателей – физических лиц).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16124,107 +15912,63 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адреса мест оказания государственной услуги и контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе уполномоченного органа.</w:t>
-[...50 lines deleted...]
-              <w:t>В случае сбоя информационной системы уполномоченный орган в течение одного рабочего дня уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее - оператор). В этом случае оператор в течение указанного срока, составляет протокол о технической проблеме и подписывает его с уполномоченным органом.</w:t>
+Адреса мест оказания государственной услуги и контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе уполномоченного органа. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра. В случае обнаружения сбоя либо технических неполадок на портале необходимо обратиться в Единый контакт-центр. Единый контакт-центр: 8-800-080-7777 или 1414. В случае сбоя цифровой системы уполномоченный орган в течение одного рабочего дня уведомляет оператора "цифрового правительства" (далее - оператор). В этом случае оператор в течение указанного срока, составляет протокол о технической проблеме и подписывает его с уполномоченным органом.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18949,55 +18693,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19323,31 +19067,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>