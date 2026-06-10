--- v0 (2026-04-19)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="496907a" w14:textId="496907a">
+    <w:p w14:paraId="4363978" w14:textId="4363978">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5246,51 +5246,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра торговли и интеграции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z160" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Настоящий приказ вводится в действие с 12 июля 2026 года, за исключением абзацев девятнадцатого, двадцатого, двадцать первого, двадцать второго, двадцать третьего, двадцать четвҰртого, двадцать пятого, двадцать шестого, пятьдесят первого, пятьдесят второго, пятьдесят восьмого, пятьдесят девятого, сто сорок седьмого, сто сорок восьмого, сто сорок девятого и сто пятидесятого </w:t>
+      4. Настоящий приказ вводится в действие с 12 июля 2026 года, за исключением абзацев девятнадцатого, двадцатого, двадцать первого, двадцать второго, двадцать третьего, двадцать четвертого, двадцать пятого, двадцать шестого, пятьдесят первого, пятьдесят второго, пятьдесят восьмого, пятьдесят девятого, сто сорок седьмого, сто сорок восьмого, сто сорок девятого и сто пятидесятого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего приказа и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -9569,51 +9569,71 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инициалы, фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z182" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Данный документ согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан (далее – Кодекс), соответствующий требованиям Кодекса и удостоверенный посредством электронной цифровой подписи лица, имеющего полномочия на его подписание, равнозначен подписанному документу на бумажном носителе. </w:t>
+      Данный документ согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 62 Цифрового кодекса Республики Казахстан (далее – Кодекс), соответствующий требованиям Кодекса и удостоверенный посредством электронной цифровой подписи лица, имеющего полномочия на его подписание, равнозначен подписанному документу на бумажном носителе. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z183" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверить статус действия и подлинность электронного документа Вы можете посредством сети интернет в реестре данных государственной системы технического регулирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>