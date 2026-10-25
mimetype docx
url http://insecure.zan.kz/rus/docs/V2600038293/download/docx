--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5573a81" w14:textId="5573a81">
+    <w:p w14:paraId="ff8afac" w14:textId="ff8afac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые приказы Министра энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра энергетики Республики Казахстан от 31 марта 2026 года № 133-н/қ. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 апреля 2026 года № 38293</w:t>
+        <w:t>Приказ и.о. Министра энергетики Республики Казахстан от 31 марта 2026 года № 133-н/қ. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 апреля 2026 года № 38293.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -332,330 +332,346 @@
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства энергетики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...15 lines deleted...]
-      4. Настоящий приказ вводится в действие с 11 июля 2026 года и подлежит официальному опубликованию.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие с 12 июля 2026 года и подлежит официальному опубликованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Установить, что с 1 января 2027 года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац четвертый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) цифровая система уполномоченного органа – интегрированная цифровая система "Единая государственная система управления топливно-энергетическим комплексом", предназначенная для хранения, анализа и обработки информации в сфере недропользования по углеводородам.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац четвертый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня действует в следующей редакции: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) цифровая система уполномоченного органа – интегрированная цифровая система "Единая государственная система управления топливно-энергетическим комплексом", предназначенная для хранения, анализа и обработки информации в сфере недропользования по углеводородам.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> идентификации бытовых баллонов и функционирования систем учета бытовых баллонов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -724,70 +740,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) уникальный код бытового баллона – уникальная неповторяемая последовательность символов, генерируемая в цифровой системе уполномоченного органа, однозначно идентифицирующая каждый налив сжиженного нефтяного газа в бытовой баллон;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -800,70 +816,132 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) цифровая система уполномоченного органа – интегрированная цифровая система "Единая государственная система управления топливно-энергетическим комплексом", предназначенная для хранения, анализа и обработки информации в сфере недропользования по углеводородам;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра энергетики РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -911,348 +989,348 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Акбаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z27" w:id="18"/>
+      <w:bookmarkStart w:name="z27" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство искусственного интеллекта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и цифрового развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z28" w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство искусственного интеллекта</w:t>
-[...16 lines deleted...]
-        <w:t>и цифрового развития</w:t>
+        <w:t>Министерство промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и строительства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z28" w:id="19"/>
+      <w:bookmarkStart w:name="z29" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство промышленности</w:t>
-[...16 lines deleted...]
-        <w:t>и строительства</w:t>
+        <w:t>Бюро национальной статистики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентства по стратегическому</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>планированию и реформам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z29" w:id="20"/>
+      <w:bookmarkStart w:name="z30" w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Бюро национальной статистики</w:t>
-[...33 lines deleted...]
-        <w:t>планированию и реформам</w:t>
+        <w:t>Министерство по чрезвычайным ситуациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z30" w:id="21"/>
+      <w:bookmarkStart w:name="z31" w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1352,148 +1430,186 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 марта 2026 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 133-н/қ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра энергетики Республики Казахстан, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными приказом Министра энергетики РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 22 октября 2014 года № 68 "Об утверждении Правил формирования плана поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9890) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования плана поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1506,70 +1622,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) цифровая система уполномоченного органа – интегрированная цифровая система "Единая государственная система управления недропользованием Республики Казахстан", предназначенная для сбора, хранения, анализа и обработки информации в сфере недропользования.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1682,230 +1798,246 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-1. План поставки формируется посредством цифровой системы уполномоченного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2. При утрате работоспособности цифровой системы (далее – техническая неисправность), препятствующей продолжению формирования плана поставки посредством цифровой системы, уполномоченный орган фиксирует факт и время технической неисправности в журнале технических неисправностей, приостанавливает оказание услуг и принимает меры, направленные на:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
-[...15 lines deleted...]
-      4-2. При утрате работоспособности цифровой системы (далее – техническая неисправность), препятствующей продолжению формирования плана поставки посредством цифровой системы, уполномоченный орган фиксирует факт и время технической неисправности в журнале технических неисправностей, приостанавливает оказание услуг и принимает меры, направленные на:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявление и устранение причин, повлекших техническую неисправность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
-[...15 lines deleted...]
-      1) выявление и устранение причин, повлекших техническую неисправность;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) устранение технических последствий неисправности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
-[...15 lines deleted...]
-      2) устранение технических последствий неисправности;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение сохранности информации, находящейся в цифровой системе, и восстановление информации, утраченной в результате технической неисправности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
-[...15 lines deleted...]
-      3) обеспечение сохранности информации, находящейся в цифровой системе, и восстановление информации, утраченной в результате технической неисправности.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-3. При обнаружении технической неисправности в цифровой системе уполномоченный орган принимает решение о временном приостановлении формирования плана поставки. После восстановления работоспособности цифровой системы формирование плана поставки в цифровой системе возобновляется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
-[...15 lines deleted...]
-      4-3. При обнаружении технической неисправности в цифровой системе уполномоченный орган принимает решение о временном приостановлении формирования плана поставки. После восстановления работоспособности цифровой системы формирование плана поставки в цифровой системе возобновляется.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-4. При не устранении технической неисправности цифровой системы с учетом сроков, указанных в пунктах 9-2 и 18 настоящих Правил, план поставки формируется в бумажном виде в соответствии с главой 2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
-[...15 lines deleted...]
-      4-4. При не устранении технической неисправности цифровой системы с учетом сроков, указанных в пунктах 9-2 и 18 настоящих Правил, план поставки формируется в бумажном виде в соответствии с главой 2 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Поставщики, ежегодно не позднее чем за три месяца до начала планируемого периода, представляют посредством цифровой системы в уполномоченный орган прогнозный объем производства сжиженного нефтяного газа на предстоящие пять лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Местные исполнительные органы столицы, областей, городов республиканского значения, ежегодно не позднее чем за три месяца до начало планируемого периода, представляют посредством цифровой системы в уполномоченный орган прогноз потребления сжиженного нефтяного газа на предстоящий календарный год на территории соответствующей административно-территориальной единицы.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1918,150 +2050,166 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. План поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан формируется уполномоченным органом посредством цифровой системы на планируемый квартал на основании представленных прогнозов поставщиков и местных исполнительных органов столицы, областей, городов республиканского значения, а также данных мониторинга фактического производства и потребления сжиженного нефтяного газа.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 31 октября 2014 года № 92 "Об утверждении Правил представления сведений по мониторингу производства, транспортировки (перевозки), хранения, отгрузки и реализации товарного, сжиженного нефтяного и сжиженного природного газа" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9957) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> представления сведений по мониторингу производства, транспортировки (перевозки), хранения, отгрузки и реализации товарного, сжиженного нефтяного и сжиженного природного газа, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2074,70 +2222,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) цифровая система уполномоченного органа – интегрированная цифровая система "Единая государственная система управления недропользованием Республики Казахстан", предназначенная для сбора, хранения, анализа и обработки информации в сфере недропользования.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2150,110 +2298,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "15. Сведения, предусмотренные в настоящих Правилах, представляются в уполномоченный орган в электронном виде посредством заполнения экранной формы цифровой системы уполномоченного органа, подкрепленной электронной цифровой подписью уполномоченного лица, за исключением сведений, предусмотренных в пункте 12 настоящих Правил.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 4 августа 2022 года № 257 "Об утверждении Правил идентификации бытовых баллонов и функционирования систем учета бытовых баллонов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29040) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2266,51 +2414,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2345,51 +2493,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О газе и газоснабжении", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКAЗЫВAЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2661,87 +2809,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 августа 2022 года № 257</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила идентификации бытовых баллонов и функционирования систем учета бытовых баллонов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z63" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z64" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила идентификации бытовых баллонов и функционирования систем учета бытовых баллонов (далее – Правила) разработаны в соответствии с подпунктом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2756,1303 +2904,1481 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 29 Закона Республики Казахстан "О газе и газоснабжении" (далее – Закон) и определяют порядок идентификации бытовых баллонов и функционирования систем учета бытовых баллонов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z65" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Понятия, используемые в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z66" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) газонаполнительный пункт – инженерное сооружение, предназначенное для хранения, слива и налива сжиженного нефтяного газа в бытовые баллоны, а также ремонта и утилизации бытовых баллонов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z67" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) газонаполнительная станция – комплекс технологически взаимосвязанных производственных и иных объектов, предназначенных для хранения, слива и налива сжиженного нефтяного газа в железнодорожные цистерны, автогазовозы, бытовые баллоны, а также ремонта и утилизации бытовых баллонов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
-[...15 lines deleted...]
-      2. Понятия, используемые в настоящих Правилах:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) цифровая система "Единая государственная система управления недропользованием Республики Казахстан" (далее – ЕГСУ) – цифровая система уполномоченного органа в области углеводородов, предназначенная для сбора, хранения, анализа и обработки информации в сфере недропользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
-[...15 lines deleted...]
-      1) газонаполнительный пункт – инженерное сооружение, предназначенное для хранения, слива и налива сжиженного нефтяного газа в бытовые баллоны, а также ремонта и утилизации бытовых баллонов;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) система учета бытовых баллонов – комплекс технических устройств и программного обеспечения, предназначенный для автоматизированного сбора, обработки, хранения и передачи информации об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
-[...15 lines deleted...]
-      2) газонаполнительная станция – комплекс технологически взаимосвязанных производственных и иных объектов, предназначенных для хранения, слива и налива сжиженного нефтяного газа в железнодорожные цистерны, автогазовозы, бытовые баллоны, а также ремонта и утилизации бытовых баллонов;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уникальный заводской номер бытового баллона – уникальный номер, размещенный на бытовом баллоне производителем данного бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
-[...15 lines deleted...]
-      3) цифровая система "Единая государственная система управления недропользованием Республики Казахстан" (далее – ЕГСУ) – цифровая система уполномоченного органа в области углеводородов, предназначенная для сбора, хранения, анализа и обработки информации в сфере недропользования;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уникальный код бытового баллона – уникальная неповторяемая последовательность символов, генерируемая ЕГСУ, однозначно идентифицирующая каждый налив сжиженного нефтяного газа в бытовой баллон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
-[...15 lines deleted...]
-      4) система учета бытовых баллонов – комплекс технических устройств и программного обеспечения, предназначенный для автоматизированного сбора, обработки, хранения и передачи информации об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уполномоченный орган – центральный исполнительный орган, осуществляющий государственное регулирование производства, транспортировки (перевозки), хранения и оптовой реализации газа, а также розничной реализации и потребления товарного и сжиженного нефтяного газа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
-[...15 lines deleted...]
-      5) уникальный заводской номер бытового баллона – уникальный номер, размещенный на бытовом баллоне производителем данного бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) цифровая система уполномоченного органа – интегрированная цифровая система "Единая государственная система управления недропользованием Республики Казахстан", предназначенная для сбора, хранения, анализа и обработки информации в сфере недропользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
-[...15 lines deleted...]
-      6) уникальный код бытового баллона – уникальная неповторяемая последовательность символов, генерируемая ЕГСУ, однозначно идентифицирующая каждый налив сжиженного нефтяного газа в бытовой баллон;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
-[...15 lines deleted...]
-      7) уполномоченный орган – центральный исполнительный орган, осуществляющий государственное регулирование производства, транспортировки (перевозки), хранения и оптовой реализации газа, а также розничной реализации и потребления товарного и сжиженного нефтяного газа;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Требования к системам учета бытовых баллонов и порядок подтверждения их соответствия таким требованиям, основания и порядок признания систем учета бытовых баллонов не соответствующими установленным требованиям</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
-[...15 lines deleted...]
-      8) цифровая система уполномоченного органа – интегрированная цифровая система "Единая государственная система управления недропользованием Республики Казахстан", предназначенная для сбора, хранения, анализа и обработки информации в сфере недропользования;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Системы учета бытовых баллонов создаются, развиваются и функционируют в соответствии с пунктами 1 и 2 статьи 38 Закона Республики Казахстан "О кибербезопасности" и при условии выполнения следующих требований:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
-[...15 lines deleted...]
-      9) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение учета бытовых баллонов по уникальному заводскому номеру бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) находятся в промышленной эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z79" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) интеграция с цифровой системой уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z80" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соответствие Единым требованиям в сферах цифровизации и обеспечения кибербезопасности, утверждаемым в соответствии с подпунктом 3) статьи 6 Закона Республики Казахстан "О кибербезопасности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z81" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Наличие протоколов испытаний с положительными результатами испытаний на соответствие требованиям кибербезопасности и наличие интеграции с цифровой системой уполномоченного органа является основанием для подтверждения их соответствия установленным требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проведение испытаний на соответствие требованиям кибербезопасности осуществляется в соответствии с Правилами проведения испытаний цифровых объектов "цифрового правительства" и критически важных цифровых объектов на соответствие требованиям кибербезопасности, утверждаемыми уполномоченным органом в сфере обеспечения кибербезопасности в соответствии с подпунктом 5) статьи 7-1 Закона Республики Казахстан "О кибербезопасности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z83" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Несоответствие условиям, предусмотренным пунктом 4 настоящих Правил, является основанием для признания систем учета бытовых баллонов не соответствующими установленным требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z84" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При отсутствии собственных систем учета бытовых баллонов владельцы газонаполнительных станций и газонаполнительных пунктов используют цифровую систему уполномоченного органа по идентификации и учету бытовых баллонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z85" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Внесение информации в цифровую систему уполномоченного органа осуществляется через личный кабинет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z86" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Доступ по внесению информации в цифровую систему уполномоченного органа предоставляется местным исполнительным органам и владельцам газонаполнительных станций и газонаполнительных пунктов и осуществляется через личный кабинет путем регистрации в цифровой системе уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z87" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Требования к системам учета бытовых баллонов и порядок подтверждения их соответствия таким требованиям, основания и порядок признания систем учета бытовых баллонов не соответствующими установленным требованиям</w:t>
-[...179 lines deleted...]
-      6. При отсутствии собственных систем учета бытовых баллонов владельцы газонаполнительных станций и газонаполнительных пунктов используют цифровую систему уполномоченного органа по идентификации и учету бытовых баллонов.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок синхронизации систем учета бытовых баллонов с цифровой системой уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z85" w:id="66"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Владельцы газонаполнительных станций и газонаполнительных пунктов обязаны осуществлять идентификацию бытовых баллонов уникальным кодом, присваиваемым системами учета бытовых баллонов, и (или) товарным знаком владельца газонаполнительного пункта согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 статьи 28 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z89" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уникальный код содержит следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z90" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование газонаполнительной станции или газонаполнительного пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z91" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бизнес-идентификационный номер или индивидуальный идентификационный номер владельца газонаполнительной станции или газонаполнительного пункта;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z89" w:id="70"/>
-[...15 lines deleted...]
-      10. Уникальный код содержит следующие данные:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата налива;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z90" w:id="71"/>
-[...15 lines deleted...]
-      1) наименование газонаполнительной станции или газонаполнительного пункта;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уникальный заводской номер бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z91" w:id="72"/>
-[...15 lines deleted...]
-      2) бизнес-идентификационный номер или индивидуальный идентификационный номер владельца газонаполнительной станции или газонаполнительного пункта;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) количество налитого в бытовой баллон сжиженного нефтяного газа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z92" w:id="73"/>
-[...15 lines deleted...]
-      3) дата налива;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дата освидетельствования бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z93" w:id="74"/>
-[...15 lines deleted...]
-      4) уникальный заводской номер бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дата ремонта бытового баллона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z94" w:id="75"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Синхронизация систем учета бытовых баллонов с цифровой системой уполномоченного органа обеспечивается путем интеграции систем учета бытовых баллонов с цифровой системой уполномоченного органа. 12. Интеграция систем учета бытовых баллонов с цифровой системой уполномоченного органа осуществляется исключительно через внешний шлюз "цифрового правительства", введенный в промышленную эксплуатацию в соответствии с Правилами интеграции цифровых объектов "цифрового правительства", утверждаемыми уполномоченным органом в сфере цифровизации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 83 Цифрового кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Электронные информационные ресурсы, интерфейс, техническая документация и сопутствующие документы систем учета бытовых баллонов, интегрируемых с цифровой системой уполномоченного органа, создаются и хранятся на казахском и русском языках в течение пяти лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Интеграция систем учета бытовых баллонов с цифровой системой уполномоченного органа, при которой осуществляется передача персональных данных и (или) предоставляется доступ к персональным данным, проводится по согласованию с уполномоченным органом в сфере защиты персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z100" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Требования к бытовым баллонам и порядок их идентификации, условия, при которых бытовые баллоны учитываются в системе учета бытовых баллонов</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z98" w:id="79"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="82"/>
+    <w:bookmarkStart w:name="z101" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. К обороту и регистрации в системе учета бытовых баллонов допускаются бытовые баллоны, соответствующие Требованиям по безопасности объектов систем газоснабжения, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 9 октября 2017 года № 673 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15986) (далее – Требования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бытовые баллоны учитываются в системе учета бытовых баллонов при соответствии Требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z103" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Установление соответствия бытовых баллонов Требованиям осуществляется владельцами газонаполнительных станций и газонаполнительных пунктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Учет бытовых баллонов ведется владельцами газонаполнительных станций и газонаполнительных пунктов в системе учета бытовых баллонов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z102" w:id="83"/>
-[...15 lines deleted...]
-      16. Бытовые баллоны учитываются в системе учета бытовых баллонов при соответствии Требованиям.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок учета бытовых баллонов в системе учета бытовых баллонов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z103" w:id="84"/>
-[...15 lines deleted...]
-      17. Установление соответствия бытовых баллонов Требованиям осуществляется владельцами газонаполнительных станций и газонаполнительных пунктов.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При первичной регистрации бытового баллона в системе учета бытовых баллонов владельцы газонаполнительной станции и газонаполнительного пункта вносят следующие регистрационные данные:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z104" w:id="85"/>
-[...15 lines deleted...]
-      18. Учет бытовых баллонов ведется владельцами газонаполнительных станций и газонаполнительных пунктов в системе учета бытовых баллонов.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уникальный заводской номер бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z105" w:id="86"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Порядок учета бытовых баллонов в системе учета бытовых баллонов</w:t>
+    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) емкость бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z106" w:id="87"/>
-[...15 lines deleted...]
-      19. При первичной регистрации бытового баллона в системе учета бытовых баллонов владельцы газонаполнительной станции и газонаполнительного пункта вносят следующие регистрационные данные:</w:t>
+    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата производства бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z107" w:id="88"/>
-[...15 lines deleted...]
-      1) уникальный заводской номер бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дата последнего ремонта и (или) поверки бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z108" w:id="89"/>
-[...15 lines deleted...]
-      2) емкость бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) фамилия, имя, отчество (при его наличии) лица, ответственного за ремонт и (или) поверку бытового баллона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z109" w:id="90"/>
-[...15 lines deleted...]
-      3) дата производства бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии информации, указанной в подпунктах 4) и 5) настоящего пункта, владельцами газонаполнительной станции и газонаполнительного пункта производится поверка и (или) ремонт бытового баллона, о чем вносится соответствующая информация в систему учета бытовых баллонов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z110" w:id="91"/>
-[...15 lines deleted...]
-      4) дата последнего ремонта и (или) поверки бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При реализации сжиженного нефтяного газа в бытовом баллоне владельцы газонаполнительной станции и газонаполнительного пункта вносят в систему учета бытовых баллонов следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z111" w:id="92"/>
-[...15 lines deleted...]
-      5) фамилия, имя, отчество (при его наличии) лица, ответственного за ремонт и (или) поверку бытового баллона.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дата заполнения бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z112" w:id="93"/>
-[...15 lines deleted...]
-      При отсутствии информации, указанной в подпунктах 4) и 5) настоящего пункта, владельцами газонаполнительной станции и газонаполнительного пункта производится поверка и (или) ремонт бытового баллона, о чем вносится соответствующая информация в систему учета бытовых баллонов.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дата реализации бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z113" w:id="94"/>
-[...15 lines deleted...]
-      20. При реализации сжиженного нефтяного газа в бытовом баллоне владельцы газонаполнительной станции и газонаполнительного пункта вносят в систему учета бытовых баллонов следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) индивидуальный идентификационный номер и место жительства лица, приобретающего бытовой баллон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z114" w:id="95"/>
-[...15 lines deleted...]
-      1) дата заполнения бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Формирование сведений о реализованных бытовых баллонах и объемах сжиженного нефтяного газа, реализованного в бытовых баллонах, осуществляется в цифровой системе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z115" w:id="96"/>
-[...15 lines deleted...]
-      2) дата реализации бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет сведений ведется как в разрезе количества бытовых баллонов, реализованных владельцем газонаполнительной станции и газонаполнительного пункта, так и в разрезе объемов сжиженного нефтяного газа, реализованного через бытовые баллоны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z116" w:id="97"/>
-[...15 lines deleted...]
-      3) индивидуальный идентификационный номер и место жительства лица, приобретающего бытовой баллон.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом учету не подлежат бытовые баллоны, реализованные одному или более лицам, зарегистрированным по одному адресу проживания, при общей массе реализованного сжиженного нефтяного газа таким лицам, превышающей 50 (пятьдесят) килограммов за календарный месяц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z117" w:id="98"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:bookmarkStart w:name="z120" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Владельцы газонаполнительной станции и газонаполнительного пункта осуществляют сбор сведений о лицах, осуществляющих приобретение бытовых баллонов, с учетом соблюдения требований, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z121" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Информация по обороту бытовых баллонов в разрезе газонаполнительных пунктов и количества сжиженного нефтяного газа, реализованного посредством баллонов в газонаполнительных пунктах, передается в цифровую систему уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Владельцы газонаполнительных станций и газонаполнительных пунктов ежемесячно, в срок не позднее 5 (пятого) числа месяца, следующего за отчетным периодом, направляют в местный исполнительный орган столицы, области, города республиканского значения информацию об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах через цифровую систему уполномоченного органа согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, подписанную ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра энергетики РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Местный исполнительный орган столицы, области, города республиканского значения ежемесячно, в срок не позднее 15 (пятнадцатого) числа месяца, следующего за отчетным периодом, предоставляет сводную информацию об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах в разрезе столицы, областей, городов республиканского значения в уполномоченный орган посредством цифровой системы уполномоченного органа, подписанный ЭЦП согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра энергетики РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4209,228 +4535,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:bookmarkStart w:name="z126" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным приказом Министра энергетики РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в местный исполнительный орган столицы, области, города республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.egsu.energo.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z129" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование административной формы: Информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z130" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 1-ИОББ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z131" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: месячная.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z132" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 20__год _____ месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z133" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: владельцы газонаполнительных станций и газонаполнительных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z134" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежемесячно, в срок не позднее 5 (пятого) числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4555,90 +4935,90 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="114"/>
+    <w:bookmarkStart w:name="z135" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z136" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Метод сбора: в электронном виде. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -6458,64 +6838,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z137" w:id="116"/>
+      <w:bookmarkStart w:name="z137" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6816,288 +7196,288 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реализуемого в бытовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>баллонах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="117"/>
+    <w:bookmarkStart w:name="z139" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы административных данных "Информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z140" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Индекс: 1-ИОББ, периодичность: месячная)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z141" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В форме административных данных "Информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах" включаются следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z142" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z143" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 2 указывается наименование области, городов республиканского значения, столицы, районов (городов областного значения) куда будут реализовываться бытовые баллоны согласно НК РК 11 "Классификатору административно-территориальных объектов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z144" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 3 указывается фамилия имя отчество (при его наличии) покупателя бытового баллона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z145" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 указывается индивидуальный индификационный номер или бизнес индификационный номер покупателя бытового баллона;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z140" w:id="118"/>
-[...15 lines deleted...]
-      (Индекс: 1-ИОББ, периодичность: месячная)</w:t>
+    <w:bookmarkStart w:name="z146" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 5 указывается адрес покупателя бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z141" w:id="119"/>
-[...15 lines deleted...]
-      В форме административных данных "Информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах" включаются следующие данные:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 6 указывается уникальный код бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z142" w:id="120"/>
-[...15 lines deleted...]
-      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 7 указывается объем бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z143" w:id="121"/>
-[...15 lines deleted...]
-      в графе 2 указывается наименование области, городов республиканского значения, столицы, районов (городов областного значения) куда будут реализовываться бытовые баллоны согласно НК РК 11 "Классификатору административно-территориальных объектов";</w:t>
+    <w:bookmarkStart w:name="z149" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 8 указывается уникальный заводской номер бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z144" w:id="122"/>
-[...15 lines deleted...]
-      в графе 3 указывается фамилия имя отчество (при его наличии) покупателя бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 9 указывается дата реализации бытового баллона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z145" w:id="123"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7254,228 +7634,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="129"/>
+    <w:bookmarkStart w:name="z153" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводная информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z154" w:id="130"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 с изменением, внесенным приказом Министра энергетики РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z155" w:id="131"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z155" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.egsu.energo.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z156" w:id="132"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z156" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Сводная информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z157" w:id="133"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z157" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 2-СИОББ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z158" w:id="134"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z158" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: месячная.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z159" w:id="135"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z159" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 20__год _____ месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="137"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: местный исполнительный орган столицы, области, города республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежемесячно, в срок не позднее 15 (пятнадцатого) числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7600,90 +8034,90 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="138"/>
+    <w:bookmarkStart w:name="z162" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z163" w:id="139"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z163" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Метод сбора: в электронном виде. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8699,64 +9133,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z164" w:id="140"/>
+      <w:bookmarkStart w:name="z164" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9057,242 +9491,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нефтяного газа, реализуемого</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бытовых баллонах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="141"/>
+    <w:bookmarkStart w:name="z166" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы административных данных "Сводная информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах" (Индекс: 2-СИОББ, периодичность: месячная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z167" w:id="142"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z167" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В форме административных данных "Сводная информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах" включаются следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z168" w:id="143"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z168" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z169" w:id="144"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z169" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        в графе 2 указывается наименование газонаполнительного пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z170" w:id="145"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z170" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается область, город республиканского значения, столица, район (город областного значения) реализации бытового баллона согласно НК РК 11 "Классификатору административно-территориальных объектов";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z171" w:id="146"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z171" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается количество реализованных бытовых баллонов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z172" w:id="147"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z172" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается объем сжиженного нефтяного газа, реализуемого в бытовых баллонах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>