--- v0 (2026-06-10)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="26ab997" w14:textId="26ab997">
+    <w:p w14:paraId="b5f819f" w14:textId="b5f819f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые постановления Правления Национального Банка Республики Казахстан по вопросам минимальных резервных требований и представления отчетности организациями, осуществляющими отдельные виды банковских операций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 31 марта 2026 года № 30. Зарегистрировано в Министерстве юстиции Республики Казахстан 2 апреля 2026 года № 38279</w:t>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 31 марта 2026 года № 30. Зарегистрировано в Министерстве юстиции Республики Казахстан 2 апреля 2026 года № 38279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4287,50 +4287,132 @@
         <w:t xml:space="preserve">
       дополнить приложением 10 в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В абзац пятнадцатый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z136" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -20096,1047 +20178,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющими отдельные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>виды банковских операций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...89 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящим __________________________________________________________</w:t>
-[...172 lines deleted...]
-      <w:bookmarkStart w:name="z191" w:id="154"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Условия выпуска облигаций, включенных в третью категорию обязательств</w:t>
-[...686 lines deleted...]
-        <w:t>Подпись первого руководителя Организации _______</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21185,295 +20339,1017 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню некоторых</w:t>
-[...206 lines deleted...]
-              </w:rPr>
               <w:t>к Правилам о минимальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>резервных требованиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="157"/>
+    <w:bookmarkStart w:name="z189" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Извещение об облигациях,  включенных в третью категорию обязательств организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящим _________________________________ (наименование организации), бизнес-идентификационный номер (БИН) ____________________(далее – Организация), сообщает об условиях выпуска облигаций, обязательства по которым относятся к третьей категории обязательств, принимаемых для расчета минимальных резервных требований, и подтверждает их соответствие требованиям части шестой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил о минимальных резервных требованиях, утвержденных постановлением Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 229 "Об утверждении Правил о минимальных резервных требованиях".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Условия выпуска облигаций, включенных в третью категорию обязательств Организации, принимаемых для расчета минимальных резервных требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международный идентификационный номер эмиссии (код ISIN) _________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата регистрации выпуска ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата начала обращения __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата погашения _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок обращения _______ лет ____ месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюта эмиссии __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объем выпуска ______________ единиц валюты эмиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остаток основного долга по облигациям (за вычетом выкупленных организацией облигаций) _________ теңге (отчетная дата _____________).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объем выкупленных организацией облигаций ______ теңге (отчетная дата).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номера балансовых счетов, на которых учитываются</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основной долг по облигациям ______,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выкупленные облигации ______.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ставка вознаграждения _____ процентов годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие опционов: ( ) Да ( ) Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия опциона (сведения, указанные в проспекте эмиссии) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указаны на __ странице проспекта эмиссии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительная информация _______________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проспект эмиссии облигаций опубликован (указать ссылку)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящим подтверждаем, что для облигаций, указанных в пункте 1 Извещения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) срок обращения облигаций составляет не менее 3 (трех) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствует опцион держателя облигаций на досрочное (полное) или частичное погашение (выкуп) облигаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Организация ⁠не использует облигации для управления ликвидностью клиентов, в том числе не выкупает их по инициативе или запросу отдельных держателей облигаций; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Организация не использует облигации как альтернативу размещению средств отдельных клиентов (например, при оттоке крупных вкладов клиентов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неисполнения Организацией условия (условий), указанного (указанных) в пункте 3 Извещения, классификация вышеуказанных облигаций производится по нормативам, установленным для первой категории обязательств Организации, принимаемых для расчета минимальных резервных требований, начиная с периода определения минимальных резервных требований, в течение которого выявлено такое неисполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата извещения ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, на которое возложена функция по подписанию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню некоторых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлений Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и дополнения по вопросам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>минимальных резервных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требований и представления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчетности организациями,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществляющими отдельные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>виды банковских операций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам о минимальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>резервных требованиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z196" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Резервные активы организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21842,110 +21718,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Денежные средства в пути</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="158"/>
+    <w:bookmarkStart w:name="z197" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z198" w:id="159"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z198" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в резервные активы организации включаются только требования в национальной валюте Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z199" w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z199" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по активам, отраженным на балансовом счете 1040, включается только корреспондентский счет в Национальном Банке Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22127,348 +22003,420 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющими отдельные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>виды банковских операций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...89 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам о минимальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>резервных требованиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z202" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Информация о выполнении организацией минимальных резервных требований</w:t>
+        <w:t xml:space="preserve"> Информация о выполнении организацией</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(далее – МРТ)</w:t>
+        <w:t>минимальных резервных требований (далее – МРТ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z203" w:id="162"/>
-[...27 lines deleted...]
-        <w:t>дата начала ______________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Период определения МРТ: дата начала _________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>дата завершения __________</w:t>
+        <w:t>
+      дата завершения __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Период формирования резервных активов: с _________ по __________</w:t>
+        <w:t>
+      Период формирования резервных активов: с _________ по __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БИН ______________________________________</w:t>
+        <w:t>
+      БИН ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование организации ________________________</w:t>
+        <w:t>
+      Наименование организации ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Корректирующий коэффициент по операциям репо:</w:t>
+        <w:t>
+      Корректирующий коэффициент по операциям репо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в национальной валюте _____</w:t>
+        <w:t>
+      в национальной валюте _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в иностранной валюте _____</w:t>
+        <w:t>
+      в иностранной валюте _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Таблица 1. Данные о размере обязательств организации, принимаемых для расчета МРТ (в тысячах тенге)</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица 1. Данные о размере обязательств организации,  принимаемых для расчета МРТ (в тысячах теңге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22675,51 +22623,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата начала</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________</w:t>
+              <w:t>
+__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22728,51 +22677,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата завершения</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________</w:t>
+              <w:t>
+__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -25024,70 +24974,78 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Таблица 2. Ежедневные данные для расчета резервных активов организации (в тысячах тенге)</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица 2. Ежедневные данные для расчета резервных активов организации</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(в тысячах теңге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29376,90 +29334,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: для выходного или праздничного дня заполняются значения предыдущего рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z207" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Таблица 3. Расчет МРТ </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица 3. Расчет МРТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29563,51 +29515,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Усредненное значение по обязательствам</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(в тысячах тенге)</w:t>
+              <w:t>
+(в тысячах теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29616,51 +29569,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норматив МРТ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(в %)</w:t>
+              <w:t>
+(в %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29669,51 +29623,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МРТ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(в тысячах тенге)</w:t>
+              <w:t>
+(в тысячах теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31079,90 +31034,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: для второй категории обязательств (строки 2 и 5) в графе 3 указывается расчетная сумма по операциям репо, умноженная на корректирующий коэффициент по операциям репо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z209" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Таблица 4. Расчет резервных активов</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица 4. Расчет резервных активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31264,51 +31213,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(в тысячах тенге)</w:t>
+              <w:t>
+(в тысячах теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31716,79 +31666,110 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z210" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выполнение минимальных резервных требований организацией:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>( ) Да ( ) Нет</w:t>
+        <w:t>
+      (       ) Да       (       ) Нет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32194,330 +32175,330 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="170"/>
+    <w:bookmarkStart w:name="z214" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Национальный Банк Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z215" w:id="171"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z215" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе, размещена на интернет-ресурсе: www.nationalbank.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z216" w:id="172"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z216" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Отчет об остатках на балансовых счетах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z217" w:id="173"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z217" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 6 - BSA</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z218" w:id="174"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z218" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячная, еженедельная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z219" w:id="175"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z219" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: за "___" ________________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z220" w:id="176"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z220" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z221" w:id="177"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z221" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Национальный оператор почты и организации, осуществляющие отдельные виды банковских операций, указанные в абзаце четвертом части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О Национальном Банке Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z222" w:id="178"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z222" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сроки представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z223" w:id="179"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z223" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ежемесячно, не позднее десятого рабочего дня месяца, следующего за отчетным месяцем, за исключением остатков на балансовых счетах 1010, 1020 и 1040, которые представляются еженедельно за каждый рабочий день недели не позднее пятого рабочего дня, следующего за отчетной неделей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z224" w:id="180"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z224" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнительный отчет за декабрь месяц (с учетом заключительных оборотов) представляется не позднее тридцать первого января года, следующего за завершенным финансовым годом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z225" w:id="181"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z225" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бизнес идентификационный номер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z226" w:id="182"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z226" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33381,64 +33362,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z227" w:id="183"/>
+      <w:bookmarkStart w:name="z227" w:id="171"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33548,70 +33529,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "______" ______________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="184"/>
+    <w:bookmarkStart w:name="z228" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: форма заполняется в соответствии с пояснением по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе, "Отчет об остатках на балансовых счетах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33716,688 +33697,688 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Отчет об остатках</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на балансовых счетах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="185"/>
+    <w:bookmarkStart w:name="z230" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Отчет об остатках на балансовых счетах</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 6 - BSA, периодичность – ежемесячная, еженедельная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z231" w:id="186"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z231" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z232" w:id="187"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z232" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об остатках на балансовых счетах" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z233" w:id="188"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z233" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Форма составляется ежемесячно по состоянию на конец последнего рабочего дня отчетного периода, за исключением остатков на балансовых счетах 1010, 1020 и 1040, которые составляются ежедневно по состоянию на конец рабочего дня. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z234" w:id="189"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z234" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Форму подписывают руководитель или лицо, на которое возложена функция по подписанию отчета, и исполнитель. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z235" w:id="190"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z235" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Номера счетов в Форме и настоящем пояснении указываются в соответствии с Типовым планом счетов бухгалтерского учета для отдельных субъектов финансового рынка Республики Казахстан, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 22 сентября 2008 года № 79 "Об утверждении Типового плана счетов бухгалтерского учета для отдельных субъектов финансового рынка Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5348), (далее – Типовой план счетов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z236" w:id="191"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z236" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Все показатели являются обязательными для заполнения, за исключением указанных в настоящем пояснении случаев, когда показатель не представляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z237" w:id="192"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z237" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z238" w:id="193"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z238" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В Форме указываются сведения об остатках на балансовых счетах параграфов 1, 2, 3, 4, 5, 6 и 7 главы 2 Типового плана счетов (активы, обязательства, собственный капитал, доходы, расходы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z239" w:id="194"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z239" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В строке 1 указывается четырехзначный / шестизначный номер счета Типового плана счетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z240" w:id="195"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z240" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В строках 2, 3 и 4 коды признака резидентства, код группы секторов экономики и признак валюты номинации указываются по счетам, к которым такая детализация применима, с учетом исключений в соответствии с пунктами 14 и 15 настоящего пояснения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z241" w:id="196"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z241" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В строке 2 указывается признак резидентства в соответствии со следующей кодификацией:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z242" w:id="197"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z242" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код "1" – резидент Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z243" w:id="198"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z243" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код "2" – нерезидент Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z244" w:id="199"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z244" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В строке 3 указывается код группы секторов экономики согласно Правилам применения кодов секторов экономики и назначения платежей, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 203 "Об утверждении Правил применения кодов секторов экономики и назначения платежей" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14365), которое согласуется с национальным Классификатором секторов экономики (КСЭ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z245" w:id="200"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z245" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В строке 4 указывается признак валюты номинации следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z246" w:id="201"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z246" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код "1" – национальная валюта Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z247" w:id="202"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z247" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код "2" – иностранная валюта, аффинированные драгоценные металлы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z248" w:id="203"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z248" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В строках 2 и 3:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z249" w:id="204"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z249" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по активам указывается признак резидентства и код группы секторов экономики дебитора (эмитента), по обязательствам – признак резидентства и код группы секторов экономики кредитора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z250" w:id="205"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z250" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для счета 1280 08 указывается признак резидентства и код группы секторов экономики векселедателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z251" w:id="206"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z251" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для счетов 1010, 1020, 1030, 1060, 1071, 1072, 1120, 1130, 1140, 1160, 1270 01, 1270 04, 1510, 1520, 2020, 2030, 2170 01 и 2170 03 указывается признак резидентства и код группы секторов экономики эмитента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z252" w:id="207"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z252" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для счетов 3380 01, 4030 07, 4030 08, 4030 09, 4030 10, 4160 01, 5010, 5020, 5030, 5310 и 5320 указывается признак резидентства и код группы секторов экономики держателя ценной бумаги (вклада, пая), при отсутствии возможности достоверно определить держателя ценной бумаги (вклада, пая) – указывается признак резидентства и код группы секторов экономики номинального держателя (доверительного собственника) ценной бумаги (вклада, пая);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z253" w:id="208"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z253" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для счетов 1150 01, 1270 02, 3050 03, 3050 07, 3380 02 и 3380 03 указывается признак резидентства и код группы секторов экономики контрагента, при отсутствии возможности определить контрагента указывается признак резидентства и код группы секторов экономики организации, на площадке которой совершена операция.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z254" w:id="209"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z254" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В строках 2 и 3 показатель не представляется по счетам 1270 30, 1270 31, 1270 32, 1270 33, 1270 34, 1270 35, 1270 36, 1270 37, 1270 81, 1270 82, 1270 83, 1270 84, 1280 10, 1370, 1380, 1410 01, 1420, 1430, 1600,2800, 2910, 2920, 2940 3100, 3200, 3350, 3380 28, 3380 29, 3380 30, 3380 31, 3380 32, 3380 33, 3380 34, 3380 81, 3380 82, 3380 83, 3380 84, 3390 28, 3510, 3520, 3530, 3540, 4310, 4410, 4420, 4430 и 4440.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z255" w:id="210"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z255" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В строках 2, 3 и 4 показатель не представляется по счетам 1290, 1310, 1320, 1330, 1340, 1350, 1360, 2300, 2400, 2500, 2600, 2700, 2930, 3400, 4200, 5210, 5400, 5520 и 5610, а также по счетам параграфов 6 и 7 Типового плана счетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z256" w:id="211"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z256" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В строке 5 указывается сумма в тенге в формате числа с двумя знаками после запятой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z257" w:id="212"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z257" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В строке 6 указывается дата рабочего дня, по состоянию на конец которого представлены данные в отчете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z258" w:id="213"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z258" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для дополнительного отчета за декабрь месяц (с учетом заключительных оборотов) в строке 6 указывается дата "1 января" года, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34801,310 +34782,310 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="214"/>
+    <w:bookmarkStart w:name="z262" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Национальный Банк Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z263" w:id="215"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z263" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе, размещена на интернет-ресурсе: www.nationalbank.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z264" w:id="216"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z264" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Отчет о лицах, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, и сделках с ними</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z265" w:id="217"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z265" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 8-AFFIL</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z266" w:id="218"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z266" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячная, ежеквартальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z267" w:id="219"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z267" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: по состоянию на "___" ________________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z268" w:id="220"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z268" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: организации, осуществляющие отдельные виды банковских операций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z269" w:id="221"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z269" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сроки представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z270" w:id="222"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z270" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ипотечными организациями и организациями, осуществляющими кредитование субъектов агропромышленного комплекса, сто процентов голосующих акций которых прямо или косвенно принадлежат национальному управляющему холдингу – ежемесячно, не позднее десятого рабочего дня месяца, следующего за отчетным месяцем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z271" w:id="223"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z271" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальным оператором почты – ежеквартально, не позднее двадцать пятого числа месяца, следующего за отчетным кварталом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z272" w:id="224"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z272" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бизнес идентификационный номер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z273" w:id="225"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z273" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z274" w:id="226"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z274" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1. Реестр лиц, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36616,70 +36597,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="227"/>
+    <w:bookmarkStart w:name="z275" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 2. Сведения о сделках с лицами, связанными с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39281,70 +39262,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="228"/>
+    <w:bookmarkStart w:name="z276" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 3. Дополнительные сведения о лицах, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, и сделках с ними</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39772,64 +39753,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z277" w:id="229"/>
+      <w:bookmarkStart w:name="z277" w:id="217"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -39939,70 +39920,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "______" ______________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="230"/>
+    <w:bookmarkStart w:name="z278" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: форма заполняется в соответствии с пояснением по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе, "Отчет о лицах, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, и сделках с ними". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -40159,51 +40140,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>особыми отношениями,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и сделках с ними"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="231"/>
+    <w:bookmarkStart w:name="z280" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -40212,568 +40193,568 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>банковских операций, особыми отношениями, и сделках с ними</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 8-AFFIL, периодичность – ежемесячная, ежеквартальная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z281" w:id="232"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z281" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z282" w:id="233"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z282" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о лицах, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, и сделках с ними" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z283" w:id="234"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z283" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма составляется организациями, осуществляющими отдельные виды банковских операций, по состоянию на конец отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z284" w:id="235"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z284" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Единицей измерения, используемой при заполнении Формы, является тенге. Стоимостные показатели указываются в числах с двумя знаками после запятой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z285" w:id="236"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z285" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При заполнении Формы коды указываются в соответствии со справочниками, размещенными в цифровой системе "Веб-портал Национального Банка Республики Казахстан" (далее – Система).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z286" w:id="237"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z286" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Все показатели являются обязательными для заполнения, за исключением указанных в настоящем пояснении случаев, когда показатель не представляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z287" w:id="238"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z287" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форму подписывают руководитель или лицо, на которое возложена функция по подписанию отчета, и исполнитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z288" w:id="239"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z288" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z289" w:id="240"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z289" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. в Форме указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z290" w:id="241"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z290" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Таблице 1 – значения по показателям реестра лиц, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z291" w:id="242"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z291" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в Таблице 2 – значения по показателям отчета о сделках с лицами, связанными с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, включая сведения обо всех сделках организации, осуществляющей отдельные виды банковских операций с такими лицами, заключенных в течение отчетного периода, и (или) действующих на отчетную дату; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z292" w:id="243"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z292" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Таблице 3 – дополнительные сведения к отчету о лицах, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, и сделках с ними.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z293" w:id="244"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z293" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В строках 1.1 и 6 Таблицы 1, строках 1.1, 2.5, 2.6, 2.7, 5.1 и 5.2 Таблицы 2, строке 1 Таблицы 3 значения выбираются из справочников, размещенных в Системе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z294" w:id="245"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z294" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Признак связанности лица с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями определяется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z295" w:id="246"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z295" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В Таблице 1 указываются сведения обо всех лицах, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями по состоянию на отчетную дату и являвшихся связанными с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями в течение отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z296" w:id="247"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z296" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для идентификации лиц, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, в строках 1.1 и 1.2 Таблиц 1 и 2 указываются следующие виды идентификаторов и их значения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z297" w:id="248"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z297" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для юридического лица – бизнес-идентификационный номер или банковский идентификационный код, присвоенный контрагенту организации, осуществляющей отдельные виды банковских операций, в соответствии с международным стандартом Международной организации по стандартизации 9362 "Банковское дело. Банковские телекоммуникационные сообщения. Идентификационные коды банков", при их отсутствии – альтернативный идентификационный номер, сформированный отчитывающейся организацией, осуществляющей отдельные виды банковских операций, по алгоритму, установленному для Системы (далее – альтернативный идентификационный номер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z298" w:id="249"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z298" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для физического лица, в том числе индивидуального предпринимателя – индивидуальный идентификационный номер, при его отсутствии – альтернативный идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z299" w:id="250"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z299" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии у лиц, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями нескольких идентификаторов, дополнительный идентификатор указывается в строке 2 Таблицы 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z300" w:id="251"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z300" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В строке 3 Таблицы 1 указывается наименование (для юридического лица), фамилия, имя и отчество (при его наличии) (для физического лица) в соответствии со справочником лиц, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, который ведется организацией, осуществляющей отдельные виды банковских операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z301" w:id="252"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z301" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В строке 4 Таблицы 1 по лицу, связанному с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, являющимся физическим лицом (в том числе индивидуальным предпринимателем), указывается значение "1", в иных случаях указывается "0".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z302" w:id="253"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z302" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В строке 5 Таблицы 1 указывается страна регистрации в соответствии с национальным классификатором Республики Казахстан НК РК ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z303" w:id="254"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z303" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В строке 6 Таблицы 1 допускается одновременное отражение нескольких актуальных значений. Если лицо имеет несколько признаков связанности особыми отношениями с организацией, осуществляющей отдельные виды банковских операций, в строке 6 Таблицы 1 указываются все признаки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z304" w:id="255"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z304" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В строке 7 Таблицы 1 указывается дата, с которой организации, осуществляющей отдельные виды банковских операций, стало известно о наличии признака (признаков) связанности лица с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z305" w:id="256"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z305" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В последующие отчетные периоды строки 7 и 8 Таблицы 1 заполняются по факту включения или исключения лиц из реестра лиц, связанных с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z306" w:id="257"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z306" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В Таблице 2 указываются сведения обо всех сделках организации, осуществляющей отдельные виды банковских операций, с лицами, связанными особыми отношениями с ней, суммы которых по каждому виду операций организации, осуществляющей отдельные виды банковских операций, с лицом, связанным особыми отношениями с ней, превышают 0,01 (ноль целых одну сотую) процента в совокупности от размера собственного капитала организации, осуществляющей отдельные виды банковских операций, рассчитываемого в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -40788,491 +40769,491 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 307 "Об установлении пруденциальных нормативов для Национального оператора почты" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14786), и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 308 "Об установлении пруденциальных нормативов и иных обязательных к соблюдению ипотечными организациями и дочерними организациями национального управляющего холдинга в сфере агропромышленного комплекса норм и лимитов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14788).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z307" w:id="258"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z307" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если собственный капитал организации, осуществляющей отдельные виды банковских операций, имеет отрицательное значение, в Таблице 2 указываются сведения обо всех сделках организации, осуществляющей отдельные виды банковских операций, с лицами, связанными особыми отношениями с ней, суммы которых по каждому виду операций организации, осуществляющей отдельные виды банковских операций, с лицом, связанным особыми отношениями с ней, превышают 0,001 (ноль целых одну тысячную) процента в совокупности от размера активов организации, осуществляющей отдельные виды банковских операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z308" w:id="259"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z308" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В строке 2.1 Таблицы 2 указывается референс (код) сделки, который служит уникальным идентификатором данной сделки в цифровой системе организации, осуществляющей отдельные виды банковских операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z309" w:id="260"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z309" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При выборе вида операции в строке 2.5 Таблицы 2 "выплаченные дивиденды лицам, связанным с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями" и "выплаченные дивиденды организации, осуществляющей отдельные виды банковских операций, лицами, связанными с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями" в строке 2.3 Таблицы 2 указывается дата выплаты и дата получения дивидендов соответственно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z310" w:id="261"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z310" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В строке 2.8 Таблицы 2 указывается сумма выплаченных дивидендов, а в строке 5.3 Таблицы 2 по виду стоимостного показателя "Начисленные доходы, расходы" – сумма начисленных дивидендов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z311" w:id="262"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z311" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При пролонгации действия договора, в строке 2.4 Таблицы 2 указывается соответствующая дата, до которой пролонгировано действие договора, в строке 5.3 Таблицы 2 по виду стоимостного показателя "Основной долг" - сумма балансового остатка на отчетную дату в период действия пролонгированного договора сделки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z312" w:id="263"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z312" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В строке 2.6 Таблицы 2 указывается цель сделки в соответствии со справочником, который ведется организацией, осуществляющей отдельные виды банковских операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z313" w:id="264"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z313" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В строке 2.7 Таблицы 2 коды валют указываются в соответствии с национальным классификатором Республики Казахстан НК РК 07 ISO 4217 "Коды для представления валют и фондов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z314" w:id="265"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z314" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В строке 2.8 Таблицы 1 отражается сумма сделки, указанная в договоре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z315" w:id="266"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z315" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сумма сделки по договору в иностранной валюте указывается в пересчете по рыночному курсу обмена валют, определенному в порядке, предусмотренном совместными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 сентября 2025 года № 56 и приказом Министра финансов Республики Казахстан от 29 сентября 2025 года № 544 "Об утверждении Правил определения рыночного курса обмена валюты" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 36983).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z316" w:id="267"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z316" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В строке 2.9 Таблицы 2 указывается ставка вознаграждения по сделке в соответствии с условиями договора в процентах годовых.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z317" w:id="268"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z317" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В строках 3.1 и 3.2 Таблицы 2 отражаются реквизиты первого решения уполномоченного органа (лица) о совершении (заключении) организацией, осуществляющей отдельные виды банковских операций, сделки с лицом, связанным с ней особыми отношениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z318" w:id="269"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z318" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатели в строках 3.1 и 3.2 Таблицы 2 не заполняются, если по показателю в строке 4 Таблицы 2 указано значение "1".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z319" w:id="270"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z319" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если на момент заключения сделки лицо не имело признака связанности с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, значения в строках 3.1 и 3.2 Таблицы 2 не представляются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z320" w:id="271"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z320" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В строке 4 Таблицы 2 при заключении сделки с лицом, связанным с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, в соответствии с типовыми условиями таких сделок, утвержденными Советом директоров организации, осуществляющей отдельные виды банковских операций, и применяемыми к аналогичным сделкам с третьими лицами, не являющимися лицами, связанными с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями, указывается "1", в ином случае указывается "0".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z321" w:id="272"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z321" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В строках 5.2 и 5.3 Таблицы 2 значения выбираются из справочника "Номера счетов", на которых учитываются суммы сделок организации, осуществляющей отдельные виды банковских операций, с лицами, связанными с ней особыми отношениями, и соответствующие им стоимостные значения на отчетную дату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z322" w:id="273"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z322" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если стоимостное значение равно нулю, показатели по строкам 5.1, 5.2 и 5.3 Таблицы 2 не представляются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z323" w:id="274"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z323" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. При выборе вида стоимостного показателя в строке 5.1 Таблицы 2 "доходы, расходы", в строке 5.3 указываются суммы процентных доходов, расходов по сделке на отчетную дату, отраженные на соответствующих балансовых счетах и классах справочника "Номера счетов". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z324" w:id="275"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z324" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В Таблице 3 указываются сведения о сделках с лицами, связанными с организацией, осуществляющей отдельные виды банковских операций, особыми отношениями в общей сумме, без раскрытия в разрезе субъектов и сделок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z325" w:id="276"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z325" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В строке 2 Таблицы 3 заполняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z326" w:id="277"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z326" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       общая сумма сделок организации, осуществляющей отдельные виды банковских операций, с лицами, связанными с ней особыми отношениями, суммы которых по каждому виду операций организации, осуществляющей отдельные виды банковских операций, с лицом, связанным с ней особыми отношениями, не превышают 0,01 (ноль целых одну сотую) процента в совокупности от размера собственного капитала организации, осуществляющей отдельные виды банковских операций, рассчитываемого в соответствии с Нормативными значениями, по состоянию на отчетную дату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z327" w:id="278"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z327" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       общая сумма займов клиентов организации, осуществляющей отдельные виды банковских операций, застрахованных у страховой организации, являющейся лицом, связанным особыми отношениями с организацией, осуществляющей отдельные виды банковских операций, по состоянию на отчетную дату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -41585,250 +41566,250 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z331" w:id="279"/>
+    <w:bookmarkStart w:name="z331" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Национальный Банк Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z332" w:id="280"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z332" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе, размещена на интернет-ресурсе: www.nationalbank.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z333" w:id="281"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z333" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Отчет об остатках на балансовых счетах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z334" w:id="282"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z334" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 6 - BSA</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z335" w:id="283"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z335" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z336" w:id="284"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z336" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: за "___" ________________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z337" w:id="285"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z337" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: Национальный оператор почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z338" w:id="286"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z338" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сроки представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежемесячно, не позднее пятнадцатого рабочего дня месяца, следующего за отчетным месяцем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z339" w:id="287"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z339" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бизнес идентификационный номер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z340" w:id="288"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z340" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -42583,64 +42564,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z341" w:id="289"/>
+      <w:bookmarkStart w:name="z341" w:id="277"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -42750,70 +42731,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "______" ______________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z342" w:id="290"/>
+    <w:bookmarkStart w:name="z342" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: форма заполняется в соответствии с пояснением по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе, "Отчет об остатках на балансовых счетах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -42918,742 +42899,742 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Отчет об остатках</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на балансовых счетах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z344" w:id="291"/>
+    <w:bookmarkStart w:name="z344" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Отчет об остатках на балансовых счетах</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 6 - BSA, периодичность – ежемесячно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z345" w:id="292"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z345" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z346" w:id="293"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z346" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об остатках на балансовых счетах" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z347" w:id="294"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z347" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Форма составляется ежемесячно по состоянию на конец последнего рабочего дня отчетного периода. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z348" w:id="295"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z348" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Форму подписывают руководитель или лицо, на которое возложена функция по подписанию отчета, и исполнитель. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z349" w:id="296"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z349" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Номера счетов в Форме и настоящем пояснении указываются в соответствии с Типовым планом счетов бухгалтерского учета для отдельных субъектов финансового рынка Республики Казахстан, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 22 сентября 2008 года № 79 "Об утверждении Типового плана счетов бухгалтерского учета для отдельных субъектов финансового рынка Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5348), (далее – Типовой план счетов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z350" w:id="297"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z350" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Все показатели являются обязательными для заполнения, за исключением указанных в настоящем пояснении случаев, когда показатель не представляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z351" w:id="298"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z351" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z352" w:id="299"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z352" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В Форме указываются сведения об остатках на балансовых счетах параграфов 1, 2, 3, 4, 5, 6 и 7 главы 2 Типового плана счетов (активы, обязательства, собственный капитал, доходы, расходы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z353" w:id="300"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z353" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В строке 1 указывается четырехзначный / шестизначный номер счета Типового плана счетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z354" w:id="301"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z354" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В строках 2, 3 и 4 коды признака резидентства, код группы секторов экономики и признак валюты номинации указываются по счетам, к которым такая детализация применима, с учетом исключений в соответствии с пунктами 14 и 15 настоящего пояснения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z355" w:id="302"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z355" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В строке 2 указывается признак резидентства в соответствии со следующей кодификацией:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z356" w:id="303"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z356" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код "1" – резидент Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z357" w:id="304"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z357" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код "2" – нерезидент Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z358" w:id="305"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z358" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В строке 3 указывается код группы секторов экономики согласно Правилам применения кодов секторов экономики и назначения платежей, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 203 "Об утверждении Правил применения кодов секторов экономики и назначения платежей" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14365), которое согласуется с национальным Классификатором секторов экономики (КСЭ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z359" w:id="306"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z359" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В строке 4 указывается признак валюты номинации следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z360" w:id="307"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z360" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код "1" – национальная валюта Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z361" w:id="308"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z361" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код "2" – иностранная валюта, аффинированные драгоценные металлы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z362" w:id="309"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z362" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В строках 2 и 3:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z363" w:id="310"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z363" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по активам указывается признак резидентства и код группы секторов экономики дебитора (эмитента), по обязательствам – признак резидентства и код группы секторов экономики кредитора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z364" w:id="311"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z364" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для счета 1280 08 указывается признак резидентства и код группы секторов экономики векселедателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z365" w:id="312"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z365" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для счетов 1010, 1020, 1030, 1060, 1071, 1072, 1120, 1130, 1140, 1160, 1270 01, 1270 04, 1510, 1520, 2020, 2030, 2170 01 и 2170 03 указывается признак резидентства и код группы секторов экономики эмитента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z366" w:id="313"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z366" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для счетов 3380 01, 4030 07, 4030 08, 4030 09, 4030 10, 4160 01, 5010, 5020, 5030, 5310 и 5320 указывается признак резидентства и код группы секторов экономики держателя ценной бумаги (вклада, пая), при отсутствии возможности достоверно определить держателя ценной бумаги (вклада, пая) – указывается признак резидентства и код группы секторов экономики номинального держателя (доверительного собственника) ценной бумаги (вклада, пая);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z367" w:id="314"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z367" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для счетов 1150 01, 1270 02, 3050 03, 3050 07, 3380 02 и 3380 03 указывается признак резидентства и код группы секторов экономики контрагента, при отсутствии возможности определить контрагента указывается признак резидентства и код группы секторов экономики организации, на площадке которой совершена операция.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z368" w:id="315"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z368" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В строках 2 и 3 показатель не представляется по счетам 1270 30, 1270 31, 1270 32, 1270 33, 1270 34, 1270 35, 1270 36, 1270 37, 1270 81, 1270 82, 1270 83, 1270 84, 1280 10, 1370, 1380, 1410 01, 1420, 1430, 1600,2800, 2910, 2920, 2940 3100, 3200, 3350, 3380 28, 3380 29, 3380 30, 3380 31, 3380 32, 3380 33, 3380 34, 3380 81, 3380 82, 3380 83, 3380 84, 3390 28, 3510, 3520, 3530, 3540, 4310, 4410, 4420, 4430 и 4440.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z369" w:id="316"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z369" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В строках 2, 3 и 4 показатель не представляется по счетам 1290, 1310, 1320, 1330, 1340, 1350, 1360, 2300, 2400, 2500, 2600, 2700, 2930, 3400, 4200, 5210, 5400, 5520 и 5610, а также по счетам параграфов 6 и 7 Типового плана счетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z370" w:id="317"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z370" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В строке 5 указывается сумма в тенге в формате числа с двумя знаками после запятой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z371" w:id="318"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z371" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Допускается внесение корректировок (изменений, дополнений) в отчет, представленный по Форме в Национальный Банк, в течение 10 (десяти) рабочих дней после установленного срока представления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z372" w:id="319"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z372" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный оператор почты уведомляет Национальный Банк о корректировке данных в отчете в форме письма в электронном виде, подписанного лицом, на которое возложена функция по подписанию откорректированного отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>