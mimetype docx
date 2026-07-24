--- v0 (2026-04-19)
+++ v1 (2026-07-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d1d521" w14:textId="6d1d521">
+    <w:p w14:paraId="3864c68" w14:textId="3864c68">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые приказы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Председателя Агентства Республики Казахстан по делам государственной службы от 31 марта 2026 года № 52. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 марта 2026 года № 38245</w:t>
+        <w:t>Приказ Председателя Агентства Республики Казахстан по делам государственной службы от 31 марта 2026 года № 52. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 марта 2026 года № 38245.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -553,71 +553,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, абзацев пятого, шестого, десятого, четырнадцатого, пятнадцатого, шестнадцатого, семнадцатого, восемнадцатого, двадцать первого, двадцать второго, двадцать седьмого, двадцать восьмого, тридцать четвертого, тридцать пятого, тридцать седьмого, тридцать восьмого, сорок второго, сорок третьего, сорок четвертого, сорок пятого, сорок шестого, сорок седьмого, сорок восьмого, сорок девятого, пятьдесят четвертого, пятьдесят пятого, пятьдесят шестого, пятьдесят седьмого, пятьдесят восьмого, пятьдесят девятого, шестьдесят второго, шестьдесят третьего, шестьдесят четвертого, шестьдесят пятого, шестьдесят шестого, шестьдесят седьмого, шестьдесят восьмого, шестьдесят девятого, семьдесят второго, семьдесят третьего, семьдесят восьмого, семьдесят девятого, восьмидесятого, восемьдесят первого пункта 16 Перечня, которые вводятся в действие с 11 июля 2026 года.</w:t>
+        <w:t>, абзацев пятого, шестого, десятого, четырнадцатого, пятнадцатого, шестнадцатого, семнадцатого, восемнадцатого, двадцать первого, двадцать второго, двадцать седьмого, двадцать восьмого, тридцать четвертого, тридцать пятого, тридцать седьмого, тридцать восьмого, сорок второго, сорок третьего, сорок четвертого, сорок пятого, сорок шестого, сорок седьмого, сорок восьмого, сорок девятого, пятьдесят четвертого, пятьдесят пятого, пятьдесят шестого, пятьдесят седьмого, пятьдесят восьмого, пятьдесят девятого, шестьдесят второго, шестьдесят третьего, шестьдесят четвертого, шестьдесят пятого, шестьдесят шестого, шестьдесят седьмого, шестьдесят восьмого, шестьдесят девятого, семьдесят второго, семьдесят третьего, семьдесят восьмого, семьдесят девятого, восьмидесятого, восемьдесят первого пункта 16 Перечня, которые вводятся в действие с 12 июля 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Установить, что с 11 июля 2026 года:</w:t>
+      Установить, что с 12 июля 2026 года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзацы сороковой и сорок первый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -817,50 +817,112 @@
         <w:t xml:space="preserve">
       53. Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, уполномоченным органом в сфере государственной службы направляется оператору "цифрового правительства", в Единый контакт-центр, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", а также Администратору процедуры отбора, осуществляющему прием заявлений и выдачу результатов оказания государственной услуги.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Председателя Агентства РК по делам государственной службы от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -32370,55 +32432,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32744,31 +32806,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>