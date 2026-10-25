--- v0 (2026-04-19)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc6db27" w14:textId="bc6db27">
+    <w:p w14:paraId="964452a" w14:textId="964452a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении условий распределения прибыли, начисления дивидендов по простым и (или) привилегированным акциям, проведения обратного выкупа собственных акций банком, для обеспечения (восстановления) финансовой устойчивости и (или) оздоровления которого используются средства государственного бюджета, Национального фонда Республики Казахстан, Национального Банка Республики Казахстан и (или) его дочерних организаций, а также уменьшения крупным участником банка, банковским холдингом доли их прямого и (или) косвенного владения и (или) пользования и (или) распоряжения акциями банка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 20 марта 2026 года № 18. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 марта 2026 года № 38238</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 20 марта 2026 года № 18. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 марта 2026 года № 38238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -998,744 +998,826 @@
         <w:t>
       Дисконт – разница между номинальной и справедливой стоимостью государственных средств, которую банк признал в финансовой отчетности в момент первоначального признания и (или) модификации финансового обязательства в соответствии с международными стандартами финансовой отчетности, за вычетом обязательств банка по отложенному корпоративному подоходному налогу, возникшему в результате признания дохода от получения государственных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение досрочного возврата государственных средств в размере, пропорциональном доле дисконта в собственном капитале банка, но не менее 100 (ста) процентов от суммы выплачиваемых дивидендов по простым и (или) привилегированным акциям или суммы обратного выкупа собственных акций банком:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      не позднее 3 (трех) месяцев с даты принятия уполномоченным органом банка решения о распределении прибыли, начислении дивидендов по простым и (или) привилегированным акциям и (или) о проведении обратного выкупа собственных акций банком, в случаях когда условия предоставления государственных средств предусматривают возможность их досрочного возврата;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не позднее 3 (трех) месяцев с даты принятия уполномоченным органом банка решения о распределении прибыли, начислении дивидендов по простым и (или) привилегированным акциям и (или) о проведении обратного выкупа собственных акций банком, в случаях когда размер возврата государственных средств составляет до 50 000 000 000 (пятидесяти миллиардов) теңге включительно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      в течение 1 (одного) месяца со дня получения согласия держателя долгового инструмента и (или) кредитора на предложение банка о досрочном возврате государственных средств, направленное держателю долгового инструмента и (или) кредитору в течение 1 (одного) месяца с даты принятия уполномоченным органом банка решения о распределении прибыли, начислении дивидендов по простым и (или) привилегированным акциям и (или) о проведении обратного выкупа собственных акций банком, в размере, предусмотренном в настоящем подпункте, в случаях когда условия предоставления государственных средств не предусматривают их досрочный возврат;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не позднее 12 (двенадцати) месяцев с даты принятия уполномоченным органом банка решения о распределении прибыли, начислении дивидендов по простым и (или) привилегированным акциям и (или) о проведении обратного выкупа собственных акций банком, в случаях когда размер возврата государственных средств составляет свыше 50 000 000 000 (пятидесяти миллиардов) теңге до 100 000 000 000 (сто миллиардов) теңге включительно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z61" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не позднее 18 (восемнадцати) месяцев с даты принятия уполномоченным органом банка решения о распределении прибыли, начислении дивидендов по простым и (или) привилегированным акциям и (или) о проведении обратного выкупа собственных акций банком, в случаях когда размер возврата государственных средств составляет свыше 100 000 000 000 (сто миллиардов) теңге и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределение прибыли, начисление дивидендов по простым и (или) привилегированным акциям и (или) проведение обратного выкупа собственных акций осуществляется банком за вычетом доходов от использования государственных средств, указанных в пункте 3 Условий (далее – вычеты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении чистой прибыли за период, по которому принимается банком решение о распределении прибыли, вычеты применяются банком за аналогичный период. Периодом распределения прибыли для целей настоящей части является календарный год с 1 января по 31 декабря, начиная с 2023 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении нераспределенной прибыли прошлых лет вычеты применяются банком за период с момента предоставления государственных средств до окончания периода, предшествующего дате принятия банком решения о начислении дивидендов по простым и (или) привилегированным акциям, за исключением вычета, предусмотренного подпунктом 1) пункта 3 Условий, который применяется в размере, сложившемся на дату окончания периода, предшествующего дате принятия банком решения о начислении дивидендов по простым и (или) привилегированным акциям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении обратного выкупа собственных акций вычеты применяются банком за период с момента предоставления государственных средств до даты принятия банком решения о проведении обратного выкупа собственных акций банком, за исключением вычета, предусмотренного подпунктом 1) пункта 3 Условий, который применяется в размере, сложившемся на дату принятия банком решения о проведении обратного выкупа собственных акций банком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При невозможности определения банком доходов от использования государственных средств, указанных в подпунктах 2) и 3) пункта 3 Условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прибыль уменьшается на размер неамортизированного дисконта по государственным средствам, сложившегося на дату окончания периода, предшествующего дате принятия банком решения о начислении дивидендов по простым и (или) привилегированным акциям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сумма, доступная для обратного выкупа уменьшается на размер неамортизированного дисконта по государственным средствам, сложившегося на дату принятия банком решения о проведении обратного выкупа собственных акций банком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) наличие отдельного отчета независимой аудиторской организации, соответствующей требованиям, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 марта 2015 года № 231 "Об утверждении минимальных требований к аудиторским организациям, которые проводят обязательный аудит", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 10875 (далее – Отчет аудиторской организации), подтверждающего соответствие расчетов банка по определению размера прибыли и (или) суммы обратного выкупа собственных акций банком согласно Условиям, а также включающего информацию, предусмотренную пунктом 5 Условий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Информация, предоставляемая банком аудиторской организации для подготовки Отчета аудиторской организации, включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения о банке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) описание принципов и целей подготовки информации, а также методологии расчета прибыли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сведения о положительном остатке собственного капитала, рассчитанного банком в соответствии с подпунктом 1) пункта 4 Условий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения о размере прибыли банка, доступной для начисления дивидендов по простым и (или) привилегированным акциям и (или) проведения обратного выкупа собственных акций банком, скорректированной в соответствии с подпунктом 3) пункта 4 Условий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения о размере государственных средств и сумме признанного банком неамортизированного дисконта по государственным средствам в периоде, за который распределяется прибыль, и (или) на дату окончания периода, предшествующего дате принятия банком решения о распределении прибыли и (или) проведении обратного выкупа собственных акций банком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сведения о расформировании банком провизий (резервов), созданных по займам, условным обязательствам, договорам финансового лизинга и дебиторской задолженности, включенным в перечень активов банка, по которым были сформированы резервы (провизии) за счет государственных средств за период с момента предоставления государственных средств до даты принятия банком решения о начислении дивидендов по простым и (или) привилегированным акциям и (или) о проведении обратного выкупа собственных акций банком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сведения по переоценке банком ранее обесцененных активов, оцениваемых по справедливой стоимости, в том числе приобретенных или созданных финансовых активов, по которым имелось подтверждение об обесценении на момент первоначального признания, включенных в перечень активов банка, отрицательная переоценка по которым осуществлена за счет государственных средств за период с момента предоставления государственных средств до даты принятия банком решения о начислении дивидендов по простым и (или) привилегированным акциям и (или) о проведении обратного выкупа собственных акций банком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сведения об эффекте, отраженном в финансовой отчетности в периоде, за который распределяется прибыль, возникшем в связи с приобретением акций другого банка, для обеспечения финансовой устойчивости и (или) оздоровления которого используются (использовались) государственные средства, и (или) их реорганизацией в форме присоединения в порядке, определенном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сведения о размере прибыли банка, направляемой на начисление дивидендов по простым и (или) привилегированным акциям, а также о сумме проведения обратного выкупа собственных акций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сведения о размере досрочного возврата государственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчет аудиторской организации также содержит дату его подписания, подпись руководителя аудиторской организации и (или) иного лица, уполномоченного аудиторской организацией на подписание Отчета аудиторской организации, и фактическое место нахождения аудиторской организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наличие в условиях договора банка с аудиторской организацией положений, освобождающих банк от ответственности за достоверность и полноту предоставленной аудиторской организации информации и правильность расчетов, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Решение о распределении прибыли, начислении дивидендов по простым и (или) привилегированным акциям и (или) о проведении обратного выкупа собственных акций банком принимается банком самостоятельно в соответствии с Условиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Крупный участник банка, банковский холдинг уменьшает долю своего прямого и (или) косвенного владения и (или) пользования и (или) распоряжения акциями банка при соблюдении одного из следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обеспечение досрочного полного возврата банком государственных средств; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получение от лица, приобретающего признаки крупного участника банка либо банковского холдинга, письменного подтверждения о досрочном исполнении банком обязательств по возврату государственных средств с приложением плана мероприятий банка по досрочному возврату государственных средств с указанием сроков и источников средств, которые будут использованы для досрочного возврата государственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Лицо, желающее приобрести долю прямого и (или) косвенного владения и (или) пользования и (или) распоряжения акциями банка у крупного участника банка, банковского холдинга, указанных в пункте 7 Условий, для получения статуса крупного участника банка и (или) банковского холдинга предоставляет дополнительно к документам и сведениям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 9-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций", письменное подтверждение о досрочном исполнении банком обязательств по возврату государственных средств с приложением плана мероприятий банка по досрочному возврату государственных средств с указанием сроков и источников средств, которые будут использованы для досрочного возврата государственных средств. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сроки досрочного возврата государственных средств, указанные в части первой настоящего пункта, предусматривают сокращение действующих сроков возврата государственных средств с учетом обеспечения финансовой устойчивости банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Требования пунктов 7 и 8 Условий не применяются в случае уменьшения доли прямого и (или) косвенного владения и (или) пользования и (или) распоряжения акциями банка, при условии, что такое уменьшение не направлено на прекращение участия лица в капитале банка и не влечет утрату им статуса крупного участника банка либо банковского холдинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>