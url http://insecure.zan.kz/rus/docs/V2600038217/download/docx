--- v0 (2026-04-19)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f294a09" w14:textId="f294a09">
+    <w:p w14:paraId="5931899" w14:textId="5931899">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые постановления Правления Национального Банка Республики Казахстан по вопросам наличного денежного обращения и признании утратившими силу некоторых постановлений Правления Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 16 марта 2026 года № 25. Зарегистрировано в Министерстве юстиции Республики Казахстан 27 марта 2026 года № 38217</w:t>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 16 марта 2026 года № 25. Зарегистрировано в Министерстве юстиции Республики Казахстан 27 марта 2026 года № 38217.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -13139,55 +13139,143 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "___" ___________ 2026 года</w:t>
+              <w:t>от 16 марта 2026 года № 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -13275,89 +13363,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>которых является инкассация</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банкнот, монет и ценностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="153"/>
+    <w:bookmarkStart w:name="z1203" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
-[...23 lines deleted...]
-        <w:t>которых является инкассация банкнот, монет и ценностей"</w:t>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии юридическим лицам, исключительной деятельностью которых является инкассация банкнот, монет и ценностей"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13473,83 +13537,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подвидов государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1204" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) получение лицензии;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>2) переоформление лицензии.</w:t>
+          <w:bookmarkEnd w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) переоформление лицензии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13716,83 +13783,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1205" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По всем подвидам:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>через веб-портал "цифрового правительства" www.egov.kz, www.elicense.kz (далее – портал).</w:t>
+          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+через веб-портал "цифрового правительства" www.egov.kz, www.elicense.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13846,117 +13916,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1206" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С даты регистрации обращения на портале:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при выдаче лицензии – в течение 20 (двадцати) рабочих дней;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>при переоформлении лицензии – в течение 3 (трех) рабочих дней;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>при переоформлении лицензии в случае реорганизации услугополучателя в форме выделения или разделения – не позднее 20 (двадцати) рабочих дней.</w:t>
+              <w:t>
+при переоформлении лицензии в случае реорганизации услугополучателя в форме выделения или разделения – не позднее 20 (двадцати) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14010,83 +14105,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1209" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По всем подвидам:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>электронная (полностью автоматизированная).</w:t>
+          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14140,117 +14238,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1210" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По подвидам:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) для получения лицензии – уведомление о выдаче лицензии либо мотивированный ответ об отказе в выдаче лицензии;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) для переоформления лицензии – уведомление о переоформлении лицензии либо мотивированный ответ об отказе в переоформлении лицензии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма предоставления результата оказания государственной услуги: электронная.</w:t>
+              <w:t>
+Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14304,100 +14427,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1213" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензионный сбор за выдачу лицензии составляет 400 (четыреста) месячных расчетных показателей;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) лицензионный сбор за переоформление лицензии составляет 10 (десять) процентов от ставки при выдаче лицензии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Оплата лицензионного сбора осуществляется через банки второго уровня, филиалы банков-нерезидентов Республики Казахстан, или организации, осуществляющие отдельные виды банковских операций, в безналичной форме через платежный шлюз "цифрового правительства".</w:t>
+              <w:t>
+Оплата лицензионного сбора осуществляется через банки второго уровня, филиалы банков-нерезидентов Республики Казахстан, или организации, осуществляющие отдельные виды банковских операций, в безналичной форме через платежный шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14429,145 +14566,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-График работы услугодателя, Государственной корпорации и цифровые объекты </w:t>
+              <w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1215" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Трудовому</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс) и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Закону</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках), прием заявлений и выдача результатов оказания государственной услуги осуществляется на следующий рабочий день).</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>2) услугодатель – ежедневно с 9:00 до 18:30 часов по времени города Астаны, с перерывом на обед с 13:00 до 14:30 часов по времени города Астаны, кроме субботы, воскресенья, выходных и праздничных дней в соответствии с Кодексом и Законом о праздниках.</w:t>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) услугодатель – ежедневно с 9:00 до 18:30 часов по времени города Астаны, с перерывом на обед с 13:00 до 14:30 часов по времени города Астаны, кроме субботы, воскресенья, выходных и праздничных дней в соответствии с Кодексом и Законом о праздниках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14621,239 +14761,330 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1216" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для получения лицензии на инкассацию банкнот, монет и ценностей юридическое лицо представляет в электронном виде посредством портала следующие документы:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) заявление по форме согласно приложению 1 к Правилам выдачи лицензии юридическим лицам, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, утвержденным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постановлением</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 8 ноября 2019 года № 176 (далее – Правила) при необходимости с отметкой об осуществлении деятельности по пересчету, сортировке, упаковке, хранению банкнот, монет и ценностей, а также их выдаче банкам и их клиентам по поручению банков;</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 8 ноября 2019 года № 176 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19612) (далее – Правила) при необходимости с отметкой об осуществлении деятельности по пересчету, сортировке, упаковке, хранению банкнот, монет и ценностей, а также их выдаче банкам и их клиентам по поручению банков;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронную копию устава;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3) копии документов, подтверждающих формирование уставного капитала в необходимой сумме (наличие денежных средств на счетах юридического лица);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>4) электронные копии правоустанавливающих документов на помещения, необходимые для осуществления инкассации банкнот, монет и ценностей указанные в подпункте 9) пункта 2 Правил;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>5) электронную копию сведений о учредителях (участниках) по форме согласно приложению 2 к Правилам, сведений о руководителе исполнительного органа по форме согласно приложению 3 к Правилам и сведений о работнике по форме согласно приложению 4 к Правилам.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Для переоформления лицензии на инкассацию банкнот, монет и ценностей юридическое лицо представляет в электронном виде посредством портала следующие документы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1) заявление о переоформлении лицензии по форме согласно приложению 7 к Правилам в виде электронного документа, удостоверенного электронной цифровой подписью заявителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) электронный документ, подтверждающий уплату лицензионного сбора за переоформление лицензии, за исключением случаев уплаты через платежный шлюз "цифрового правительства";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных цифровых системах (в виде электронных копий документов в формате PDF).</w:t>
+              <w:t>
+3) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных информационных системах (в виде электронных копий документов в формате PDF).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14907,168 +15138,226 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1225" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) занятие видом деятельности, запрещенным законами Республики Казахстан для данной категории юридических лиц;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) не внесен лицензионный сбор;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3) услугополучатель не соответствует квалификационным требованиям, установленным пунктом 2 Правил;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности, подлежащих лицензированию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>5) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>6) установлена недостоверность документов, представленных заявителем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Национальный Банк отказывает в переоформлении лицензии в случае ненадлежащего оформления документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги.</w:t>
+              <w:t>
+Национальный Банк отказывает в переоформлении лицензии в случае ненадлежащего оформления документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15122,105 +15411,140 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1231" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на портале и на официальном интернет-ресурсе услугодателя: www.nationalbank.kz, раздел "Государственные услуги".</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугополучателю открыт доступ для получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя: www.nationalbank.kz, раздел "Государственные услуги". Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
+              <w:t>
+Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя: www.nationalbank.kz, раздел "Государственные услуги". Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15240,119 +15564,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...67 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -15371,207 +15627,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4-1</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам осуществления</w:t>
+              <w:t>к постановлению Правления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кассовых операций и операций</w:t>
+              <w:t>Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по инкассации банкнот, монет</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и ценностей в банках второго</w:t>
-[...103 lines deleted...]
-              <w:t>банкнот, монет и ценностей</w:t>
+              <w:t>от "___" ___________ 2026 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -15592,94 +15744,315 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 4-1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кассовых операций и операций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по инкассации банкнот, монет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ценностей в банках второго</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уровня, филиалах</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банков-нерезидентов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национальном операторе почты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и юридических лицах,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исключительной деятельностью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>которых является инкассация</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банкнот, монет и ценностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="154"/>
+    <w:bookmarkStart w:name="z207" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Путевой лист № ____ на "__" ____________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z208" w:id="155"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z208" w:id="165"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Марка транспортного средства __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственный регистрационный номерной знак (ГРНЗ) __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16308,70 +16681,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="156"/>
+    <w:bookmarkStart w:name="z209" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговые данные эксплуатации транспортного средства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16649,70 +17022,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="157"/>
+    <w:bookmarkStart w:name="z210" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техническое обслуживание транспортного средства (далее – ТО)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17378,64 +17751,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z211" w:id="158"/>
+      <w:bookmarkStart w:name="z211" w:id="168"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наличие радиостанции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Транспортное средство ________________________ проверено (марка и номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17443,70 +17816,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) Дата ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="159"/>
+    <w:bookmarkStart w:name="z212" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборотная сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18425,70 +18798,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="160"/>
+    <w:bookmarkStart w:name="z213" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -20038,88 +20411,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="161"/>
+    <w:bookmarkStart w:name="z217" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета приема и сдачи путевого листа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z218" w:id="162"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z218" w:id="172"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование филиала банка, инкассаторской организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20605,70 +20978,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="163"/>
+    <w:bookmarkStart w:name="z219" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20878,64 +21251,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z220" w:id="164"/>
+      <w:bookmarkStart w:name="z220" w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заверительная надпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В настоящем журнале прошнуровано, пронумеровано</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21043,55 +21416,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21417,31 +21790,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>