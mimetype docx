--- v0 (2026-04-19)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ecc59b" w14:textId="0ecc59b">
+    <w:p w14:paraId="5909062" w14:textId="5909062">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра культуры и информации Республики Казахстан от 31 марта 2025 года № 118-НҚ "Об утверждении Правил размещения информации на интернет-портале оценки эффективности деятельности государственных органов"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра культуры и информации Республики Казахстан от 4 марта 2026 года № 94-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 4 марта 2026 года № 38097</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра культуры и информации Республики Казахстан от 4 марта 2026 года № 94-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 4 марта 2026 года № 38097.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -344,193 +344,271 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункты 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и 5) изложить в следующей редакции:</w:t>
-[...18 lines deleted...]
-      "4) интернет-портал оценки эффективности деятельности государственных органов – компонент открытого правительства, обеспечивающий размещение информации об оценке деятельности государственных органов, отчетов о достижении целевых индикаторов планов развития государственных органов и планов развития области, города республиканского значения, столицы, разрабатываемых в соответствии с законодательством Республики Казахстан, а также публичное обсуждение деятельности государственных органов;</w:t>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) интернет-портал оценки эффективности деятельности государственных органов – компонент открытого правительства, обеспечивающий размещение информации об оценке деятельности государственных органов, отчетов о достижении целевых индикаторов планов развития государственных органов и планов развития столицы, области, города республиканского значения, разрабатываемых в соответствии с законодательством Республики Казахстан, а также публичное обсуждение деятельности государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оператор цифровой инфраструктуры "цифрового правительства" (далее – оператор) – юридическое лицо, определяемое Правительством Республики Казахстан, на которое возложено обеспечение функционирования закрепленной за ним цифровой инфраструктуры "цифрового правительства".".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту развития коммуникаций государства и общества Министерства культуры и информации Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...15 lines deleted...]
-      5) оператор информационно-коммуникационной инфраструктуры "цифрового правительства" (далее – оператор) – юридическое лицо, определяемое Правительством Республики Казахстан, на которое возложено обеспечение функционирования закрепленной за ним информационно-коммуникационной инфраструктуры "цифрового правительства.".</w:t>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
-[...15 lines deleted...]
-      2. Департаменту развития коммуникаций государства и общества Министерства культуры и информации Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства культуры и информации Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие с 12 июля 2026 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -679,1655 +757,1655 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Балаева</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="11"/>
+      <w:bookmarkStart w:name="z17" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Агентство Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по атомной энергии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство сельского хозяйства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Агентство Республики Казахстан </w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z18" w:id="12"/>
+        <w:t>Министерство юстиции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z20" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство сельского хозяйства</w:t>
+        <w:t>Генеральная прокуратура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="13"/>
+      <w:bookmarkStart w:name="z21" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство юстиции</w:t>
+        <w:t>Агентство по защите</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и развитию конкуренции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z20" w:id="14"/>
+      <w:bookmarkStart w:name="z22" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Генеральная прокуратура</w:t>
+        <w:t>Министерство науки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и высшего образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z21" w:id="15"/>
+      <w:bookmarkStart w:name="z23" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Агентство по защите</w:t>
-[...16 lines deleted...]
-        <w:t>и развитию конкуренции</w:t>
+        <w:t>Министерство здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z22" w:id="16"/>
+      <w:bookmarkStart w:name="z24" w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство науки</w:t>
-[...16 lines deleted...]
-        <w:t>и высшего образования</w:t>
+        <w:t>Министерство труда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и социальной защиты населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z23" w:id="17"/>
+      <w:bookmarkStart w:name="z25" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство здравоохранения</w:t>
+        <w:t>Министерство искусственного интеллекта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и цифрового развития</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z24" w:id="18"/>
+      <w:bookmarkStart w:name="z26" w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство труда</w:t>
-[...16 lines deleted...]
-        <w:t>и социальной защиты населения</w:t>
+        <w:t>Высшая аудиторская палата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z25" w:id="19"/>
+      <w:bookmarkStart w:name="z27" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство искусственного интеллекта</w:t>
-[...16 lines deleted...]
-        <w:t>и цифрового развития</w:t>
+        <w:t>Министерство транспорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z26" w:id="20"/>
+      <w:bookmarkStart w:name="z28" w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Высшая аудиторская палата</w:t>
+        <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z27" w:id="21"/>
+      <w:bookmarkStart w:name="z29" w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство транспорта</w:t>
+        <w:t>Агентство Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по регулированию и развитию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>финансового рынка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z30" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентство Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по финансовому мониторингу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z31" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство обороны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z28" w:id="22"/>
+      <w:bookmarkStart w:name="z32" w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...14 lines deleted...]
-        <w:t>Министерство финансов</w:t>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентство Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по делам государственной службы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство просвещения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z29" w:id="23"/>
+      <w:bookmarkStart w:name="z33" w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...57 lines deleted...]
-      <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z34" w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...40 lines deleted...]
-      <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство торговли и интеграции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z35" w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...14 lines deleted...]
-        <w:t>Министерство обороны</w:t>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентство по стратегическому</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>планированию и реформам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z32" w:id="26"/>
+      <w:bookmarkStart w:name="z36" w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...31 lines deleted...]
-        <w:t>по делам государственной службы</w:t>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство водных ресурсов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    </w:p>
+      <w:bookmarkStart w:name="z37" w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство иностранных дел</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z33" w:id="27"/>
+      <w:bookmarkStart w:name="z38" w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...31 lines deleted...]
-        <w:t>и строительства</w:t>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство по чрезвычайным ситуациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z34" w:id="28"/>
+      <w:bookmarkStart w:name="z39" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...14 lines deleted...]
-        <w:t>Министерство торговли и интеграции</w:t>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство туризма и спорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z35" w:id="29"/>
+      <w:bookmarkStart w:name="z40" w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...31 lines deleted...]
-        <w:t>планированию и реформам</w:t>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z36" w:id="30"/>
+      <w:bookmarkStart w:name="z41" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...70 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство внутренних дел</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z38" w:id="32"/>
+      <w:bookmarkStart w:name="z42" w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...14 lines deleted...]
-        <w:t>Министерство по чрезвычайным ситуациям</w:t>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство экологии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и природных ресурсов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z39" w:id="33"/>
+      <w:bookmarkStart w:name="z43" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...106 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...123 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство энергетики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2367,55 +2445,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>