--- v0 (2026-03-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ce441b2" w14:textId="ce441b2">
+    <w:p w14:paraId="ca424df" w14:textId="ca424df">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Типового положения архитектурно-градостроительного совета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 12 февраля 2026 года № 54. Зарегистрирован в Министерстве юстиции Республики Казахстан 20 февраля 2026 года № 38013</w:t>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 12 февраля 2026 года № 54. Зарегистрирован в Министерстве юстиции Республики Казахстан 20 февраля 2026 года № 38013.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z10" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -754,782 +754,1148 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 32 Строительного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Архитектурно-градостроительный совет (далее – Совет) – постоянно действующий консультативно-совещательный орган, создаваемый при акиматах областей, городов республиканского значения и столицы для координации действий по реализации единой градостроительной политики, повышения качества среды обитания и жизнедеяльности человека, обеспечения устойчивого развития и формирования современного архитектурного облика населенных пунктов.</w:t>
+      2. Архитектурно-градостроительный совет (далее – Совет) – постоянно действующий консультативно-совещательный орган, создаваемый при акиматах столицы, областей и городов республиканского значения для координации действий по реализации единой градостроительной политики, повышения качества среды обитания и жизнедеятельности человека, обеспечения устойчивого развития и формирования современного архитектурного облика населенных пунктов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Совет в своей деятельности руководствуется законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, а также настоящим Типовым положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Основные цели и задачи Совета</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Совет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рассматривает и вносит рекомендации по вопросам монументально-художественного оформления, архитектурного облика, градостроительного планирования и дизайн-кода населенного пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассматривает техническое задание на разработку градостроительных проектов развития и застройки населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рассматривает отчет мониторинга реализации генерального плана населенного пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рассматривает и обеспечивает соответствие представляемых проектов действующему законодательству, градостроительным нормативным документам, а также стратегическим документам развития и застройки населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выполняет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Основные цели и задачи Совета</w:t>
-[...119 lines deleted...]
-      5) выполняет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> 3. Структура и управление Советом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Состав архитектурно-градостроительного совета формируется местным представительным органом столицы, области и города республиканского значения в нечетном количестве не менее семи человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В архитектурно-градостроительный совет включаются представители местного исполнительного органа, архитекторы и специалисты научно-исследовательских организаций, представители проектных, общественных и иных организаций, в том числе представляющих интересы лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Совет возглавляет аким столицы, области и города республиканского значения – Председатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заместителями председателя Совета являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель акима столицы, области и города республиканского значения курирующий вопросы строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      главный архитектор столицы, области и города республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Секретарем Совета назначается сотрудник местного исполнительного органа по делам архитектуры и градостроительства, который не является его членом и не имеет права голоса при принятии решений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае отсутствия председателя заседание Совета может проводить один из заместителей председателя Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. К работе Совета, кроме утвержденного состава, с правом голоса привлекаются представители профессиональных и общественных объединений, аккредитованных ассоциаций и союзов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Периодичность заседаний Совета определяется председателем либо заместителем председателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Структура и управление Советом</w:t>
-[...159 lines deleted...]
-      10. В случае отсутствия председателя заседание Совета может проводить один из заместителей председателя Совета.</w:t>
+        <w:t xml:space="preserve"> 4. Рабочий орган Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
-[...15 lines deleted...]
-      11. К работе Совета, кроме утвержденного состава, с правом голоса привлекаются представители профессиональных и общественных объединений, аккредитованных ассоциаций и союзов.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Рабочий орган выполняет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
-[...15 lines deleted...]
-      12. Периодичность заседаний Совета определяется председателем либо заместителем председателя.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подготовка материалов для заседания Совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка повестки дня заседаний и оформление протоколов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оповещение членов Совета о времени проведения и повестке дня заседания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иные функции организационно-технического характера, необходимые для обеспечения работы Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. По итогам заседания составляется протокол, в котором отражаются принятые Советом решения. Член Совета, не согласный с принятым решением, прилагает к протоколу текст своего особого мнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...83 lines deleted...]
-      3) оповещение членов Совета о времени проведения и повестке дня заседания;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Решения Совета считаются правомочными, если в заседании приняли участие не менее 2/3 его членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
-[...15 lines deleted...]
-      4) иные функции организационно-технического характера, необходимые для обеспечения работы Совета.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. По результатам обсуждения Совет рекомендует проект:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
-[...15 lines deleted...]
-      14. По итогам заседания составляется протокол, в котором отражаются принятые Советом решения. Член Совета не согласный с принятым решением, вправе приложить к протоколу текст своего особого мнения.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) к реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
-[...15 lines deleted...]
-      15. Решения Совета считаются правомочными, если в заседании приняли участие не менее 2/3 его членов.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к реализации с замечаниями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
-[...15 lines deleted...]
-      16. По результатам обсуждения Совет рекомендует проект:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) возвратить на доработку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
-[...15 lines deleted...]
-      1) к реализации;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отклонить.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
-[...15 lines deleted...]
-      2) к реализации с замечаниями;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Протокол заседания Совета направляется всем заинтересованным государственным органам для принятия решений, а также физическим и юридическим лицам, проекты которых были рассмотрены согласно повестке дня заседания Совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
-[...15 lines deleted...]
-      3) возвратить на доработку;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Для обеспечения прозрачности работы Совета и информирования населения, на заседание Совета допускаются аккредитованные представители средств массовой информации, архитекторы, преподаватели и студенты архитектурных факультетов высших учебных заведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>