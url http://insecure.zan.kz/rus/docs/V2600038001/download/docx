--- v0 (2026-03-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d134a00" w14:textId="d134a00">
+    <w:p w14:paraId="8b5d513" w14:textId="8b5d513">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,295 +76,350 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении типовой конкурсной документации по приобретению услуги по предоставлению права на сообщение для всеобщего сведения по кабелю или передачи в эфир объектов авторского права и (или) смежных прав</w:t>
-[...18 lines deleted...]
-    </w:p>
+        <w:t>Об утверждении типовой конкурсной документации по приобретению услуги по предоставлению права на использование объектов авторского права и (или) смежных прав</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра юстиции Республики Казахстан от 17 февраля 2026 года № 168. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 февраля 2026 года № 38001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О государственных закупках" ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>типовую конкурсную документацию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по приобретению услуги по предоставлению права на использование объектов авторского права и (или) смежных прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О государственных закупках" ПРИКАЗЫВАЮ:</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...162 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету по правам интеллектуальной собственности Министерства юстиции Республики Казахстан обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства юстиции Республики Казахстан после его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -392,53 +447,71 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр юстиции</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -476,115 +549,98 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Сарсембаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...27 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -925,3523 +981,3068 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Решение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ___ дата _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="0"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Типовая конкурсная документация по приобретению услуги по предоставлению права</w:t>
+        <w:t xml:space="preserve"> Типовая конкурсная документация по приобретению услуги по предоставлению права на использование объектов авторского права и (или) смежных прав</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вид предмета закупок)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование конкурса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заказчик (не указывается для организаторов, выступающих в одном лице</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с заказчиком) ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается наименование, местонахождение, БИН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представитель заказчика (не указывается для организаторов, выступающих в одном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лице с заказчиком) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается Ф.И.О. (при его наличии), ИИН, должность, телефон, e-mail)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Организатор (единый организатор) _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается наименование, местонахождение, БИН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представитель организатора (единого организатора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается Ф.И.О. (при его наличии), ИИН, должность, телефон, e-mail)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Секретарь конкурсной комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается Ф.И.О. (при его наличии), должность, телефон, e-mail)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Конкурс проводится с целью выбора поставщика(-ов) в соответствии с прилагаемым перечнем лотов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящая Типовая конкурсная документация (далее – КД) включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) перечень лотов и условия приобретения услуг согласно годовому плану государственных закупок согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей КД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) соглашение об участии в конкурсе, утвержденное </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил осуществления государственных закупок, утвержденных приказом Министра финансов Республики Казахстан от 9 октября 2024 года № 687 "Об утверждении Правил осуществления государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35238) (далее – Правила государственных закупок);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) форму конкурсного ценового предложения потенциального поставщика, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) форму квалификационных требований, предъявляемых к потенциальному поставщику при осуществлении государственных закупок услуг согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей КД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) форму сведений о квалификации потенциального поставщика для оказания услуг, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) форму технической спецификации по приобретению услуг согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей КД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) форму сведений о субподрядчиках по оказанию услуг (соисполнителях при оказании услуг), а также виды услуг, передаваемых потенциальным поставщиком соисполнителям, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) типовые формы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z336" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      договора о государственных закупках услуг по предоставлению права на использование объектов авторского права согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей КД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z337" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      договора о государственных закупках услуг по предоставлению права на использование объектов смежных прав согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей КД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...794 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сумма, выделенная для данного конкурса по государственным закупкам услуг, составляет _______________________________________тенге. Сумма, выделенная для данного конкурса, в разрезе лотов составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ лота</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услуги</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, выделенная по лоту (тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(№ лота)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(наименование услуги)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(сумма, ______ выделенная __ по лоту)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(№ лота)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(наименование услуги)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(сумма, _______ выделенная __ по лоту)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обеспечение заявки на участие в конкурсе и исполнение договора не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...14 lines deleted...]
-        <w:t>4. Обеспечение заявки на участие в конкурсе и исполнение договора не требуется.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Предварительное обсуждение проекта конкурсной документации,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="2"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>разъяснение положений конкурсной документации организатором или заказчиком</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Замечания к проекту КД, а также запросы о разъяснении положений КД могут быть направлены потенциальными поставщиками посредством веб-портала заказчику, организатору, единому организатору не позднее двух рабочих дней со дня размещения объявления об осуществлении государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При отсутствии замечаний к проекту КД, а также запросов о разъяснении положений КД в течение двух рабочих дней со дня размещения объявления об осуществлении государственных закупок КД считается утвержденной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При наличии замечаний, а также запросов о разъяснении положений КД заказчик, организатор в течение двух рабочих дней со дня истечения срока предварительного обсуждения КД принимают одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносят изменения и (или) дополнения в проект КД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отклоняют замечания к проекту КД с указанием обоснований причин их отклонения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дают разъяснения положений КД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае внесения изменений и (или) дополнений в проект КД принимается решение об утверждении измененной КД на веб-портале в том же порядке, что и утверждение КД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Со дня принятия решений, предусмотренных подпунктами 2) и 3) настоящего пункта, КД считается утвержденной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Организатор, не позднее одного рабочего дня со дня утверждения КД, размещает на веб-портале протокол предварительного обсуждения проекта КД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае внесения изменений и (или) дополнений в проект КД, организатор, вместе с протоколом предварительного обсуждения КД размещает утвержденный текст КД, с автоматическим уведомлением потенциальных поставщиков-участников веб-портала, получивших проект КД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Протокол предварительного обсуждения проекта КД содержит информацию о поступивших замечаниях к проекту КД и принятых решениях по ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае принятия решения об отклонении замечаний к проекту КД, подробное обоснование причин их отклонения указывается в протоколе предварительного обсуждения проекта КД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При поступлении запросов потенциальных поставщиков о разъяснении положений КД посредством веб-портала, текст разъяснения положений КД отражается в протоколе предварительного обсуждения проекта КД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Решение заказчика по результатам предварительного обсуждения может быть обжаловано в порядке, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных закупках" (далее – Закон).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Предварительное обсуждение проекта конкурсной документации,</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Глава 3. Требования к оформлению и представлению потенциальными поставщиками заявки на участие в конкурсе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Заявка на участие в конкурсе подается в форме электронного документа посредством веб-портала и является формой выражения согласия потенциального поставщика, претендующего на участие в конкурсе, осуществить оказание услуги в соответствии с требованиями и условиями, предусмотренными настоящей КД, а также согласие потенциального поставщика на получение сведений о нем, подтверждающих соответствие квалификационным требованиям и ограничениям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Потенциальный поставщик перед формированием заявки принимает соглашение об участии в конкурсе, утвержденное </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Заявка на участие в конкурсе содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) электронные копии документов, заверенных электронной цифровой подписью, либо электронные документы, представляемые потенциальным поставщиком в подтверждение его соответствия квалификационным требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свидетельства и другие документы, подтверждающие право потенциального поставщика на оказание услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сведения о квалификации для участия в процессе государственных закупок, утвержденные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сведения о субподрядчиках по оказанию услуг, являющихся предметом закупок на конкурсе, утвержденные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил государственных закупок, и условие запрета передачи потенциальным поставщиком соисполнителям на соисполнение в совокупности более тридцати процентов от общего объема услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если потенциальный поставщик предусматривает привлечь соисполнителей услуг, то потенциальный поставщик предоставляет организатору электронные копии документов, подтверждающие соответствие привлекаемых соисполнителей квалификационным требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) техническую спецификацию с указанием национальных стандартов, а в случае их отсутствия межгосударственных стандартов на закупаемые услуги. При отсутствии национальных и межгосударственных стандартов указываются описание функциональных, технических, качественных и эксплуатационных характеристик закупаемых услуг, в том числе с указанием на товарные знаки, знаки обслуживания, фирменные наименования, патенты, полезные модели, промышленные образцы, наименование места происхождения услуги и наименование производителя, и иные характеристики по формам, утвержденные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил государственных закупок для услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости в технической спецификации указывается нормативно-техническая документация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) конкурсное ценовое предложение в форме электронного документа, утвержденное </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Срок действия конкурсной заявки, составляет не менее шестидесяти календарных дней с даты вскрытия конкурсных заявок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Электронные копии документов, содержащиеся в заявке на участие в конкурсе, должны быть четкими и разборчивыми, независимо от цвета изображения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Заявка на участие в конкурсе, а также вся корреспонденция и документы, касательно заявки на участие в конкурсе составляются и представляются на казахском или русском языках по выбору потенциального поставщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае их составления и представления потенциальным поставщиком на другом языке, к ним прилагается точный (нотариально заверенный) перевод.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>разъяснение положений конкурсной документации организатором или заказчиком</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+        <w:t xml:space="preserve"> Глава 4. Порядок представления заявки на участие в конкурсе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Заявка на участие в конкурсе представляется потенциальным поставщиком организатору посредством веб-портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Представленные потенциальными поставщиками заявки на участие в конкурсе автоматически регистрируются на веб-портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Заявка на участие в конкурсе считается принятой в момент автоматической отправки веб-порталом соответствующего уведомления поставщику, подавшему заявку на участие в конкурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Заявка на участие в конкурсе потенциального поставщика автоматически отклоняется веб-порталом в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) потенциальным поставщиком ранее представлена заявка на участие в данном конкурсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявка на участие в конкурсе поступила на веб-портал после истечения окончательного срока приема заявок на участие в данном конкурсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) конкурсное ценовое предложение превышает сумму, выделенную для приобретения данных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) предусмотренных подпунктами 1), 3), 4), 5), 6) и 8) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Конкурсное ценовое предложение потенциального поставщика выражается в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Изменение заявок на участие в конкурсе и их отзыв</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Потенциальный поставщик не позднее окончания срока представления заявок на участие в конкурсе может изменить и (или) дополнить, а также отозвать внесенную заявку на участие в конкурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Не допускаются внесение изменений и (или) дополнений, равно как отзыв заявки на участие в конкурсе после истечения окончательного срока представления заявок на участие в конкурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Потенциальный поставщик несет все расходы, связанные с его участием в конкурсе. Заказчик, организатор, конкурсная комиссия, экспертная комиссия (эксперт) не несут обязательства по возмещению этих расходов независимо от итогов конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Вскрытие заявок на участие в конкурсе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Веб-порталом производится автоматическое вскрытие заявок на участие в конкурсе в течение пяти минут после наступления даты и времени окончания срока приема заявок на участие в конкурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если на конкурс (лот) представлена только одна заявка на участие в конкурсе (лоте), то такая заявка также вскрывается и рассматривается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      28. Протокол вскрытия заявок на участие в конкурсе размещается веб-порталом автоматически в день вскрытия. При этом веб-портал рассылает автоматические уведомления членам конкурсной комиссии, потенциальным поставщикам, автоматически зарегистрированным на веб-портале, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Рассмотрение заявок на участие в конкурсе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Рассмотрение заявок на участие в конкурсе осуществляется конкурсной комиссией с целью определения потенциальных поставщиков, соответствующих квалификационным требованиям и требованиям КД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Конкурсная комиссия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) посредством веб-портала запрашивает у потенциальных поставщиков материалы и разъяснения в связи с их заявками с тем, чтобы упростить рассмотрение, оценку и сопоставление заявок на участие в конкурсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в целях уточнения сведений, содержащихся в заявках на участие в конкурсе, в письменной форме и (или) форме электронного документа запрашивает необходимую информацию у соответствующих физических или юридических лиц, государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. По итогам рассмотрения заявок на участие в конкурсе конкурсная комиссия оформляет протокол об итогах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурсная комиссия рассматривает заявку на участие в конкурсе, как отвечающую требованиям КД, если в ней присутствуют грамматические или арифметические ошибки, которые можно исправить, не затрагивая существа представленной заявки на участие в конкурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Потенциальный поставщик не допускается к участию в конкурсе (признан участником конкурса), если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) он и (или) его соисполнитель определены не соответствующими квалификационным требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      2) имеет ограничения, связанные с участием в государственных закупках, предусмотренные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона. По ограничениям, связанным с участием в государственных закупках, предусмотренных подпунктами 1), 3), 4), 5), 6) и 8) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, заявка на участие в конкурсе потенциального поставщика подлежит автоматическому отклонению веб-порталом. По ограничениям, связанным с участием в государственных закупках, предусмотренных подпунктами 7), 9), 10) и 11) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, конкурсная комиссия рассматривает информацию на интернет-ресурсах соответствующих уполномоченных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) его заявка на участие в конкурсе определена не соответствующей требованиям КД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Конкурсная комиссия при формировании протокола об итогах государственных закупок способом конкурса определяет условные скидки в соответствии с критериями, предусмотренными в Правилах государственных закупок применительно к каждому потенциальному поставщику, представившему заявку на участие в конкурсе, за исключением случаев, когда на участие в конкурсе представлена одна заявка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Порядок расчета критериев, влияющих на конкурсное ценовое предложение, определяется Правилами государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Оценка и сопоставление конкурсных ценовых предложений и определение победителя конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Конкурсное ценовое предложение вскрывается веб-порталом автоматически по итогам рассмотрения заявки на участие в конкурсе на предмет соответствия квалификационным требованиям и требованиям КД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Веб-порталом производятся автоматическая оценка и сопоставление конкурсных ценовых предложений участников конкурса:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассчитывается демпинговая цена, определяемая в соответствии с Правилами государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сопоставляются условные цены участников конкурса, определяется победитель конкурса на основе наименьшей условной цены, также потенциальный поставщик, занявший второе место на основе цены, следующей после наименьшей условной цены;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при равенстве условных цен конкурсных ценовых предложений победитель определяется в соответствии с Правилами государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Результаты оценки и сопоставления конкурсных ценовых предложений размещаются в протоколе об итогах государственных закупок способом конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. Договор о государственных закупках</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      38. Договор о государственных закупках (далее – договор) заключается посредством веб-портала между заказчиком и поставщиком, удостоверенный электронными цифровыми подписями, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...1906 lines deleted...]
-        <w:t xml:space="preserve"> и </w:t>
+      39. Порядок и сроки направления проекта договора, заключения договора, а также иных условий к договору определяются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных закупок.</w:t>
       </w:r>
-      <w:r>
-[...57 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4501,254 +4102,231 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Типовой конкурсной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>документации по приобретению</w:t>
+              <w:t>документации по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуг по предоставлению права</w:t>
+              <w:t>приобретению услуг по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на сообщение для всеобщего</w:t>
+              <w:t>предоставлению права</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сведения по кабелю</w:t>
-[...12 lines deleted...]
-              <w:t>или передачи в эфир объектов</w:t>
+              <w:t>на использование объектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авторского права и (или)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектов смежных прав</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="10"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень лотов и условия приобретения услуг по предоставлению права на сообщение для всеобщего сведения по кабелю или передачи в эфир объектов авторского права и (или) объектов смежных прав</w:t>
-[...37 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Перечень лотов и условия приобретения услуг по предоставлению права на использование объектов авторского права и (или) объектов смежных прав</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...62 lines deleted...]
-</w:t>
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (формируется на основе утвержденного годового плана)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № конкурса ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование конкурса: Приобретение услуг по предоставлению права на использование объектов авторского права и (или) объектов смежных прав</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -4757,2047 +4335,1432 @@
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ Лота</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование заказчика</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услуги*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество, объем</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условия поставки (в соответствии с ИНКОТЕРМС 2010)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания услуг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место оказания услуг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер авансового платежа, %</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, выделенная по лоту, тенге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...33 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       *Полное описание и характеристика услуги указываются в технической спецификации.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6859,1204 +5822,1049 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Типовой конкурсной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>документации по приобретению</w:t>
+              <w:t>документации по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуг по предоставлению права</w:t>
+              <w:t>приобретению услуг по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на сообщение для всеобщего</w:t>
+              <w:t>предоставлению права на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сведения по кабелю</w:t>
-[...12 lines deleted...]
-              <w:t>или передачи в эфир объектов</w:t>
+              <w:t>использование объектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авторского права и (или)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектов смежных прав</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="11"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к потенциальному поставщику</w:t>
-[...114 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к потенциальному поставщику при осуществлении государственных закупок услуг (заполняется заказчиком)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...143 lines deleted...]
-</w:t>
+      Сноска. Приложение 2 – в редакции приказа и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование заказчика</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование организатора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование конкурса: Приобретение услуг по предоставлению права на использование объектов авторского права и (или) объектов смежных прав</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № лота ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование лота</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Потенциальный поставщик должен соответствовать следующим квалификационным требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наличие свидетельства об аккредитации, выданного уполномоченным органом, на осуществление деятельности в сферах коллективного управления, срок действия которого соответствует сроку действия Договора о государственных закупках услуг по предоставлению права на использование объектов авторского права и (или) Договора о государственных закупках услуг по предоставлению права на использование объектов смежных прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отсутствие налоговой задолженности, превышающей шестикратный размер месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете (определяется веб-порталом автоматически на основании сведений органов государственных доходов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Наличие необходимых материальных и трудовых ресурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материальные ресурсы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование материальных ресурсов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждающие документы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие доступа к Единой цифровой платформе в сфере коллективного управления правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор об использовании единой цифровой платформы в сфере коллективного управления правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...33 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трудовые ресурсы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование трудовых ресурсов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не требуются</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8116,1351 +6924,1091 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Типовой конкурсной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>документации по приобретению</w:t>
+              <w:t>документации по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуг по предоставлению права</w:t>
+              <w:t>приобретению услуг по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на сообщение для всеобщего</w:t>
+              <w:t>предоставлению права на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сведения по кабелю или</w:t>
-[...12 lines deleted...]
-              <w:t>передачи в эфир объектов</w:t>
+              <w:t>использование объектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авторского права и (или)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектов смежных прав</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="12"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Техническая спецификация приобретаемых услуг</w:t>
-[...145 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> Техническая спецификация приобретаемых услуг (заполняется заказчиком)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование заказчика______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование организатора ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № конкурса __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование конкурса: Приобретение услуг по предоставлению права на использование объектов авторского права и (или) объектов смежных прав</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № лота ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование лота____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование кода Единого номенклатурного справочника услуг*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услуги</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...60 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение услуг по предоставлению права на использование объектов авторского права и (или) объектов смежных прав (выбрать в зависимости от лота):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) предоставление права на использование объектов авторского права; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) предоставление права на использование объектов смежных прав.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество (объем)*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена за единицу, без учета налога на добавленную стоимость*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая сумма, выделенная для закупки, без учета налога на добавленную стоимость*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания услуги*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание требуемых характеристик, параметров и иных исходных данных:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условия к потенциальному поставщику в случае определения его победителем и заключения с ним договора о государственных закупках (Указываются при необходимости) (Отклонение потенциального поставщика за неуказание и непредставление указанных сведений не допускается)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">5. Сумма по договору: вознаграждение, выплачиваемое за использование объектов авторского права и (или) смежных прав путем сообщения для всеобщего сведения по кабелю или передачи в эфир, должно быть не ниже ставки, установленной </w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Поставщик оказывает Заказчику комплекс связанных услуг по:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+предоставлению права на использование объектов авторского права и (или) смежных прав.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Договор не распространяется на неимущественные права правообладателей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Место оказания услуг: ______________________________.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Общий срок оказания услуг: ______________________________.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5. Сумма по договору: вознаграждение, выплачиваемое за использование объектов авторского права и (или) смежных прав, должно быть не ниже ставки, установленной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 22 июня 2023 года № 400 "Об утверждении минимальных ставок авторского вознаграждения за некоторые виды использования произведений" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32874) и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9473,271 +8021,231 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 22 июня 2023 года № 401 "Об утверждении минимальных ставок вознаграждения исполнителям и производителям фонограмм" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32873).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6. Поставщик гарантирует распределение и выплату вознаграждения, выплачиваемого Заказчиком, в соответствии с отчетом об использовании объектов авторского права и (или) объектов смежных прав.</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">8. При оказании услуг потенциальный поставщик должен соблюдать </w:t>
+              <w:t>
+6. Поставщик гарантирует распределение и выплату вознаграждения, выплачиваемого Заказчиком, в соответствии с отчетом об использовании объектов авторского права и (или) объектов смежных прав.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Поставщик сохраняет конфиденциальность сведений, полученных в связи с исполнением обязательств, и гарантирует, что имеет все меры для обеспечения неразглашения таких сведений.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8. При оказании услуг потенциальный поставщик должен соблюдать </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Закон</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "Об авторском праве и смежных правах".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9. В части, неурегулированной Договором, Стороны руководствуются лицензионным договором, заключенным посредством единой цифровой платформы в сфере коллективного управления правами.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+9. В части, неурегулированной Договором, Стороны руководствуются лицензионным договором, заключенным посредством единой цифровой платформы в сфере коллективного управления правами.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...135 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z382" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * сведения подтягиваются из плана государственных закупок (отображаются автоматически).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z383" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z384" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Каждые характеристики, параметры, исходные данные и дополнительные условия к исполнителю указываются отдельной строкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z385" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Установление в технической спецификации квалификационных требований, предъявляемых к потенциальному поставщику, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z386" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Установление требований технической спецификации в иных документах не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9823,2907 +8331,2353 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>услуг по предоставлению права</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на сообщение для всеобщего</w:t>
-[...25 lines deleted...]
-              <w:t>передачи в эфир объектов</w:t>
+              <w:t>на использование объектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авторского права и (или)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектов смежных прав</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 4 – в редакции приказа и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ТИПОВАЯ ФОРМА ДОГОВОРА О ГОСУДАРСТВЕННЫХ ЗАКУПКАХ УСЛУГ</w:t>
+        <w:t xml:space="preserve"> Типовая форма договора о государственных закупках услуг по</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ПО ПРЕДОСТАВЛЕНИЮ ПРАВА НА СООБЩЕНИЕ ДЛЯ ВСЕОБЩЕГО СВЕДЕНИЯ</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>предоставлению права на использование объектов авторского права</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регион Заказчика Номер договора Дата подписания договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Полное наименование Заказчика, именуемый(ое) (ая) в дальнейшем "Заказчик", от лица которого выступает должность Заказчика ФИО (при его наличии) Заказчика, действующий на основании (основание Заказчика), с одной стороны, и Полное наименование Поставщика, именуемый(ое) (ая) в дальнейшем "Поставщик", от лица которого выступает Должность Поставщика ФИО (при его наличии) Поставщика, действующий на основании (основание Поставщика), с другой стороны, далее совместно именуемые "Стороны", на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных закупках" (далее – Закон) и итогов государственных закупок способом способ закупки от дата итогов № номер итогов, заключили настоящий договор о государственных закупках работ (далее – Договор) и пришли к соглашению о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z132" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ПО КАБЕЛЮ ИЛИ ПЕРЕДАЧИ В ЭФИР ОБЪЕКТОВ АВТОРСКОГО ПРАВА</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve"> 1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z133" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Поставщик обязуется оказать Услугу(и) согласно условиям, требованиям и по ценам, указанным в приложениях к настоящему Договору, являющихся неотъемлемой его частью, а Заказчик обязуется принять оказанную(ые) Услугу(и) и оплатить за нее на условиях настоящего Договора при условии надлежащего исполнения Поставщиком своих обязательств по Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z134" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Перечисленные ниже документы и условия, оговоренные в них, образуют данный Договор и считаются его неотъемлемой частью, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z135" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) настоящий Договор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z136" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перечень лотов и условия оказания услуг (Приложение 1);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z137" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) техническая спецификация (Приложение 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z138" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Сумма договора и условия оплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z139" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Общая сумма Договора определяется Приложением 1 к настоящему Договору и составляет (сумма Договора) (сумма прописью) и включает все расходы, связанные с оказанием Услуг, (а также все налоги и сборы, предусмотренные законодательством Республики Казахстан, в том числе НДС (сумма НДС) тенге)/(без учета НДС) (далее – сумма Договора).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z140" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...46 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="14"/>
+      2.2. Заказчик после вступления Договора в силу производит авансовый платеж в размере согласно Приложению 1. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z141" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оставшаяся сумма оплачивается Заказчиком путем перечисления денежных средств на расчетный счет Поставщика не позднее 30 (тридцати) календарных дней с даты подписания Сторонами акта оказанных услуг, с учетом пропорционального удержания ранее оплаченного аванса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z142" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Оплата за оказанные Услуги производится Заказчиком путем перечисления денежных средств на расчетный счет Поставщика не позднее 30 (тридцати) календарных дней с даты подписания Сторонами акта оказанных Услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z143" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. В случае изменения (корректировки) размера дохода Заказчика, сумма договора подлежит изменению путем заключения дополнительного соглашения к договору, без изменения предмета закупаемых Услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z144" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Объем оказываемых Услуг в количественном и стоимостном выражении оговорен в Приложении 1 к Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z145" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Необходимые документы, предшествующие оплате:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z146" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подписанный Договор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z147" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акт(ы) оказанных Услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отчет о внутристрановой ценности в работах и услугах по форме согласно приложению 53 к Правилам осуществления государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z149" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электронная счет-фактура с описанием, указанием общей суммы оказанных Услуг, предоставленная Поставщиком Заказчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z150" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Предмет договора</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve"> 3. Обязательства Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z151" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Поставщик обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z152" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечить полное и надлежащее исполнение взятых на себя обязательств по Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z153" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при исполнении своих обязательств по Договору обеспечить соответствие оказываемых Услуг требованиям, указанным в приложениях к настоящему Договору, являющихся неотъемлемой частью Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z154" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение 5 (пяти) рабочих дней со дня подписания Сторонами Договора заключить лицензионный договор посредством единой цифровой платформы в сфере коллективного управления правами с использованием электронных цифровых подписей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z155" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не раскрывать без предварительного письменного согласия Заказчика содержание технической документации, представленной Заказчиком или от его имени другими лицами, за исключением того персонала, который привлечен Поставщиком для исполнения условий Договора. Указанная информация должна предоставляться этому персоналу конфиденциально и в той мере, насколько это необходимо для исполнения обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z156" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) без предварительного письменного согласия Заказчика не использовать какие-либо вышеперечисленные документы и информацию, кроме как в целях реализации Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z157" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по первому требованию Заказчика предоставлять информацию о ходе исполнения обязательств по Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z158" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) возмещать Заказчику в полном объеме причиненные ему убытки, вызванные ненадлежащим исполнением Поставщиком условий Договора и/или иными неправомерными действиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z159" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) оформить и направить Заказчику посредством веб-портала утвержденный электронно-цифровой подписью акт оказанных услуг, а также отчет о внутристрановой ценности в услугах по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам осуществления государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z160" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) после утверждения Заказчиком акта оказанных услуг выписать счет-фактуру в электронной форме посредством информационной системы электронных счетов-фактур в соответствии с Правилами выписки счет-фактуры в электронной форме в информационной системе электронных счетов-фактур.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z161" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Поставщик вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z162" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требовать от Заказчика оплату за оказанные Услуги по Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z163" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на досрочное оказание Услуг, указанных в Приложении 1 к Договору, заранее согласовав с Заказчиком сроки выполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z164" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Заказчик обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение 5 (пяти) рабочих дней со дня подписания Сторонами Договора заключить лицензионный договор посредством единой цифровой платформы в сфере коллективного управления правами с использованием электронных цифровых подписей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечить доступ специалистов Поставщика для оказания Услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при выявлении несоответствий оказанных Услуг незамедлительно письменно уведомить Поставщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z168" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) при приемке Услуг утвердить посредством веб-портала акт оказанных услуг либо отказать в принятии с указанием аргументированных обоснований ее непринятия в сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 587</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил осуществления государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z169" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) после утверждения акта оказанных услуг принять счет-фактуру, выписанную Поставщиком в электронной форме посредством информационной системы электронных счетов-фактур в соответствии с Правилами выписки счет-фактуры в электронной форме в информационной системе электронных счетов-фактур;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z170" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) произвести оплату в порядке и сроки, установленные настоящим Договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z171" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) за использование объектов авторского права по лицензионному договору, заключенному посредством единой цифровой платформы в сфере коллективного управления правами с использованием электронных цифровых подписей, Заказчик ежеквартально выплачивает Поставщику авторское вознаграждение по ставкам, утвержденным Поставщиком, но не менее размера ставки, устанавливаемой в соответствии с минимальными ставками авторского вознаграждения и вознаграждения исполнителям и производителям фонограмм, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 22 июня 2023 года № 400 "Об утверждении минимальных ставок авторского вознаграждения за некоторые виды использования произведений" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32874) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 22 июня 2023 года № 401 "Об утверждении минимальных ставок вознаграждения исполнителям и производителям фонограмм" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32873);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z172" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) авторское вознаграждение, предусмотренное подпунктом 7) пункта 3.3 Договора, Заказчик перечисляет на расчетный счет Поставщика в течение 30 (тридцати) календарных дней со дня получения счета на оплату, выписанного на основании подписанного обеими Сторонами акта оказанных услуг с приложением счета на оплату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z173" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Заказчик вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z174" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проверять качество оказанных Услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z175" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае досрочного оказания Услуг, Заказчик вправе досрочно принять Услуги и оплатить за них в соответствии с условиями Договора. Отказ в досрочном оказании Услуг допускается в случаях отсутствия возможности его принятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z176" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Проверка услуг на соответствие технической спецификации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z177" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Услуги, оказываемые в рамках настоящего Договора, должны соответствовать условиям, указанным в технической спецификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z178" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Если результаты оказанных Услуг будут признаны не соответствующими требованиям технической спецификации (Приложение 2 к Договору), Поставщик принимает меры по устранению несоответствий требованиям технической спецификации, без каких-либо дополнительных затрат со стороны Заказчика, в течение 3 (трех) рабочих дней с момента проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z179" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Ни один вышеуказанный пункт не освобождает Поставщика от других обязательств по Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z180" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Оказание услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z181" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Оказание Услуг Поставщиком осуществляется в сроки, указанные в Приложении 1 к Договору, являющемся неотъемлемой частью Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z182" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Услуга считается оказанной при условии полной сдачи Поставщиком Услуги Заказчику в точном соответствии требованиям, указанным в приложениях к настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Гарантия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z184" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Поставщик гарантирует обеспечение бесперебойного, качественного и своевременного оказания Услуг Заказчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z185" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Поставщик гарантирует безвозмездное исправление ошибок, недоработок и других несоответствий Услуг технической спецификации (Приложение 2 к Договору).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z186" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Заказчик обязан оперативно уведомить Поставщика в письменном виде обо всех претензиях, связанных с данной гарантией, после чего Поставщик должен принять меры по устранению недостатков за свой счет, включая все расходы, связанные с этим, в срок, определенный Заказчиком в уведомлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z187" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.4. Если Поставщик, получив уведомление, своевременно не примет соответствующие меры по устранению недостатков, Заказчик может применить необходимые санкции и меры по устранению недостатков за счет Поставщика и без какого-либо ущерба другим правам, которыми Заказчик может обладать по Договору в отношении Поставщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z188" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Ответственность Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z189" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      7.1. В случае неисполнения или ненадлежащего исполнения Сторонами своих обязательств в рамках настоящего Договора все споры и разногласия разрешаются в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z190" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      7.2. В случае просрочки сроков оказания Услуг, Заказчик удерживает (взыскивает) с Поставщика неустойку (штраф, пеню) в размере 0,1 % от общей суммы договора за каждый день просрочки в случае полного неисполнения поставщиком обязательств либо удерживает (взыскивает) неустойку (штраф, пеню) в размере 0,1 % от суммы неисполненных обязательств за каждый день просрочки в случае ненадлежащего исполнения (частичного неисполнения) обязательств. При этом общая сумма неустойки (штрафа, пени) не должна превышать 15 % от общей суммы Договора. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z191" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      7.3. В случае отказа Поставщика от оказания Услуг или просрочки оказания Услуг на срок более одного месяца со дня истечения срока оказания Услуг по Договору, но не позднее срока окончания действия Договора, Заказчик имеет право расторгнуть настоящий Договор в одностороннем порядке, согласно Гражданскому кодексу Республики Казахстан, с взысканием с Поставщика суммы неустойки (штрафа, пени) в размере 0,1 % от общей суммы Договора за каждый день просрочки. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z192" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...26 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="15"/>
+      7.4. Уплата неустойки (штрафа, пени) не освобождает Стороны от выполнения обязательств, предусмотренных настоящим Договором. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z193" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7.5. Если любое изменение ведет к уменьшению стоимости или сроков, необходимых Поставщику для оказания Услуг по Договору, то сумма Договора или график оказания Услуг, или и то и другое соответствующим образом корректируется, а в Договор вносятся соответствующие поправки. Все запросы Поставщика на проведение корректировки должны быть предъявлены в течение 30 (тридцати) дней со дня получения Поставщиком распоряжения об изменениях от Заказчика. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z194" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.6. Поставщик ни полностью, ни частично не должен передавать кому-либо свои обязательства по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z195" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Сумма договора и условия оплаты</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve"> 8. Срок действия и условия расторжения договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z196" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Договор вступает в силу со дня подписания и действует до "31" декабря 20___ г., а в части взаиморасчетов до их полного завершения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z197" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8.2. Заказчик может в любое время в одностороннем порядке отказаться от исполнения условий Договора согласно Гражданскому кодексу Республики Казахстан, направив Поставщику соответствующее письменное уведомление, если Поставщик становится банкротом или неплатежеспособным. В этом случае отказ от исполнения условий Договора осуществляется немедленно, и Заказчик не несет никакой финансовой обязанности по отношению к Поставщику при условии, если отказ от исполнения условий Договора не наносит ущерба или не затрагивает каких-либо прав на совершение действий или применение санкций, которые были или будут впоследствии предъявлены Заказчику. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z198" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8.3. Договор может быть расторгнут по соглашению Сторон, в случае нецелесообразности его дальнейшего исполнения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z199" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.4. Настоящий Договор может быть расторгнут:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z200" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по соглашению Сторон в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z201" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по инициативе Заказчика в одностороннем порядке, согласно Гражданскому кодексу Республики Казахстан, в случаях неисполнения либо ненадлежащего исполнения Поставщиком обязательств по Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z202" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по инициативе Поставщика в случаях существенного нарушения Заказчиком условий Договора, включая нарушение сроков оплаты более чем на ______ календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z203" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных закупках" и иными законодательными актами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z204" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на основании вступившего в законную силу судебного акта, исполнение которого влечет прекращение Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z205" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Уведомление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z206" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      9.1. Любое уведомление, которое одна сторона направляет другой стороне в соответствии с Договором, высылается оплаченным заказным письмом или по телеграфу, телексу, факсу, телефаксу либо посредством веб-портала. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z207" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.2. Уведомление вступает в силу после доставки или в указанный день вступления в силу (если указано в уведомлении) в зависимости от того, какая из этих дат наступит раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z208" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. Форс-мажор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z209" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      10.1. Стороны не несут ответственность за неисполнение условий Договора, если оно явилось результатом форс-мажорных обстоятельств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z210" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      10.2. Для целей Договора "форс-мажор" означает событие, неподвластное контролю Сторон, и имеющее непредвиденный характер. Такие события могут включать, но не исключительно: военные действия, природные или стихийные бедствия и другие. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z211" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      10.3. При возникновении форс-мажорных обстоятельств Поставщик незамедлительно направляет Заказчику письменное уведомление о таких обстоятельствах и их причинах. Если от Заказчика не поступает иных письменных инструкций, Поставщик продолжает выполнять свои обязательства по Договору, насколько это целесообразно, и ведет поиск альтернативных способов выполнения Договора, не зависящих от форс-мажорных обстоятельств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z212" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. Решение спорных вопросов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z213" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      11.1. Стороны должны прилагать все усилия к тому, чтобы разрешать в процессе прямых переговоров все разногласия или споры, возникающие между ними по Договору или в связи с ним. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z214" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      11.2. Если после таких переговоров Стороны не могут разрешить спор по Договору, любая из сторон может потребовать решения этого вопроса в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z215" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Противодействие коррупции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z216" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.1. При исполнении своих обязательств по настоящему Договору, Стороны не выплачивают, не предлагают выплатить и не разрешают выплату каких-либо денежных средств или ценностей, прямо или косвенно, любым лицам, для оказания влияния на действия или решения этих лиц с целью получить какие-либо неправомерные преимущества или иные неправомерные цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z217" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.2. При исполнении своих обязательств по настоящему Договору, Стороны не осуществляют действия, квалифицируемые применимым для целей настоящего Договора законодательством, как дача/получение взятки, коммерческий подкуп, а также действия, нарушающие требования применимого законодательства и международных актов о противодействии легализации (отмыванию) доходов, полученных преступным путем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z218" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.3. Каждая из Сторон настоящего Договора отказывается от стимулирования каким-либо образом представителей другой Стороны, в том числе путем предоставления денежных сумм, подарков, безвозмездного выполнения в их адрес работ (услуг) и другими способами, ставящего работника в определенную зависимость, и направленными на обеспечение выполнения этим работником каких-либо действий в пользу стимулирующей его Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z219" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.4. В случае возникновения у Стороны подозрений, что произошло или может произойти нарушение каких-либо антикоррупционных условий, соответствующая Сторона обязуется уведомить другую Сторону в письменной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z220" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.5. В письменном уведомлении Сторона обязана сослаться на факты или предоставить материалы, достоверно подтверждающие или дающие основание предполагать, что произошло или может произойти нарушение каких-либо положений настоящих условий контрагентом, выражающееся в действиях, квалифицируемых применимым законодательством, как дача или получение взятки, коммерческий подкуп, а также действиях, нарушающих требования применимого законодательства и международных актов о противодействии легализации доходов, полученных преступным путем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z221" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.6. Стороны настоящего Договора признают проведение процедур по предотвращению коррупции и контролируют их соблюдение. При этом Стороны прилагают разумные усилия, чтобы минимизировать риск деловых отношений с контрагентами, которые могут быть вовлечены в коррупционную деятельность, а также оказывают взаимное содействие друг другу в целях предотвращения коррупции. Стороны обязуются обеспечить реализацию процедур по проведению проверок в целях предотвращения рисков вовлечения Сторон в коррупционную деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z222" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. Прочие условия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z223" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.1. Налоги и другие обязательные платежи в бюджет подлежат уплате в соответствии с налоговым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z224" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.2. Любые изменения и дополнения к Договору совершаются в той же форме, что и заключение Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z225" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...2126 lines deleted...]
-        <w:t xml:space="preserve">13.3. Внесение изменений в заключенный Договор при условии неизменности качества и других условий, явившихся основой выбора поставщика, допускается в случаях, предусмотренных в </w:t>
+      13.3. Внесение изменений в заключенный Договор при условии неизменности качества и других условий, явившихся основой выбора поставщика, допускается в случаях, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 Закона.</w:t>
       </w:r>
-      <w:r>
-[...109 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z226" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.4. Передача обязанностей одной из Сторон по Договору не допускается за исключением правопреемства в случае реорганизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z227" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.5. Договор составлен на казахском и русском языках, имеющих одинаковую юридическую силу, заключенный посредством веб-портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z228" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.6. В части, неурегулированной Договором, Стороны руководствуются законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z229" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РЕКВИЗИТЫ СТОРОН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заказчик:</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"_______________________________",</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12799,95 +10753,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e-mail: __________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сайт:____________________________</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z230" w:id="207"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поставщик:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "______________________________",</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12963,323 +10906,252 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e-mail: __________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сайт:____________________________</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...39 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписи Сторон:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заказчик</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________ подпись</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поставщик</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________ подпись</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13369,2883 +11241,2415 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>услуг по предоставлению права</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на сообщение для всеобщего</w:t>
-[...25 lines deleted...]
-              <w:t>передачи в эфир объектов</w:t>
+              <w:t>на использование объектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авторского права и (или)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектов смежных прав</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 5 – в редакции приказа и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ТИПОВАЯ ФОРМА ДОГОВОРА О ГОСУДАРСТВЕННЫХ ЗАКУПКАХ УСЛУГ ПО ПРЕДОСТАВЛЕНИЮ ПРАВА НА СООБЩЕНИЕ ДЛЯ ВСЕОБЩЕГО СВЕДЕНИЯ ПО КАБЕЛЮ ИЛИ ПЕРЕДАЧИ В ЭФИР ОБЪЕКТОВ СМЕЖНЫХ ПРАВ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+        <w:t xml:space="preserve"> Типовая форма договора о государственных закупках услуг</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по предоставлению права на использование объектов смежных прав</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регион Заказчика Номер договора Дата подписания договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z235" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Полное наименование Заказчика, именуемый(ое)(ая) в дальнейшем "Заказчик", от лица которого выступает должность Заказчика ФИО (при его наличии) Заказчика, действующий на основании (основание Заказчика), с одной стороны, и Полное наименование Поставщика, именуемый(ое)(ая) в дальнейшем "Поставщик", от лица которого выступает Должность Поставщика ФИО (при его наличии) Поставщика, действующий на основании Основание Поставщика, с другой стороны, далее совместно именуемые "Стороны", на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных закупках" (далее – Закон) и итогов государственных закупок способом способ закупки от дата итогов № номер итогов, заключили настоящий договор о государственных закупках работ (далее – Договор) и пришли к соглашению о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z236" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...14 lines deleted...]
-        <w:t>Регион Заказчика Номер договора Дата подписания договора</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z237" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Поставщик обязуется оказать Услугу(и) согласно условиям, требованиям и по ценам, указанным в приложениях к настоящему Договору, являющихся неотъемлемой его частью, а Заказчик обязуется принять оказанную(ые) Услугу(и) и оплатить за нее на условиях настоящего Договора при условии надлежащего исполнения Поставщиком своих обязательств по Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z238" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Перечисленные ниже документы и условия, оговоренные в них, образуют данный Договор и считаются его неотъемлемой частью, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z239" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) настоящий Договор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z240" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перечень лотов и условия оказания услуг (Приложение 1);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z241" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) техническая спецификация (Приложение 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z242" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Сумма договора и условия оплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z243" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Общая сумма Договора определяется Приложением 1 к настоящему Договору и составляет (сумма Договора) (сумма прописью) и включает все расходы, связанные с оказанием Услуг, (а также все налоги и сборы, предусмотренные законодательством Республики Казахстан, в том числе НДС (сумма НДС) тенге)/(без учета НДС) (далее – сумма Договора).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z244" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Заказчик после вступления Договора в силу производит авансовый платеж в размере согласно Приложению 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z245" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оставшаяся сумма оплачивается Заказчиком путем перечисления денежных средств на расчетный счет Поставщика не позднее 30 (тридцати) календарных дней с даты подписания Сторонами акта оказанных услуг, с учетом пропорционального удержания ранее оплаченного аванса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z246" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Оплата за оказанные Услуги производится Заказчиком путем перечисления денежных средств на расчетный счет Поставщика не позднее 30 (тридцати) календарных дней с даты подписания Сторонами акта оказанных Услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z247" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. В случае изменения (корректировке) размера дохода Заказчика, сумма договора подлежит изменению путем заключения дополнительного соглашения к договору, без изменения предмета закупаемых услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z248" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Объем оказываемых Услуг в количественном и стоимостном выражении оговорен в Приложении 1 к Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z249" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Необходимые документы, предшествующие оплате:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z250" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подписанный Договор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z251" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акт(ы) оказанных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z252" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отчет о внутристрановой ценности в работах и услугах по форме согласно приложению 53 к Правилам осуществления государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z253" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электронная счет-фактура с описанием, указанием общей суммы оказанных Услуг, предоставленная Поставщиком Заказчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z254" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Обязательства Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z255" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Поставщик обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z256" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечить полное и надлежащее исполнение взятых на себя обязательств по Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z257" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при исполнении своих обязательств по Договору обеспечить соответствие оказываемых услуг требованиям, указанным в приложениях к настоящему Договору, являющихся неотъемлемой частью Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z258" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение 5 (пяти) рабочих дней со дня подписания Сторонами Договора заключить лицензионный договор посредством единой цифровой платформы в сфере коллективного управления правами с использованием электронных цифровых подписей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z259" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не раскрывать без предварительного письменного согласия Заказчика содержание технической документации, представленной Заказчиком или от его имени другими лицами, за исключением того персонала, который привлечен Поставщиком для исполнения условий Договора. Указанная информация должна предоставляться этому персоналу конфиденциально и в той мере, насколько это необходимо для исполнения обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z260" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) без предварительного письменного согласия Заказчика не использовать какие-либо вышеперечисленные документы и информацию, кроме как в целях реализации Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z261" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по первому требованию Заказчика предоставлять информацию о ходе исполнения обязательств по Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z262" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) возмещать Заказчику в полном объеме причиненные ему убытки, вызванные ненадлежащим исполнением Поставщиком условий Договора и/или иными неправомерными действиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z263" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) оформить и направить Заказчику посредством веб-портала утвержденный электронно-цифровой подписью акт оказанных услуг, а также отчет о внутристрановой ценности в услугах по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам осуществления государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z264" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) после утверждения Заказчиком акта оказанных услуг выписать счет-фактуру в электронной форме посредством информационной системы электронных счетов-фактур в соответствии с Правилами выписки счет-фактуры в электронной форме в информационной системе электронных счетов-фактур.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z265" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Поставщик вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z266" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требовать от Заказчика оплату за оказанные Услуги по Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z267" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на досрочное оказание Услуг, указанных в Приложении 1 к Договору, заранее согласовав с Заказчиком сроки выполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z268" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Заказчик обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z269" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение 5 (пяти) рабочих дней со дня подписания Сторонами Договора заключить лицензионный договор посредством единой цифровой платформы в сфере коллективного управления правами с использованием электронных цифровых подписей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z270" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечить доступ специалистов Поставщика для оказания Услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z271" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при выявлении несоответствий оказанных Услуг незамедлительно письменно уведомить Поставщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z272" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) при приемке Услуг утвердить посредством веб-портала акт оказанных услуг либо отказать в принятии с указанием аргументированных обоснований ее непринятия в сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 587</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил осуществления государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z273" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) после утверждения акта оказанных услуг принять счет-фактуру, выписанную Поставщиком в электронной форме посредством информационной системы электронных счетов-фактур в соответствии с Правилами выписки счет-фактуры в электронной форме в информационной системе электронных счетов-фактур;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z274" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) произвести оплату в порядке и сроки, установленные настоящим Договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z275" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) за использование объектов смежных прав по лицензионному договору, заключенному посредством единой цифровой платформы в сфере коллективного управления правами с использованием электронных цифровых подписей, Заказчик ежеквартально выплачивает Поставщику вознаграждение по ставкам, утвержденным Поставщиком, но не менее размера ставки, устанавливаемой в соответствии с минимальными ставками авторского вознаграждения и вознаграждения исполнителям и производителям фонограмм, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 22 июня 2023 года № 400 "Об утверждении минимальных ставок авторского вознаграждения за некоторые виды использования произведений" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32874) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 22 июня 2023 года № 401 "Об утверждении минимальных ставок вознаграждения исполнителям и производителям фонограмм" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32873);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z276" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) вознаграждение за использование объектов смежных прав, предусмотренное подпунктом 7) пункта 3.3 Договора, Заказчик перечисляет на расчетный счет Поставщика в течение 30 (тридцати) календарных дней со дня получения счета на оплату, выписанного на основании подписанного обеими Сторонами акта оказанных услуг с приложением счета на оплату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3.3 с изменениями, внесенными приказом и.о. Министра юстиции РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z277" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Заказчик вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z278" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проверять качество оказанных Услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z279" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае досрочного оказания Услуг, Заказчик вправе досрочно принять услуги и оплатить за нее в соответствии с условиями Договора. Отказ в досрочном оказании Услуг допускается в случаях отсутствия возможности его принятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z280" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Проверка услуг на соответствие технической спецификации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z281" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Услуги, оказываемые в рамках настоящего Договора, должны соответствовать условиям, указанным в технической спецификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z282" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Если результаты оказанных Услуг будут признаны не соответствующими требованиям технической спецификации (Приложение 2 к Договору), Поставщик принимает меры по устранению несоответствий требованиям технической спецификации, без каких-либо дополнительных затрат со стороны Заказчика, в течение 3 (трех) рабочих дней с момента проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z283" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Ни один вышеуказанный пункт не освобождает Поставщика от других обязательств по Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z284" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Оказание услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z285" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Оказание Услуг Поставщиком осуществляется в сроки, указанные в Приложении 1 к Договору, являющемся неотъемлемой частью Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z286" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Услуга считается оказанной при условии полной сдачи Поставщиком услуги Заказчику в точном соответствии требованиям, указанным в приложениях к настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z287" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Гарантия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z288" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Поставщик гарантирует обеспечение бесперебойного, качественного и своевременного оказания Услуг Заказчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z289" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Поставщик гарантирует безвозмездное исправление ошибок, недоработок и других несоответствий Услуг технической спецификации (Приложение 2 к Договору).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z290" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Заказчик обязан оперативно уведомить Поставщика в письменном виде обо всех претензиях, связанных с данной гарантией, после чего Поставщик должен принять меры по устранению недостатков за свой счет, включая все расходы, связанные с этим, в срок, определенный Заказчиком в уведомлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z291" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.4. Если Поставщик, получив уведомление, своевременно не примет соответствующие меры по устранению недостатков, Заказчик может применить необходимые санкции и меры по устранению недостатков за счет Поставщика и без какого-либо ущерба другим правам, которыми Заказчик может обладать по Договору в отношении Поставщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z292" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Ответственность Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z293" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. В случае неисполнения или ненадлежащего исполнения Сторонами своих обязательств в рамках настоящего Договора все споры и разногласия разрешаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z294" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. В случае просрочки сроков оказания Услуг, Заказчик удерживает (взыскивает) с Поставщика неустойку (штраф, пеню) в размере 0,1 % от общей суммы договора за каждый день просрочки в случае полного неисполнения поставщиком обязательств либо удерживает (взыскивает) неустойку (штраф, пеню) в размере 0,1 % от суммы неисполненных обязательств за каждый день просрочки в случае ненадлежащего исполнения (частичного неисполнения) обязательств. При этом общая сумма неустойки (штрафа, пени) не должна превышать 15 % от общей суммы Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z295" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.3. В случае отказа Поставщика от оказания Услуг или просрочки оказания Услуг на срок более одного месяца со дня истечения срока оказания Услуг по Договору, но не позднее срока окончания действия Договора, Заказчик имеет право расторгнуть настоящий Договор в одностороннем порядке согласно Гражданскому кодексу Республики Казахстан, с взысканием с Поставщика суммы неустойки (штрафа, пени) в размере 0,1 % от общей суммы Договора за каждый день просрочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z296" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.4. Уплата неустойки (штрафа, пени) не освобождает Стороны от выполнения обязательств, предусмотренных настоящим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z297" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.5. Если любое изменение ведет к уменьшению стоимости или сроков, необходимых Поставщику для оказания Услуг по Договору, то сумма Договора или график оказания Услуг, или и то и другое соответствующим образом корректируется, а в Договор вносятся соответствующие поправки. Все запросы Поставщика на проведение корректировки должны быть предъявлены в течение 30 (тридцати) дней со дня получения Поставщиком распоряжения об изменениях от Заказчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z298" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.6. Поставщик ни полностью, ни частично не должен передавать кому-либо свои обязательства по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z299" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Срок действия и условия расторжения договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z300" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Договор вступает в силу со дня подписания и действует до "31" декабря 20___ г., а в части взаиморасчетов до их полного завершения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z301" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Заказчик может в любое время в одностороннем порядке, согласно Гражданскому кодексу Республики Казахстан, отказаться от исполнения условий Договора, направив Поставщику соответствующее письменное уведомление, если Поставщик становится банкротом или неплатежеспособным. В этом случае отказ от исполнения условий Договора осуществляется немедленно, и Заказчик не несет никакой финансовой обязанности по отношению к Поставщику при условии, если отказ от исполнения условий Договора не наносит ущерба или не затрагивает каких-либо прав на совершение действий или применение санкций, которые были или будут впоследствии предъявлены Заказчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z302" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. Договор может быть расторгнут по соглашению Сторон, в случае нецелесообразности его дальнейшего исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z303" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.4. Настоящий Договор может быть расторгнут:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z304" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по соглашению Сторон в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z305" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по инициативе Заказчика в одностороннем порядке, согласно Гражданскому кодексу Республики Казахстан, в случаях неисполнения либо ненадлежащего исполнения Поставщиком обязательств по Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z306" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по инициативе Поставщика в случаях существенного нарушения Заказчиком условий Договора, включая нарушение сроков оплаты более чем на ______ календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z307" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...46 lines deleted...]
-    <w:bookmarkStart w:name="z236" w:id="28"/>
+      4) по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных закупках" и иными законодательными актами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z308" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на основании вступившего в законную силу судебного акта, исполнение которого влечет прекращение Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z309" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Предмет договора</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+        <w:t xml:space="preserve"> 9. Уведомление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z310" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1. Любое уведомление, которое одна сторона направляет другой стороне в соответствии с Договором, высылается оплаченным заказным письмом или по телеграфу, телексу, факсу, телефаксу либо посредством веб-портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z311" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.2. Уведомление вступает в силу после доставки или в указанный день вступления в силу (если указано в уведомлении) в зависимости от того, какая из этих дат наступит раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z312" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. Форс-мажор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z313" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.1. Стороны не несут ответственность за неисполнение условий Договора, если оно явилось результатом форс-мажорных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z314" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.2. Для целей Договора "форс-мажор" означает событие, неподвластное контролю Сторон, и имеющее непредвиденный характер. Такие события могут включать, но не исключительно: военные действия, природные или стихийные бедствия и другие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z315" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.3. При возникновении форс-мажорных обстоятельств Поставщик незамедлительно направляет Заказчику письменное уведомление о таких обстоятельствах и их причинах. Если от Заказчика не поступает иных письменных инструкций, Поставщик продолжает выполнять свои обязательства по Договору, насколько это целесообразно, и ведет поиск альтернативных способов выполнения Договора, не зависящих от форс-мажорных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z316" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. Решение спорных вопросов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z317" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.1. Стороны должны прилагать все усилия к тому, чтобы разрешать в процессе прямых переговоров все разногласия или споры, возникающие между ними по Договору или в связи с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z318" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.2. Если после таких переговоров Стороны не могут разрешить спор по Договору, любая из сторон может потребовать решения этого вопроса в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z319" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Противодействие коррупции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z320" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.1. При исполнении своих обязательств по настоящему Договору, Стороны не выплачивают, не предлагают выплатить и не разрешают выплату каких-либо денежных средств или ценностей, прямо или косвенно, любым лицам, для оказания влияния на действия или решения этих лиц с целью получить какие-либо неправомерные преимущества или иные неправомерные цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z321" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.2. При исполнении своих обязательств по настоящему Договору, Стороны не осуществляют действия, квалифицируемые применимым для целей настоящего Договора законодательством, как дача/получение взятки, коммерческий подкуп, а также действия, нарушающие требования применимого законодательства и международных актов о противодействии легализации (отмыванию) доходов, полученных преступным путем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z322" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.3. Каждая из Сторон настоящего Договора отказывается от стимулирования каким-либо образом представителей другой Стороны, в том числе путем предоставления денежных сумм, подарков, безвозмездного выполнения в их адрес работ (услуг) и другими способами, ставящего работника в определенную зависимость, и направленными на обеспечение выполнения этим работником каких-либо действий в пользу стимулирующей его Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z323" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.4. В случае возникновения у Стороны подозрений, что произошло или может произойти нарушение каких-либо антикоррупционных условий, соответствующая Сторона обязуется уведомить другую Сторону в письменной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z324" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.5. В письменном уведомлении Сторона обязана сослаться на факты или предоставить материалы, достоверно подтверждающие или дающие основание предполагать, что произошло или может произойти нарушение каких-либо положений настоящих условий контрагентом, выражающееся в действиях, квалифицируемых применимым законодательством, как дача или получение взятки, коммерческий подкуп, а также действиях, нарушающих требования применимого законодательства и международных актов о противодействии легализации доходов, полученных преступным путем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z325" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.6. Стороны настоящего Договора признают проведение процедур по предотвращению коррупции и контролируют их соблюдение. При этом Стороны прилагают разумные усилия, чтобы минимизировать риск деловых отношений с контрагентами, которые могут быть вовлечены в коррупционную деятельность, а также оказывают взаимное содействие друг другу в целях предотвращения коррупции. Стороны обязуются обеспечить реализацию процедур по проведению проверок в целях предотвращения рисков вовлечения Сторон в коррупционную деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z326" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. Прочие условия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z327" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.1. Налоги и другие обязательные платежи в бюджет подлежат уплате в соответствии с налоговым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z328" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.2. Любые изменения и дополнения к Договору совершаются в той же форме, что и заключение Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z329" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...2425 lines deleted...]
-        <w:t xml:space="preserve">13.3. Внесение изменений в заключенный Договор при условии неизменности качества и других условий, явившихся основой выбора поставщика, допускается в случаях, предусмотренных в </w:t>
+      13.3. Внесение изменений в заключенный Договор при условии неизменности качества и других условий, явившихся основой выбора поставщика, допускается в случаях, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 Закона.</w:t>
       </w:r>
-      <w:r>
-[...109 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z330" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.4. Передача обязанностей одной из Сторон по Договору не допускается за исключением правопреемства в случае реорганизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z331" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.5. Договор составлен на казахском и русском языках, имеющих одинаковую юридическую силу, заключенный посредством веб-портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z332" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.6. В части, неурегулированной Договором, Стороны руководствуются законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z333" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РЕКВИЗИТЫ СТОРОН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заказчик:</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"_______________________________",</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16321,95 +13725,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e-mail: __________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сайт:____________________________</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z334" w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поставщик:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "______________________________",</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16485,343 +13878,262 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e-mail: __________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сайт:____________________________</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...39 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z335" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписи Сторон:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заказчик:</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________ подпись</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поставщик:</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________ подпись</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -16842,55 +14154,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17216,31 +14528,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>