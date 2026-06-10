--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5c27b75" w14:textId="5c27b75">
+    <w:p w14:paraId="6e6086a" w14:textId="6e6086a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,2533 +94,2438 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 4-4/61 "Об утверждении Правил проведения регистрационных (мелкоделяночных и производственных) испытаний и государственной регистрации пестицидов"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 6 января 2026 года № 47. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 февраля 2026 года № 37959</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 6 февраля 2026 года № 47. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 февраля 2026 года № 37959</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок введения в действие настоящего приказа см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 4-4/61 "Об утверждении Правил проведения регистрационных (мелкоделяночных и производственных) испытаний и государственной регистрации пестицидов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11687) следующие изменения и дополнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения регистрационных (мелкоделяночных и производственных) испытаний и государственной регистрации пестицидов, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Внести в </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Перечень организаций-исполнителей формируется Ведомством на основании писем-заявок от организаций-исполнителей, подаваемых ежегодно в Ведомство до 1 февраля текущего года, с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) копия документа, подтверждающего аккредитацию в качестве субъекта научной и (или) научно-технической деятельности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 25 июля 2023 года № 335 "Об утверждении правил аккредитации субъектов научной и (или) научно-технической деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33182) и (или) аттестат аккредитации испытательной лаборатории в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об аккредитации в области оценки соответствия";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) штатное расписание с приложением копии документов, подтверждающих квалификацию специалистов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копии сведений об оборудовании, приборов, техники, используемых при проведении регистрационных (мелкоделяночных и производственных) испытаний и (или) токсикологической оценки пестицидов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копии сведений о наличии правоустанавливающих документов на земельные участки для проведения регистрационных (мелкоделяночных и производственных) испытаний.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. Не допускаются к проведению мелкоделяночных испытаний пестициды в следующих случаях:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 14-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1. Определение остаточных количеств пестицидов, содержащих новые действующие вещества, проводится дважды в ходе регистрационных (мелкоделяночных) испытаний.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 23-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23-1. Организация-исполнитель, проводившая мелкоделяночные испытания пестицида на той же культуре против и тех же вредных организмов, не назначается для проведения производственных испытаний.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>пункт 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "28. Не допускаются к проведению производственных испытаний пестициды в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) действующие вещества пестицидов относятся к особо токсичным, а также внесены в перечень международных конвенций, ратифицированных Республикой Казахстан, и в Реестр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получены ранее неизвестные данные об опасности пестицидов для здоровья человека, животных и окружающей среды от уполномоченных государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) действующие вещества пестицидов охраняются патентами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ведомству не представлены отчеты о результатах проведенных мелкоделяночных испытаний пестицидов, за исключением случаев подачи регистрантом (заявителем) заявки на проведение производственных испытаний пестицида на основе биологического (их) вещества (в);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в отчетах о проведенных мелкоделяночных испытаниях пестицидов отсутствуют предложения о целесообразности проведения производственных испытаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производитель препаративной формы пестицида, предназначенный для производственных испытаний, отличается от производителя образца, использованного при проведении мелкоделяночных испытаний, и при этом не представлены документы, подтверждающие соответствие состава и качества данных пестицидов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"5. Перечень организаций-исполнителей формируется Ведомством на основании писем-заявок от организаций-исполнителей, подаваемых ежегодно в Ведомство до 1 февраля текущего года, с приложением следующих документов:</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>пункт 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) копия документа, подтверждающего аккредитацию в качестве субъекта научной и (или) научно-технической деятельности в соответствии с </w:t>
-[...43 lines deleted...]
-      </w:r>
+        <w:t>пункт 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "39. Заявка на проведение государственной регистрации пестицидов по форме согласно приложению 10 к настоящим Правилам, с приложением документов, указанных в пункте 8 Перечня основных требований, подается в Ведомство регистрантом (заявителем) в электронной форме посредством портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявка на проведение государственной регистрации пестицидов заполняется с соблюдением требований, предусмотренных частью третьей пункта 7 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении регистрантом (заявителем) полного пакета документов согласно Перечню основных требований, ответственный исполнитель направляет запрос в уполномоченные государственные органы, которые в течение 10 (десяти) рабочих дней направляют в Ведомство экспертное заключение, содержащее рекомендации о согласовании государственной регистрации пестицида сроком на 10 лет или отказе в согласовании государственной регистрации пестицида.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При непредставлении согласующими государственными органами ответа в установленные сроки, в соответствии с пунктом 3 статьи 25 Закона о разрешениях и уведомлениях государственная регистрация пестицида считается согласованной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласования от уполномоченных государственных органов осуществляются на предмет наличия или отсутствия потенциальных рисков от применения в сельскохозяйственном производстве представленного к государственной регистрации пестицида и отсутствия действующего вещества пестицида или самого пестицида в Перечне и (или) Реестре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Производитель препаративной формы пестицида соответствует производителю пестицида, использованного при проведении регистрационных (мелкоделяночных и производственных) испытаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения согласования уполномоченного государственного органа в области охраны окружающей среды ответственный исполнитель к запросу о возможности государственной регистрации пестицида прилагает следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) электронную копию краткого досье на пестицид по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронные копии отчетов об эколого-токсикологической и токсиколого-рыбохозяйственной оценке пестицида (допускается представление результатов исследований научных организаций, осуществляющих деятельность в Украине, государствах-членах Евразийского экономического союза на основании разрешительных документов (аккредитация, сертификат) (нотариально заверенная копия либо электронный документ));</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электронные копии отчетов о ветеринарно-санитарной, эколого-токсикологической оценке пестицида для пчеловодства и животноводства (допускается представление результатов исследований научных организаций, осуществляющих деятельность в Украине, государствах-членах Евразийского экономического союза на основании разрешительных документов (аккредитация, сертификат) (нотариально заверенная копия либо электронный документ));</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) электронную копию паспорта безопасности химической продукции, разработанного производителем пестицида или регистрантом (заявителем) пестицида в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О безопасности химической продукции";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электронные копии рекомендаций по транспортировке, хранению, применению и обезвреживанию пестицида по форме согласно приложению 12 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электронную копию тарной этикетки пестицида по форме согласно приложению 13 к настоящим Правилам с информацией на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения согласования уполномоченного государственного органа в сфере санитарно-эпидемиологического благополучия населения ответственный исполнитель к запросу о возможности государственной регистрации пестицида прилагает электронную копию заключения по токсиколого-гигиенической оценке действующего вещества и препаративной формы пестицида научных организаций, осуществляющих деятельность в государствах-членах Евразийского экономического союза на основании разрешительных документов (аккредитация, сертификат) (нотариально заверенная копия либо электронный документ), с подтверждением класса опасности пестицида лабораторными исследованиями либо расчетным методом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В заключении по токсиколого-гигиенической оценке действующего вещества и препаративной формы пестицида указываются сведения, предусмотренные в пункте 17 раздела 15 главы II </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Единых санитарно-эпидемиологических и гигиенических требований</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к продукции (товарам), подлежащей санитарно-эпидемиологическому надзору (контролю), утвержденных Решением Комиссии Таможенного союза от 28 мая 2010 года № 299 "О применении санитарных мер в Таможенном союзе".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведомство после рассмотрения материалов регистрационного досье на пестицид и получения согласования уполномоченных государственных органов принимает одно из решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заключение о государственной регистрации пестицида и выдаче регистранту (заявителю) регистрационного удостоверения на пестицид по форме согласно приложению 14 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) о выдаче мотивированного отказа в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 14-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2) штатное расписание с приложением копии документов, подтверждающих квалификацию специалистов;</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>пункт 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "47. Действие регистрационного удостоверения на пестицид приостанавливается в случае установления факта несоответствия химического состава и количества действующего вещества, применяемого зарегистрированного пестицида химическому составу и количеству действующего вещества, заявленным в регистрационном досье при его государственной регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом установление данного факта несоответствия осуществляется на основании:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения государственного фитосанитарного контроля, по итогам которого установлено несоответствие химического состава и количества действующего вещества, применяемого в производстве зарегистрированного пестицида, химическому составу и количеству действующего вещества, заявленных в регистрационном досье при его государственной регистрации, с приложением результата анализа образцов пестицида, отобранных государственным инспектором по защите растений и направленных в аккредитованные лаборатории с целью определения химического состава и количества действующего вещества, применяемого в производстве пестицида, на предмет соответствия химическому составу и количеству действующего вещества, заявленных в регистрационном досье при его государственной регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При установлении факта несоответствия, Ведомство принимает решение о приостановлении действия регистрационного удостоверения на пестицид сроком на 12 (двенадцать) месяцев, направляет регистранту (заявителю) уведомление об обнаруженном несоответствии и необходимости в течение 10 (десяти) рабочих дней с даты уведомления представить официальное письмо с объяснением причин несоответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления регистрантом (заявителем) официального письма с объяснением причин несоответствия, Ведомство в течение 10 (десяти) рабочих дней с момента представления материалов рассматривает их и принимает решение о возобновлении зарегистрированного срока действия регистрационного удостоверения на пестицид или о его досрочном прекращении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возобновление действия регистрационного удостоверения осуществляется в порядке, установленном Законом о разрешениях и уведомлениях.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3) копии сведений об оборудовании, приборов, техники, используемых при проведении регистрационных (мелкоделяночных и производственных) испытаний и (или) токсикологической оценки пестицидов;</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>пункты 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "49. При установлении случаев, указанных в подпунктах 2), 3), 3-1), 4) пункта 48 настоящих Правил, Ведомство принимает решение о прекращении действия регистрационного удостоверения на пестицид, вносит изменения в список пестицидов и список его дополнений и размещает информацию об этом на интернет-ресурсе Министерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После принятия решения Ведомство в течение 10 (десяти) рабочих дней уведомляет регистранта (заявителя) в письменной форме о прекращении действия регистрационного удостоверения на пестицид. Регистрант (заявитель) возвращает регистрационное удостоверение на пестицид Ведомству в течение 10 (десяти) рабочих дней с момента получения письменного уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50. При смене или добавлении производителя зарегистрированного пестицида с сохранением рецептуры и технологии его производства, регистрант (заявитель) не менее чем за 30 (тридцать) рабочих дней до предполагаемого ввоза пестицида на территорию Республики Казахстан, в электронном виде через портал направляет в Ведомство заявку на смену или добавление производителя зарегистрированного пестицида с сохранением рецептуры и технологии его производства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 15-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и документы, указанные в Перечне основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      После рассмотрения представленных документов Ведомство принимает решение об аннулировании ранее выданного регистрационного удостоверения и замене его новым регистрационным удостоверением на пестицид либо об отказе в смене или добавлении производителя и выдаче регистранту (заявителю) мотивированного отказа в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 14-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, срок государственной регистрации сохраняется, новые мелкоделяночные и производственные испытания пестицида не проводятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения представленных регистрантом (заявителем) документов, принятия решения, оформления и выдачи нового регистрационного удостоверения на пестицид осуществляется Ведомством не позднее 18 (восемнадцать) рабочих дней со дня их представления.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4) копии сведений о наличии правоустанавливающих документов на земельные участки для проведения регистрационных (мелкоделяночных и производственных) испытаний.";</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>пункт 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "56. При смене регистранта (заявителя), регистрант (заявитель) направляет в Ведомство посредством портала заявку на смену регистранта (заявителя) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и документы, указанные в Перечне основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При изменении наименования регистранта (заявителя), регистрант (заявитель) направляет в Ведомство посредством портала заявку на изменение наименования регистранта (заявителя) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и документы, указанные в Перечне основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      После рассмотрения представленных документов Ведомство принимает решение об аннулировании ранее выданного регистрационного удостоверения на пестицид и замене его новым регистрационным удостоверением, либо об отказе в смене регистранта (заявителя) или изменении наименования регистранта (заявителя) и выдаче регистранту (заявителю) мотивированного отказа в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 14-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При принятии решения об аннулировании ранее выданного регистрационного удостоверения на пестицид и замене его новым регистрационным удостоверением с указанием срока его действия и информации о новом регистранте (заявителе), торговом наименовании пестицида, его действующем веществе, регламентах применения пестицида, а также производителе пестицида с присвоением нового регистрационного номера и новой даты оформления, Ведомство вносит изменения в список пестицидов и список его дополнений и размещает информацию об этом на интернет-ресурсе Министерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом срок государственной регистрации пестицида сохраняется, новые мелкоделяночные и производственные испытания пестицида не проводятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение документов, указанных в Перечне основных требований, принятие решения, оформление и выдача нового регистрационного удостоверения на пестицид осуществляется Ведомством не позднее 18 (восемнадцати) рабочих дней со дня их представления.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">абзац первый </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>приложение 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"10. Не допускаются к проведению мелкоделяночных испытаний пестициды в следующих случаях:";</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>приложение 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>дополнить пунктом 14-1 следующего содержания:</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>приложение 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"14-1. Определение остаточных количеств пестицидов, содержащих новые действующие вещества, проводится дважды в ходе регистрационных (мелкоделяночных) испытаний.";</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>приложение 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>дополнить пунктом 23-1 следующего содержания:</w:t>
-[...27 lines deleted...]
-      </w:r>
+        <w:t>приложение 14-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...201 lines deleted...]
-      </w:r>
+      2. Комитету государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...545 lines deleted...]
-      </w:r>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...177 lines deleted...]
-      </w:r>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...937 lines deleted...]
-    </w:p>
+      4. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2648,53 +2553,71 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр сельского хозяйства</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2732,192 +2655,201 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Сапаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z79" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство здравоохранения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...128 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="62"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство искусственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>интеллекта и цифрового развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2947,111 +2879,98 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z81" w:id="63"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экономики Республики Казахстан</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3081,124 +3000,115 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z82" w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство экологии</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и природных ресурсов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3422,146 +3332,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пестицидов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="0"/>
+    <w:bookmarkStart w:name="z85" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>основных требований к оказанию государственной услуги "Государственная регистрация (перерегистрация) пестицидов, временная регистрация пестицида биологического препарата с низким риском"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z86" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги: "Государственная регистрация (перерегистрация) пестицидов, временная регистрация пестицида биологического препарата с низким риском".</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3591,507 +3497,392 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) проведение (регистрационных) мелкоделяночных испытаний пестицида;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) проведение (регистрационных) производственных испытаний пестицида.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комитет государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан (далее – услугодатель)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Через веб-портал "электронного правительства" www.egov.kz (далее – портал)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z89" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) при выдаче уведомления о принятии заявки для включения в план проведения мелкоделяночных испытаний – 15 (пятнадцать) рабочих дней; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4261,857 +4052,666 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) при смене регистранта (заявителя) – 18 (восемнадцать) рабочих дней;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) при изменении наименования регистранта (заявителя) – 18 (восемнадцать) рабочих дней.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (частично автоматизированная)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уведомление о принятии заявки для включения в план проведения мелкоделяночных испытаний, уведомление о принятии заявки для включения в план проведения производственных испытаний, регистрационное удостоверение на пестицид либо мотивированный отказ в оказании государственной услуги.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесплатно</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя и объектов информации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z97" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугодателя – с понедельника по пятницу включительно с 8.00 до 17.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней согласно трудовому законодательству Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении регистранта (заявителя) после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявок и выдача результатов оказания государственной услуги осуществляются следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя www.gov.kz</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z99" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для проведения мелкоделяночных испытаний:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7217,203 +6817,166 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) справка о государственной регистрации (перерегистрации) юридического лица – для юридических лиц (нотариально заверенная копия, при отсутствии оригинала для сверки для регистрантов (заявителей) – нерезидентов Республики Казахстан).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Справка о регистрации (перерегистрации) юридического лица, сведения о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о документе, удостоверяющем личность физического лица услугодатель получает из государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z174" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) отрицательный ответ от уполномоченных государственных органов на запрос о согласовании государственной регистрации пестицида;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7555,255 +7118,211 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) отсутствие согласия регистранта (заявителя), предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Основанием для мотивированного отказа на ввоз незарегистрированных образцов пестицидов, предназначенных для проведения мелкоделяночных и производственных испытаний и (или) научных исследований, является отсутствие незарегистрированных пестицидов в планах проведения мелкоделяночных и производственных испытаний, отсутствие договора на проведение научных исследований. </w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z181" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регистрант (заявитель) имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Регистрант (заявитель) имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны справочных служб по вопросам оказания государственной услуги 8 (7172) 55-59-61, единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8137,71 +7656,65 @@
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауыл шаруашылығы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8260,76 +7773,78 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инспекция комитеті</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік мекемесі</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z186" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1663700" cy="1816100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -8343,117 +7858,93 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика Казахстан</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерство</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8512,62 +8003,55 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инспекции в агропромышленном</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комплексе"</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="1"/>
+    <w:bookmarkStart w:name="z187" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о принятии заявки  для включения в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8588,116 +8072,91 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование юридического или физического лица-регистранта</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(заявителя), БИН/ИИН)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...52 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z188" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Уведомляем Вас о том, что Ваша заявка была одобрена для дальнейшего включения в план проведения мелкоделяночных испытаний на 20 ___ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z189" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для инсектицидов, фунгицидов и гербицидов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8712,619 +8171,518 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Торговое название пестицида, препаративная форма, содержание действующего вещества, производитель действующего вещества, производитель препаративной формы</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Торговое название пестицида, препаративная форма, содержание действующего вещества, производитель действующего вещества, производитель препаративной формы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Норма расхода препарата (литр/гектар, килограмм/гектар, литр/тонна, килограмм/тонна)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Норма расхода препарата (литр/гектар, килограмм/гектар, литр/тонна, килограмм/тонна)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Культура, обрабатываемый объект</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Культура, обрабатываемый объект</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вредный организм</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Вредный организм</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Способ, время обработки, ограничения</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Способ, время обработки, ограничения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Срок последней обработки, в днях до сбора урожая, в ( ) максимальная кратность обработок</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Срок последней обработки, в днях до сбора урожая, в ( ) максимальная кратность обработок</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...75 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z190" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Для препаратов для предпосевной обработки семян, биологических препаратов, родентицидов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z191" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для препаратов, разрешенных для применения против вредителей запасов в складских помещениях товаропроизводителей сельскохозяйственной продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z192" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для препаратов, разрешенных для применения против вредителей запасов на предприятиях в системе хлебопродуктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9338,487 +8696,406 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Торговое название пестицида, препаративная форма, содержание действующего вещества, производитель действующего вещества, производитель препаративной формы</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Торговое название пестицида, препаративная форма, содержание действующего вещества, производитель действующего вещества, производитель препаративной формы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Норма расхода препарата (литр/гектар, килограмм/гектар, литр/тонна, килограмм/тонна)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Норма расхода препарата (литр/гектар, килограмм/гектар, литр/тонна, килограмм/тонна)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Культура, обрабатываемый объект</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Культура, обрабатываемый объект</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вредный организм</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Вредный организм</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Способ, время обработки, ограничения</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Способ, время обработки, ограничения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...27 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z193" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      для дефолиантов и десикантов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9832,487 +9109,406 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Торговое название пестицида, препаративная форма, содержание действующего вещества, производитель действующего вещества, производитель препаративной формы</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Торговое название пестицида, препаративная форма, содержание действующего вещества, производитель действующего вещества, производитель препаративной формы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Норма расхода препарата (литр/гектар, килограмм/гектар, литр/тонна, килограмм/тонна)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Норма расхода препарата (литр/гектар, килограмм/гектар, литр/тонна, килограмм/тонна)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Культура</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Культура</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Способ, время обработки, ограничения</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Способ, время обработки, ограничения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Срок последней обработки, в днях до сбора урожая, в ( ) максимальная кратность обработок</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Срок последней обработки, в днях до сбора урожая, в ( ) максимальная кратность обработок</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...27 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z194" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      для регуляторов роста растений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10326,511 +9522,426 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Торговое название пестицида, препаративная форма, содержание действующего вещества, производитель действующего вещества, производитель препаративной формы</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Торговое название пестицида, препаративная форма, содержание действующего вещества, производитель действующего вещества, производитель препаративной формы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Норма расхода препарата (литр/гектар, килограмм/гектар, литр/тонна, килограмм/тонна)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Норма расхода препарата (литр/гектар, килограмм/гектар, литр/тонна, килограмм/тонна)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Культура</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Культура</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Назначения</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Назначения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Способ, время обработки, ограничения</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Способ, время обработки, ограничения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...51 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z195" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      ____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z196" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность, фамилия, имя, отчество (при его наличии), электронная цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11159,175 +10270,145 @@
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пестицид ыдысының заттаңбасы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарная этикетка пестицида</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z200" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолданар алдында мұқият оқу қажет!</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11693,100 +10774,89 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ескерту: пестицидтердің бос ыдысын үш рет шайыңыз, қоршаған ортаның ластануын болдырмау үшін жуылған ыдыстың түбін тесіңіз. Ыдысты суды, тамақ өнімдерін, жемшөпті және басқа да тұрмыстық мақсаттарды сақтау үшін пайдаланбаңыз.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егер техникалық мүмкiндiктері бір орамға жазуға мүмкіндік берсе, ыдыс заттаңбасы мен ұсынымдарды бiр құжатқа біріктіруге болады.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z215" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед применением внимательно прочитать!</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12152,57 +11222,50 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Примечание: пустую тару из-под пестицидов трижды промыть, проткнуть дно промытой тары для предотвращения загрязнения окружающей среды. Не использовать тару для хранения воды, пищевых продуктов, фуража и других бытовых целей.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможно совмещение тарной этикетки и рекомендаций в один документ, если технические возможности позволяют нанести это на единицу упаковки.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12471,71 +11534,65 @@
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауыл шаруашылығы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12577,76 +11634,78 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инспекция комитеті"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік мекемесі</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z232" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1663700" cy="1816100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -12660,117 +11719,93 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика Казахстан</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерство сельского хозяйства</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12812,1192 +11847,984 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инспекции в агропромышленном</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комплексе"</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...27 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z233" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z234" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пестицидтерге арналған тіркеу куәлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z235" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрационное удостоверение на пестицид</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z236" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы куәлік __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z237" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее удостоверение выдано</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z238" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z239" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды немесе жеке тұлғаны атауы аты, әкесiнiң аты (бар болса), тегі /</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z240" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование юридического или фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z241" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z242" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілді, себебі Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z243" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылғы 30 қаңтардағы № 4-4/61 бұйрығымен (Нормативтік құқықтық актілерді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z244" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тіркеу тізілімінде № 11687 болып тіркелген) бекітілген</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z245" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пестицидтерді тiркеу (ұсақмөлдекті және өндірістік) сынақтарын жүргiзу және</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z246" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...297 lines deleted...]
-        <w:t xml:space="preserve">мемлекеттiк тiркеу қағидаларына сәйкес/ в том, что в соответствии с </w:t>
+      мемлекеттiк тiркеу қағидаларына сәйкес/ в том, что в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
-      <w:r>
-[...769 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z247" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      проведения регистрационных (мелкоделяночных и производственных)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z248" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      испытаний и государственной регистрации пестицидов, утвержденными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z249" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приказом Министра сельского хозяйства Республики Казахстан от 30 января</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z250" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2015 года № 4-4/61 (зарегистрирован в Реестре государственной регистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z251" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов № 11687),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z252" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z253" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z254" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пестицидтің сауда атауы/ торговое название пестицида)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z255" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z256" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z257" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (препаративтiк нысаны/ препаративная форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z258" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z259" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z260" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пестицидті өндіруші/ производитель пестицида</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z261" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "____" ____________дейін __________мерзімге №_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z262" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тіркеуді алды және мынадай регламенттермен Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z263" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикасының аумағына пестицидтерді өндіруге, әкелуге, сақтауға,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z264" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тасымалдауға, өткізуге және қолдануға рұқсат беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z265" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z266" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z267" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z268" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      получил государственную регистрацию за № ____________________ сроком на</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z269" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z270" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до "____" _________20___ года и разрешается к производству (формуляции),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z271" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ввозу, хранению, транспортировке, реализации и применению на территории</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z272" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республики Казахстан со следующими регламентами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z273" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z274" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z275" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z276" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z277" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Ведомство басшысы, лауазымы/ (Электрондық цифрлық қолтаңбасы/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z278" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель ведомства, должность) Электронная цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14327,71 +13154,65 @@
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауыл шаруашылығы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14433,76 +13254,78 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инспекция комитеті"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік мекемесі</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1663700" cy="1816100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -14516,117 +13339,93 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика Казахстан</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерство сельского хозяйства</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14668,62 +13467,55 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инспекции в агропромышленном</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комплексе"</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="2"/>
+    <w:bookmarkStart w:name="z283" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -14732,225 +13524,188 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование юридического или физического лица-регистранта</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(заявителя), БИН/ИИН)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...100 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z284" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрев Вашу заявку от _________ 20 __ года № ____, сообщает следующее.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z285" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z286" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z287" w:id="137"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (обоснование отказа)</w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z289" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность, фамилия, имя, отчество (при его наличии), электронная цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>