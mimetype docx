--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19041e8" w14:textId="19041e8">
+    <w:p w14:paraId="b619561" w14:textId="b619561">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования деятельности финансовых организаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 января 2026 года № 1. Зарегистрировано в Министерстве юстиции Республики Казахстан 2 февраля 2026 года № 37932</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 января 2026 года № 1. Зарегистрировано в Министерстве юстиции Республики Казахстан 2 февраля 2026 года № 37932.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -2022,1263 +2021,122 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
+        <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...265 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
-[...834 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3513,68 +2371,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к соблюдению норм и лимитов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для исламских банков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15656,648 +14514,648 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="98"/>
+    <w:bookmarkStart w:name="z231" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z232" w:id="99"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z232" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вклады, дебиторская задолженность, приобретенные исламские ценные бумаги, коммерческие кредиты при финансировании торговой деятельности в качестве торгового посредника, по которым у банка имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 11, 12 и 13 Таблицы активов банка, взвешенных по степени кредитного риска (далее - Таблица), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в банках адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z233" w:id="100"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z233" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 11, 12 и 13 Таблицы) равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z234" w:id="101"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z234" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100 (ста) процентам суммы вкладов, в том числе в данном банке, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z235" w:id="102"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z235" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95 (девяносто пяти) процентам рыночной стоимости исламских ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z236" w:id="103"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z236" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85 (восьмидесяти пяти) процентам рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z237" w:id="104"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z237" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг взвешивается согласно Таблице, по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z238" w:id="105"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z238" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Займы, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан, гарантий или резервных аккредитивов, выпущенных в соответствии с Международной практикой резервных аккредитивов (International Standby Practices, ISP98) или Унифицированными правилами для гарантий по требованию (Uniform Rules for Demand Guarantees, URDG758), банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, сумма которых покрывает не менее 50 (пятидесяти) процентов объема указанных займов, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z239" w:id="106"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z239" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения в виде гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан, гарантии или резервных аккредитивов, выпущенных в соответствии с Международной практикой резервных аккредитивов (International Standby Practices, ISP98) или Унифицированными правилами для гарантий по требованию (Uniform Rules for Demand Guarantees, URDG758), банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств равняется 95 (девяноста пяти) процентам суммы гарантии, договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z240" w:id="107"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z240" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вклады, дебиторская задолженность, приобретенные исламские ценные бумаги, коммерческие кредиты при финансировании торговой деятельности в качестве торгового посредника, инвестиции, не включенные в расчет инвестиций банка, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, включаются в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных исламских ценных бумаг, займов, инвестиции, не включенных в расчет инвестиций банка) по степени риска должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z241" w:id="108"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z241" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных исламских ценных бумаг, коммерческих кредитов при финансировании торговой деятельности в качестве торгового посредника, инвестиций, не включенных в расчет инвестиций банка, взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z242" w:id="109"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z242" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вклады, дебиторская задолженность, приобретенные исламские ценные бумаги и коммерческие кредиты при финансировании торговой деятельности в качестве торгового посредника, указанные в пункте 1 настоящих Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z243" w:id="110"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z243" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории оффшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z244" w:id="111"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z244" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории оффшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории оффшорной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z245" w:id="112"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z245" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющимся гражданами оффшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z246" w:id="113"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z246" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по степени риска согласно Таблице, независимо от наличия обеспечения, указанного в пункте 1 настоящих Пояснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z247" w:id="114"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z247" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вклады, дебиторская задолженность, приобретенные исламские ценные бумаги и коммерческие кредиты при финансировании торговой деятельности в качестве торгового посредника, указанные в пункте 1 настоящих Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z248" w:id="115"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z248" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории оффшорных зон, но имеющим рейтинг не ниже "AA-" агентства Standard &amp; Poor’s (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, или соответствующую гарантию головной организации, рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z249" w:id="116"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z249" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории оффшорных зон, владеющих в отдельности более 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории оффшорной зоны, но имеющему рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории оффшорных зон, или их гражданами либо юридическими лицами, зарегистрированными на территории государств, отнесенных Организацией экономического сотрудничества и развития к перечню оффшорных территорий, не принявших обязательств по информационному обмену, или их гражданами, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных оффшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z250" w:id="117"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z250" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z251" w:id="118"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z251" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для целей расчета активов банка, взвешенных по степени риска вложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z252" w:id="119"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z252" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под ипотечным жилищным займом понимается ипотечный банковский заем, предоставляемый в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z253" w:id="120"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z253" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под потребительским банковским займом понимается банковский заем, не являющийся ипотечным жилищным займом (ипотечным займом), предоставляемый физическому лицу на приобретение товаров, работ, услуг и (или) иные цели, не связанные с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z254" w:id="121"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z254" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Если исламская ценная бумага имеет специальный рейтинг выпуска, то при взвешивании активов банка по степени риска необходимо учитывать рейтинг ценной бумаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z255" w:id="122"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z255" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ценные бумаги, являющиеся предметом операции "обратного репо", заключенной с участием центрального контрагента, взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z256" w:id="123"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z256" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В период с 21 февраля 2022 года по 30 сентября 2022 года включительно активы в виде требований по открытым корреспондентским счетам к банкам-нерезидентам Республики Казахстан, вкладов в организациях-нерезидентах Республики Казахстан, займов, предоставленных организациям-нерезидентам Республики Казахстан, ценных бумаг иностранных эмитентов, долговой или суверенный рейтинг которых был понижен по причине введения санкционных ограничений со стороны Соединенных Штатов Америки и стран Европейского Союза, включаются в расчет активов, взвешиваемых по степени кредитного риска в соответствии с Таблицей, на основании долговых или суверенных рейтингов присвоенных им агентством Standard &amp; Poor's (Стандард энд Пурс) или одним из других рейтинговых агентств по состоянию на 1 февраля 2022 года, с повышением равными долями в течение последовательных 6 (шести) месяцев степени кредитного риска до категории активов в соответствии с Таблицей с учетом пересмотренных долговых или суверенных рейтингов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z257" w:id="124"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z257" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Активы, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 11 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска за исключением активов, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z258" w:id="125"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z258" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для целей расчета активов банка, взвешенных по степени риска вложений, под необеспеченным потребительским займом понимается потребительский банковский заем, за исключением займов, обеспеченных залогом недвижимого имущества, прав требования по договорам долевого участия в жилищном строительстве, иным договорам, предметом которых является приобретение недвижимого имущества, займов, обеспечением по которым выступает автотранспорт, займов, обеспечением по которым выступают деньги, размещенные в банке в соответствии с договором банковского вклада или договором залога денег, полностью покрывающие сумму выдаваемого займа, займов, выдаваемых в рамках системы образовательного кредитования, и займов, выдаваемых в рамках системы жилищных строительных сбережений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z259" w:id="126"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z259" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии общества "Фонд развития предпринимательства "ДАМУ" и (или) акционерного общества "Банк Развития Казахстана" включаются в расчет активов, взвешенных по степени риска следующим образом: в отношении части займа обеспеченной безотзывной и безусловной гарантии общества "Фонд развития предпринимательства "ДАМУ" и (или) акционерного общества "Банк Развития Казахстана" применятся коэффициент степени риска в 25 процентов, а необеспеченная часть займа взвешивается согласно Таблице, по степени риска, соответствующего контрагенту банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16545,68 +15403,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к соблюдению норм</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и лимитов для исламских банков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="127"/>
+    <w:bookmarkStart w:name="z262" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица условных и возможных обязательств банка, взвешенных по степени кредитного риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19072,128 +17930,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банка, взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="128"/>
+    <w:bookmarkStart w:name="z265" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения расчету условных и возможных обязательств банка, взвешенных по степени кредитного риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z266" w:id="129"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z266" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условные и возможные обязательства, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 11 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска, за исключением условных и возможных обязательств, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z267" w:id="130"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z267" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантии, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp;Poor’s (Стандард энд Пурс), сумма которой покрывает не менее 50 (пятидесяти) процентов объема указанных гарантий, включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска с учетом коэффициента конверсии 100 (сто) процентов за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z268" w:id="131"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z268" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения в виде гарантии банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств равняется 95 (девяноста пяти) процентам суммы гарантии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19441,68 +18299,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к соблюдению норм и лимитов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>размеру капитала банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="132"/>
+    <w:bookmarkStart w:name="z271" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -38009,688 +36867,688 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z494" w:id="133"/>
+    <w:bookmarkStart w:name="z494" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z495" w:id="134"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z495" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, по которым у банка имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы активов банка, взвешенных по степени кредитного риска вложений (далее – Таблица), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в банках адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, включаются в расчет активов, взвешенных по степени риска, за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z496" w:id="135"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z496" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы) равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z497" w:id="136"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z497" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100 (ста) процентам суммы вкладов, в том числе в данном банке, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z498" w:id="137"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z498" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95 (девяносто пяти) процентам рыночной стоимости ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z499" w:id="138"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z499" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85 (восьмидесяти пяти) процентам рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z500" w:id="139"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z500" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг, взвешивается согласно Таблице, по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z501" w:id="140"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z501" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Займы, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с Экспортно-кредитным агентством Казахстана, имеющим государственную гарантию по поддержке экспорта, гарантий или резервных аккредитивов, выпущенных в соответствии с Международной практикой резервных аккредитивов (International Standby Practices, ISP98) или Унифицированными правилами для гарантий по требованию (Uniform Rules for Demand Guarantees, URDG758), банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств сумма которых покрывает не менее 50 (пятидесяти) процентов объема указанных займов, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z502" w:id="141"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z502" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения в виде гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с Экспортно-кредитным агентством Казахстана, имеющим государственную гарантию по поддержке экспорта, гарантии или резервных аккредитивов, выпущенных в соответствии с Международной практикой резервных аккредитивов (International Standby Practices, ISP98) или Унифицированными правилами для гарантий по требованию (Uniform Rules for Demand Guarantees, URDG758), банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств равняется 95 (девяноста пяти) процентам суммы гарантии, договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z503" w:id="142"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z503" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, инвестиции, не включенные в расчет инвестиций банка, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, включаются в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка) по степени риска должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z504" w:id="143"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z504" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка, взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z505" w:id="144"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z505" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 настоящих Пояснений к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений (далее - Пояснения), предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z506" w:id="145"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z506" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z507" w:id="146"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z507" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z508" w:id="147"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z508" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющимся гражданами офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z509" w:id="148"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z509" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по степени риска согласно Таблице, независимо от наличия обеспечения, указанного в пункте 1 Пояснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z510" w:id="149"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z510" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z511" w:id="150"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z511" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон, но имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z512" w:id="151"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z512" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны, но имеющему долговой рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории офшорных зон, или их гражданами либо юридическими лицами, зарегистрированными на территории государств, отнесенных Организацией экономического сотрудничества и развития к перечню офшорных территорий, не принявших обязательств по информационному обмену, или их гражданами, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z513" w:id="152"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z513" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z514" w:id="153"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z514" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для целей расчета активов банка, взвешенных по степени риска вложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z515" w:id="154"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z515" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под ипотечным жилищным займом понимается ипотечный заем, предоставленный физическим лицам в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z516" w:id="155"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z516" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под потребительским банковским займом понимается банковский заем, не являющийся ипотечным жилищным займом (ипотечным займом), предоставляемый физическому лицу на приобретение товаров, работ, услуг и (или) иные цели, не связанные с осуществлением предпринимательской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z517" w:id="156"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z517" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Если ценная бумага имеет специальный долговой рейтинг выпуска, то при взвешивании активов банка по степени риска необходимо учитывать рейтинг ценной бумаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z518" w:id="157"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z518" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ценные бумаги, являющиеся предметом операции "обратного репо", заключенной с участием центрального контрагента, взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z519" w:id="158"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z519" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В период с 21 февраля 2022 года по 30 сентября 2022 года включительно активы в виде требований по открытым корреспондентским счетам к банкам-нерезидентам Республики Казахстан, вкладов в организациях-нерезидентах Республики Казахстан, займов, предоставленных организациям-нерезидентам Республики Казахстан, ценных бумаг иностранных эмитентов, долговой или суверенный рейтинг которых был понижен по причине введения санкционных ограничений со стороны Соединенных Штатов Америки и стран Европейского Союза, включаются в расчет активов, взвешиваемых по степени кредитного риска в соответствии с Таблицей, на основании долговых или суверенных рейтингов присвоенных им агентством Standard &amp; Poor's (Стандард энд Пурс) или одним из других рейтинговых агентств по состоянию на 1 февраля 2022 года, с повышением равными долями в течение последовательных 6 (шести) месяцев степени кредитного риска до категории активов в соответствии с Таблицей с учетом пересмотренных долговых или суверенных рейтингов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z520" w:id="159"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z520" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Степень кредитного риска по займу согласно Таблице или Значениям коэффициентов взвешивания по степени кредитного риска вложений по беззалоговым потребительским займам при расчете коэффициента долговой нагрузки согласно приложению 5-1 к Нормативам (далее – Значения) снижается в два раза, если в отношении такого займа заемщиком - физическим лицом осуществляется выполнение плана реабилитации, составленного в соответствии с пунктом 19 Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 15541).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z521" w:id="160"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z521" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неисполнения заемщиком-физическим лицом плана реабилитации, указанного в части первой настоящего пункта, заем взвешивается по степени кредитного риска согласно Таблице или Значениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z522" w:id="161"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z522" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Активы, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 21 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска, за исключением активов, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z523" w:id="162"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z523" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии общества "Фонд развития предпринимательства "ДАМУ" и (или) акционерного общества "Банк Развития Казахстана" включаются в расчет активов, взвешенных по степени риска следующим образом: в отношении части займа обеспеченной безотзывной и безусловной гарантии общества "Фонд развития предпринимательства "ДАМУ" и (или) акционерного общества "Банк Развития Казахстана" применятся коэффициент степени риска в 25 процентов, а необеспеченная часть займа взвешивается согласно Таблице, по степени риска, соответствующего контрагенту банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38938,68 +37796,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к соблюдению норм и лимитов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>размеру капитала банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z526" w:id="163"/>
+    <w:bookmarkStart w:name="z526" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица условных и возможных обязательств банка, взвешенных по степени кредитного риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -42030,182 +40888,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z529" w:id="164"/>
+    <w:bookmarkStart w:name="z529" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету условных и возможных обязательств банка, взвешенных по степени кредитного риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z530" w:id="165"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z530" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условные и возможные обязательства, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 21 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска, за исключением условных и возможных обязательств, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z531" w:id="166"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z531" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантии, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp;Poor’s (Стандард энд Пурс), сумма которой покрывает не менее 50 (пятидесяти) процентов объема указанных гарантий, включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска с учетом коэффициента конверсии 100 (сто) процентов за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z532" w:id="167"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z532" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения в виде гарантии банков-нерезидентов Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств равняется 95 (девяноста пяти) процентам суммы гарантии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -42527,35 +41385,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>