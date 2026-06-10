--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec6725c" w14:textId="ec6725c">
+    <w:p w14:paraId="b21e7d8" w14:textId="b21e7d8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил маркировки и прослеживаемости моторных масел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра энергетики Республики Казахстан от 30 января 2026 года № 44-н/қ. Зарегистрирован в Министерстве юстиции Республики Казахстан 2 февраля 2026 года № 37926</w:t>
+        <w:t>Приказ Министра энергетики Республики Казахстан от 30 января 2026 года № 44-н/қ. Зарегистрирован в Министерстве юстиции Республики Казахстан 2 февраля 2026 года № 37926.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4002,1080 +4002,1164 @@
         <w:t>
       35. Внесение в информационную систему маркировки и прослеживаемости товаров сведений о ввозе моторного масла на территорию Республики Казахстан оформляется в электронной форме, за исключением случая, когда участник оборота моторных масел оформляет и направляет такие сведения на бумажном носителе при подтверждении информации на интернет-ресурсе Оператора о невозможности внесения сведений в информационную систему маркировки и прослеживаемости товаров по причине технических ошибок в информационной системе маркировки и прослеживаемости товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z171" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После устранения технических ошибок внесение в информационную систему маркировки и прослеживаемости товаров сведений о ввозе моторного масла на территорию Республики Казахстан, направленное ранее на бумажном носителе, подлежит введению импортером в информационную систему маркировки и прослеживаемости товаров в течение 1 (одного) рабочего дня с даты устранения технических ошибок в информационной системе маркировки и прослеживаемости товаров, но не позднее дня передачи моторного масла третьим лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Глава 11 вводится в действие с 01.02.2027 в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 11. Порядок представления сведений в информационную систему маркировки и прослеживаемости товаров при обороте маркированных моторных масел на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Оборот маркированных моторных масел, произведенных на территории Республики Казахстан и (или) ввезенных на территорию Республики Казахстан, после даты введения маркировки моторного масла средствами идентификации в Республике Казахстан, установленной Перечнем товаров, осуществляется с передачей сведений об их обороте в информационную систему маркировки и прослеживаемости товаров.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
-[...15 lines deleted...]
-      36. Оборот маркированных моторных масел, произведенных на территории Республики Казахстан и (или) ввезенных на территорию Республики Казахстан, после даты введения маркировки моторного масла средствами идентификации в Республике Казахстан, установленной Перечнем товаров, осуществляется с передачей сведений об их обороте в информационную систему маркировки и прослеживаемости товаров.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. При возмездной или безвозмездной передаче новому собственнику маркированного моторного масла участник оборота моторных масел вносит в информационную систему маркировки и прослеживаемости товаров сведения об их обороте, в срок не позднее дня реализации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
-[...15 lines deleted...]
-      37. При возмездной или безвозмездной передаче новому собственнику маркированного моторного масла участник оборота моторных масел вносит в информационную систему маркировки и прослеживаемости товаров сведения об их обороте, в срок не позднее дня реализации.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Приемка моторного масла осуществляется участником оборота моторных масел путем подтверждения сведений об обороте указанных товаров в течение 15 (пятнадцати) рабочих дней с даты регистрации сведений об их обороте в информационной системе маркировки и прослеживаемости товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
-[...15 lines deleted...]
-      38. Приемка моторного масла осуществляется участником оборота моторных масел путем подтверждения сведений об обороте указанных товаров в течение 15 (пятнадцати) рабочих дней с даты регистрации сведений об их обороте в информационной системе маркировки и прослеживаемости товаров.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Сведения об обороте моторного масла вносятся в электронной форме, за исключением случая, когда участник оборота моторных масел оформляет сведения об обороте на бумажном носителе при подтверждении информации на интернет-ресурсе Оператора о невозможности внесения сведений об обороте в информационную систему маркировки и прослеживаемости товаров по причине технических ошибок в информационной системе маркировки и прослеживаемости товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
-[...15 lines deleted...]
-      39. Сведения об обороте моторного масла вносятся в электронной форме, за исключением случая, когда участник оборота моторных масел оформляет сведения об обороте на бумажном носителе при подтверждении информации на интернет-ресурсе Оператора о невозможности внесения сведений об обороте в информационную систему маркировки и прослеживаемости товаров по причине технических ошибок в информационной системе маркировки и прослеживаемости товаров.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После устранения технических ошибок сведения об обороте, оформленные ранее на бумажном носителе, подлежат введению участником оборота моторных масел в информационную систему маркировки и прослеживаемости товаров в течение 1 (одного) рабочего дня с даты устранения технических ошибок в информационной системе маркировки и прослеживаемости товаров, но не позднее дня передачи товара третьим лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
-[...15 lines deleted...]
-      После устранения технических ошибок сведения об обороте, оформленные ранее на бумажном носителе, подлежат введению участником оборота моторных масел в информационную систему маркировки и прослеживаемости товаров в течение 1 (одного) рабочего дня с даты устранения технических ошибок в информационной системе маркировки и прослеживаемости товаров, но не позднее дня передачи товара третьим лицам.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Смена собственника кода маркировки в информационной системе маркировки и прослеживаемости товаров осуществляется на основании подтвержденных обеими сторонами сведений об обороте моторного масла в информационной системе маркировки и прослеживаемости товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
-[...15 lines deleted...]
-      40. Смена собственника кода маркировки в информационной системе маркировки и прослеживаемости товаров осуществляется на основании подтвержденных обеими сторонами сведений об обороте моторного масла в информационной системе маркировки и прослеживаемости товаров.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 12. Порядок представления сведений в информационную систему маркировки и прослеживаемости товаров при выводе из оборота маркированных моторных масел</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Участник оборота моторных масел, осуществляющий розничную реализацию маркированного моторного масла, производит вывод его из оборота только при условии подтверждения сведений о его приемке в информационной системе маркировки и прослеживаемости товаров путем сканирования и распознавания средства идентификации, нанесенного на потребительскую и (или) групповую упаковку, или на этикетку, располагаемую непосредственно на потребительской упаковке или групповой упаковке, техническими устройствами, сопряженными с контрольно-кассовой машиной, зарегистрированной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 24 октября 2025 года № 626 "О некоторых вопросах, связанных с применением контрольно-кассовых машин" (зарегистрирован в реестре Государственной регистрации нормативных правовых актов под № 37238) (далее – Приказ № 626).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о коде идентификации, содержащемся в средстве идентификации, нанесенном на потребительскую и (или) групповую упаковку, или на этикетку, располагаемую непосредственно на потребительской упаковке или групповой упаковке, включаются в чек контрольно-кассовой машины, формируемый контрольно-кассовой машиной.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
-[...15 lines deleted...]
-      Сведения о коде идентификации, содержащемся в средстве идентификации, нанесенном на потребительскую и (или) групповую упаковку, или на этикетку, располагаемую непосредственно на потребительской упаковке или групповой упаковке, включаются в чек контрольно-кассовой машины, формируемый контрольно-кассовой машиной.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Вывод из оборота маркированного моторного масла при розничной продаже осуществляется на основании информации о реализации маркированного моторного масла переданной в информационную систему маркировки и прослеживаемости товаров участником оборота моторных масел по каждой реализованной товарной единице.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
-[...15 lines deleted...]
-      42. Вывод из оборота маркированного моторного масла при розничной продаже осуществляется на основании информации о реализации маркированного моторного масла переданной в информационную систему маркировки и прослеживаемости товаров участником оборота моторных масел по каждой реализованной товарной единице.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При выводе маркированного моторного масла из оборота по основаниям, не являющимся продажей в розницу, участник оборота моторных масел не позднее 3 (трех) рабочих дней, следующих за днем вывода моторного масла из оборота, представляет в информационную систему маркировки и прослеживаемости товаров информацию о выводе из оборота моторного масла с указанием соответствующей причины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
-[...15 lines deleted...]
-      43. При выводе маркированного моторного масла из оборота по основаниям, не являющимся продажей в розницу, участник оборота моторных масел не позднее 3 (трех) рабочих дней, следующих за днем вывода моторного масла из оборота, представляет в информационную систему маркировки и прослеживаемости товаров информацию о выводе из оборота моторного масла с указанием соответствующей причины.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Юридические лица и индивидуальные предприниматели, приобретающие моторное масло для использования в целях, не связанных с последующей реализацией (продажей) указанных товаров, осуществляют приемку моторных масел от продавца к покупателю, и представляют в срок не более 3 (трех) рабочих дней, следующих за днем вывода маркированного моторного масла из оборота, в информационную систему маркировки и прослеживаемости товаров информацию о выводе из оборота моторного масла.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
-[...15 lines deleted...]
-      44. Юридические лица и индивидуальные предприниматели, приобретающие моторное масло для использования в целях, не связанных с последующей реализацией (продажей) указанных товаров, осуществляют приемку моторных масел от продавца к покупателю, и представляют в срок не более 3 (трех) рабочих дней, следующих за днем вывода маркированного моторного масла из оборота, в информационную систему маркировки и прослеживаемости товаров информацию о выводе из оборота моторного масла.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 13. Порядок представления сведений в информационную систему маркировки и прослеживаемости товаров при повторном вводе в оборот маркированных моторных масел</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 13. Порядок представления сведений в информационную систему маркировки и прослеживаемости товаров при повторном вводе в оборот маркированных моторных масел</w:t>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. При возврате потребителем маркированного моторного масла участник оборота моторных масел:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
-[...15 lines deleted...]
-      45. При возврате потребителем маркированного моторного масла участник оборота моторных масел:</w:t>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выполняет повторный ввод такого товара в оборот для его дальнейшей реализации и (или) передачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) производит процедуры возврата чека контрольно-кассовой машины в соответствии с техническими требованиями контрольно-кассовых машин </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказа № 626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Для повторного ввода в оборот моторного масла, ранее выведенного из оборота по причинам, отличным от указанных в пункте 42 настоящих Правил, участник оборота моторных масел вносит в информационную систему маркировки и прослеживаемости товаров сведения о повторном вводе в оборот указанного моторного масла.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
-[...15 lines deleted...]
-      46. Для повторного ввода в оборот моторного масла, ранее выведенного из оборота по причинам, отличным от указанных в пункте 42 настоящих Правил, участник оборота моторных масел вносит в информационную систему маркировки и прослеживаемости товаров сведения о повторном вводе в оборот указанного моторного масла.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Информация о повторном вводе в оборот моторного масла направляется Оператору в срок не более 3 (трех) рабочих дней со дня возникновения оснований для повторного ввода моторного масла.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
-[...15 lines deleted...]
-      47. Информация о повторном вводе в оборот моторного масла направляется Оператору в срок не более 3 (трех) рабочих дней со дня возникновения оснований для повторного ввода моторного масла.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. При возврате в оборот моторного масла с неповрежденным средством идентификации моторное масло повторно не маркируется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
-[...15 lines deleted...]
-      48. При возврате в оборот моторного масла с неповрежденным средством идентификации моторное масло повторно не маркируется.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 14. Порядок представления участником оборота моторных масел информации Оператору</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Представление участником оборота моторных масел информации Оператору информационной системы маркировки и прослеживаемости товаров осуществляется посредством информационно-коммуникационных технологий через разработанные Оператором интерфейсы электронного взаимодействия, либо посредством личного кабинета информационной системы маркировки и прослеживаемости товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. При осуществлении ввода в оборот, оборота и вывода из оборота маркированного моторного масла, представление сведений в информационную систему маркировки и прослеживаемости товаров осуществляется участником оборота моторных масел последовательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Передача участником оборота моторных масел сведений о транспортной упаковке и (или) групповой упаковке считается равнозначной передаче сведений о каждой единице (потребительской упаковке) моторного масла, содержащейся в транспортной упаковке и (или) групповой упаковке по данным информационной системы маркировки и прослеживаемости товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Все документы и сведения, направляемые участником оборота моторных масел в информационную систему маркировки и прослеживаемости товаров соответствии с условиями интерфейса электронного взаимодействия, опубликованными на интернет-ресурсе Оператора, и полученные Оператором, подлежат отражению в информационной системе маркировки и прослеживаемости товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Оператор отказывает в приеме сведений, представляемых участником оборота моторных масел в информационную систему маркировки и прослеживаемости товаров, если представленная информация содержит некорректные сведения, предусмотренные главами 4, 5, 7, 9–14 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Датой представления сведений в информационную систему маркировки и прослеживаемости товаров признается дата, зафиксированная в личном кабинете информационной системы маркировки и прослеживаемости товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Ответственность за полноту, достоверность и своевременность направляемых в информационную систему маркировки и прослеживаемости товаров сведений несут участники оборота моторных масел, представляющие информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. В целях обеспечения мониторинга оборота маркированных моторных масел Оператор обеспечивает наличие в информационной системе маркировки и прослеживаемости товаров следующих сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) об участнике оборота моторных масел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z202" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о моторном масле, подлежащем маркировке средствами идентификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z203" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о кодах идентификации, переданных участнику оборота моторных масел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z204" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) об обороте маркированного моторного масла и его выводе из оборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Оператор в рамках информационной системы маркировки и прослеживаемости товаров организует и обеспечивает ведение следующих реестров информационной системы маркировки и прослеживаемости товаров:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реестр документов информационной системы маркировки и прослеживаемости товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реестр участников оборота моторных масел информационной системы маркировки и прослеживаемости товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реестр уполномоченных лиц участников оборота моторных масел информационной системы маркировки и прослеживаемости товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реестр товаров информационной системы маркировки и прослеживаемости товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z210" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) реестр средств идентификации информационной системы маркировки и прослеживаемости товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z211" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. При изменении ранее представленных сведений участник оборота моторных масел в течение 3 (трех) рабочих дней со дня изменения направляет посредством информационной системы маркировки и прослеживаемости товаров Оператору информацию об изменении указанных сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z212" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 14. Порядок представления участником оборота моторных масел информации Оператору</w:t>
-[...379 lines deleted...]
-      57. При изменении ранее представленных сведений участник оборота моторных масел в течение 3 (трех) рабочих дней со дня изменения направляет посредством информационной системы маркировки и прослеживаемости товаров Оператору информацию об изменении указанных сведений.</w:t>
+        <w:t xml:space="preserve"> Глава 15. Доступ к информации, размещенной в информационной системе маркировки и прослеживаемости товаров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 15. Доступ к информации, размещенной в информационной системе маркировки и прослеживаемости товаров</w:t>
+    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Оператор разрабатывает и размещает в сети Интернет для свободного использования бесплатное мобильное приложение, которое обеспечивает следующие возможности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z213" w:id="206"/>
-[...15 lines deleted...]
-      58. Оператор разрабатывает и размещает в сети Интернет для свободного использования бесплатное мобильное приложение, которое обеспечивает следующие возможности:</w:t>
+    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) считывание средства идентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z214" w:id="207"/>
-[...15 lines deleted...]
-      1) считывание средства идентификации;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) передача информации, содержащейся в средстве идентификации из информационной системы маркировки и прослеживаемости товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z215" w:id="208"/>
-[...15 lines deleted...]
-      2) передача информации, содержащейся в средстве идентификации из информационной системы маркировки и прослеживаемости товаров;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) получение из информационной системы маркировки и прослеживаемости товаров сведений о проверяемом моторном масле;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z216" w:id="209"/>
-[...15 lines deleted...]
-      3) получение из информационной системы маркировки и прослеживаемости товаров сведений о проверяемом моторном масле;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) направление пользователем мобильного приложения в информационную систему маркировки и прослеживаемости товаров сведений о возможных нарушениях требований настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z217" w:id="210"/>
-[...15 lines deleted...]
-      4) направление пользователем мобильного приложения в информационную систему маркировки и прослеживаемости товаров сведений о возможных нарушениях требований настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Информация, сформированная в процессе прослеживаемости и содержащаяся в информационной системе маркировки и прослеживаемости товаров, является информацией с ограниченным доступом и предоставляется только следующим лицам в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z218" w:id="211"/>
-[...15 lines deleted...]
-      59. Информация, сформированная в процессе прослеживаемости и содержащаяся в информационной системе маркировки и прослеживаемости товаров, является информацией с ограниченным доступом и предоставляется только следующим лицам в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участнику оборота моторных масел в части информации о сделках с товаром, совершенных этим участником оборота моторных масел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z219" w:id="212"/>
-[...15 lines deleted...]
-      1) участнику оборота моторных масел в части информации о сделках с товаром, совершенных этим участником оборота моторных масел;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченным на такой запрос государственным органам для целей выполнения задач и осуществления функций, возложенных на данные государственные органы в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z220" w:id="213"/>
-[...15 lines deleted...]
-      2) уполномоченным на такой запрос государственным органам для целей выполнения задач и осуществления функций, возложенных на данные государственные органы в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) потребителям в части информации о характеристиках товаров, производителе или продавце товаров, содержащейся в информационной системе маркировки и прослеживаемости товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z221" w:id="214"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>