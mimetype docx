--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1e7052f" w14:textId="1e7052f">
+    <w:p w14:paraId="afd4130" w14:textId="afd4130">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,346 +94,293 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О некоторых вопросах сбора, распределения и выплаты вознаграждения за воспроизведение произведения в личных целях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра юстиции Республики Казахстан от 29 января 2026 года № 99. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 января 2026 года № 37917</w:t>
+        <w:t>Приказ Министра юстиции Республики Казахстан от 29 января 2026 года № 99. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 января 2026 года № 37917.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">В соответствии с </w:t>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "Об авторском праве и смежных правах" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      1) Правила сбора, распределения и выплаты вознаграждения за воспроизведение произведения в личных целях согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">2) размер вознаграждения за воспроизведение произведения в личных целях и без получения дохода согласно </w:t>
+      2) размер вознаграждения за воспроизведение произведения в личных целях и без получения дохода согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
-      <w:r>
-[...121 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      2. Комитету по правам интеллектуальной собственности Министерства юстиции Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на официальном интернет-ресурсе Министерства юстиции Республики Казахстан после его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -461,151 +408,148 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр юстиции</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Е. Сарсембаев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -684,1727 +628,1480 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 января 2026 года № 99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="0"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила сбора, распределения и выплаты вознаграждения за воспроизведение произведения в личных целях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z16" w:id="1"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Правила сбора, распределения и выплаты вознаграждения за воспроизведение произведения в личных целях (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон) и определяют порядок сбора, распределения и выплаты вознаграждения за воспроизведение произведения в личных целях без согласия автора, исполнителя и производителя фонограммы с выплатой вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В Правилах используются понятия, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, а также следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) единая цифровая платформа в сфере коллективного управления правами (далее – единая цифровая платформа) – цифровая система экспертной организации, предоставляющая единую точку доступа к использованию в сфере коллективного управления правами в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченный орган – государственный орган, определяемый Правительством Республики Казахстан и осуществляющий государственное регулирование в области авторского права и смежных прав;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) экспертная организация – организация, созданная по решению Правительства Республики Казахстан в организационно-правовой форме республиканского государственного предприятия на праве хозяйственного ведения, подведомственная в своей деятельности уполномоченному органу согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) личный кабинет субъекта единой цифровой платформы (далее – личный кабинет) – электронный кабинет субъекта единой цифровой платформы, предназначенный для взаимодействия с единой цифровой платформой и другими субъектами, а также выполнения иных действий, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) персональные данные – сведения, относящиеся к определенному или определяемому на их основании субъекту персональных данных, зафиксированные на электронном, бумажном и (или) ином материальном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Экспертная организация в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона осуществляет сбор и распределение вознаграждения за воспроизведение произведения в личных целях без согласия автора, исполнителя и производителя фонограммы (далее – вознаграждение), а также его выплату организациям по коллективному управлению правами (далее – ОКУП).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Такое вознаграждение выплачивается лицами, изготавливающими (далее – изготовитель) или импортирующими (далее – импортер) оборудование и материальные носители, используемые для воспроизведения произведения (далее – оборудование и материальные носители) в личных целях без согласия автора, исполнителя и производителя фонограммы в размере, установленном уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для целей сбора, распределения и выплаты вознаграждения экспертная организация открывает в банке счет для сбора, распределения, выплаты и хранения вознаграждения и счет для осуществления своей деятельности, и покрытия фактических расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Экспертная организация обеспечивает доступ изготовителям и импортерам оборудования и материальных носителей к единой цифровой платформе, включая доступ к личным кабинетам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В личном кабинете содержатся сведения об изготовителе или импортере оборудования и материальных носителей, включая их наименование, индивидуальный идентификационный номер физического лица, бизнес-идентификационный номер юридического лица, адрес регистрации, юридический и фактический адреса, контактная информация (телефон, адрес электронной почты), банковские реквизиты и иные сведения, необходимые для надлежащего функционирования единой цифровой платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...412 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок сбора, распределения и выплаты вознаграждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="2"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок сбора, распределения и выплаты вознаграждения</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Сбор вознаграждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z30" w:id="3"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Экспертная организация осуществляет сбор вознаграждения с изготовителей или импортеров оборудования и материальных носителей, перечень которых утвержден </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 17 марта 2015 года № 159 "Об утверждении перечня оборудования и материальных носителей, используемых для воспроизведения аудиовизуальных произведений или звукозаписей произведений в личных целях и без получения дохода" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10639) за исключением оборудования и материальных носителей, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Для осуществления сбора вознаграждения, предусмотренного статьей 26 Закона, экспертная организация получает сведения об изготовителях и импортерах оборудования и материальных носителей от государственных органов (организаций) и иных юридических лиц, а также из иных открытых источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Для этих целей экспертная организация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) направляет изготовителям или импортерам оборудования и материальных носителей уведомление о выплате вознаграждения за воспроизведение произведения в личных целях без согласия автора, исполнителя и производителя фонограммы по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и счет на оплату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) заключает посредством единой цифровой платформы договор с ОКУП о выплате вознаграждения, в котором содержатся сведения для заполнения согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. С даты направления экспертной организацией уведомления изготовителям или импортерам по адресам, указанным в сведениях, предусмотренных в пункте 9 настоящих Правил, уведомление считается доставленным (полученным).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Выплата вознаграждения осуществляется изготовителем или импортером в безналичной форме путем перечисления денежных средств на счет экспертной организации для сбора, распределения, выплаты и хранения вознаграждения в течение десяти рабочих дней с даты направления экспертной организацией уведомления о выплате вознаграждения и выставления счета на оплату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случае наличия у изготовителя или импортера сведений, подтверждающих сумму реализации или таможенной стоимости оборудования и материальных носителей, отличную от суммы, указанной в уведомлении экспертной организации, изготовитель или импортер в течение десяти рабочих дней со дня доставки (получения) уведомления представляет такие сведения в адрес экспертной организации с приложением подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Экспертная организация в течение десяти рабочих дней со дня получения таких сведений принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о корректировке начисления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об отказе с указанием причин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Выплата вознаграждения осуществляется изготовителем или импортером в безналичной форме путем перечисления денежных средств на счет экспертной организации для сбора, распределения, выплаты и хранения вознаграждения в течение десяти рабочих дней с даты выставления экспертной организацией счета на оплату с учетом корректировки начисления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Изготовитель или импортер по собственной инициативе (без уведомления экспертной организации) для выплаты вознаграждения направляет экспертной организации сведения о реализованных и ввезенных оборудовании и материальных носителях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случаях, предусмотренных в пункте 13 настоящих Правил, сведения импортера должны содержать следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) декларацию на товары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование оборудования и материальных носителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) количество ввезенных оборудования и материальных носителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) таможенную стоимость оборудования и материальных носителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о соответствующих кодах Товарной номенклатуры внешнеэкономической деятельности Таможенного союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случаях, предусмотренных в пункте 12 настоящих Правил, сведения изготовителя должны содержать следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование оборудования и материальных носителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) количество изготовленных и реализованных оборудования и материальных носителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) цену реализации единицы оборудования и материальных носителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о соответствующих кодах Товарной номенклатуры внешнеэкономической деятельности Таможенного союза (при наличии применимости к товару) либо иные идентифицирующие признаки продукции, предусмотренные перечнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Экспертная организация в течение пятнадцати рабочих дней со дня получения сведений от изготовителя или импортера, указанных в пунктах 15 и 16 настоящих Правил, проверяет полноту представленных сведений и документов и направляет уведомление о выплате вознаграждения соответствующему изготовителю или импортеру по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В случае выявления неполноты либо несоответствия сведений от изготовителя или импортера, указанных в пунктах 15 и 16 настоящих Правил, экспертная организация направляет изготовителям или импортерам уведомление о выплате вознаграждения и счет на его оплату с учетом таких сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. После направления уведомления, указанного в пункте 20 настоящих Правил, последующие действия, включая представление уточняющих сведений, перерасчет суммы вознаграждения, сроки и порядок его уплаты, осуществляются в соответствии с пунктами 11, 12, 13 и 14 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Выплата вознаграждения осуществляется изготовителем или импортером в безналичной форме путем перечисления денежных средств на счет экспертной организации для сбора, распределения, выплаты и хранения вознаграждения в течение десяти рабочих дней со дня доставки (получения) уведомления о выплате вознаграждения и счета на его оплату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Экспертная организация ежеквартально не позднее 25 числа месяца, следующего за отчетным периодом, предоставляет изготовителям или импортерам акты выполненных работ по сбору, распределению и выплате вознаграждения и электронные счета-фактуры на сумму фактических расходов экспертной организации по сбору, распределению и выплате вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Экспертная организация ежеквартально размещает сведения о собранном вознаграждении на единой цифровой платформе по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Суммы вознаграждения (денежные средства), поступающие на счет экспертной организации для сбора, распределения, выплаты и хранения вознаграждения экспертной организации, не являются собственными средствами экспертной организации, не образуют ее доход и учитываются как средства, подлежащие перечислению ОКУП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Сбор вознаграждения</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Распределение вознаграждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...861 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      26. Распределение собранного вознаграждения осуществляется экспертной организацией посредством единой цифровой платформы между ОКУП ежеквартально не позднее 25 числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="4"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Распределение вознаграждения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Экспертная организация вычитает из собранного вознаграждения суммы на покрытие фактических расходов по сбору, распределению и выплате такого вознаграждения, но не более двадцати пяти процентов от общей суммы собранного вознаграждения и направляет их на счет экспертной организации для осуществления своей деятельности и покрытия фактических расходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...13 lines deleted...]
-      </w:r>
+        <w:t>
+      28. ОКУП вычитает из суммы, подлежащей к выплате ей вознаграждения, суммы на покрытие фактических расходов, но не более пяти процентов от суммы, подлежащей к выплате ей вознаграждения, рассчитываемой согласно подпункту 4) пункта 30 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Распределение вознаграждения осуществляется посредством единой цифровой платформы на основании следующих сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) суммы собранного вознаграждения отчетный период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) суммы на покрытие фактических расходов экспертной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) суммы на покрытие фактических расходов ОКУП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) из отчетов об использовании произведений телерадиокомпаний, сформированных на единой цифровой платформе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) размещенных в реестрах единой цифровой платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Экспертная организация осуществляет распределение собранного вознаграждения посредством единой цифровой платформы между ОКУП с учетом следующих критериев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пропорционально количеству использований (ротаций) каждого произведения, указанного в отчете об использовании телерадиокомпаний, сформированного на единой цифровой платформе, по следующим формулам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...238 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2514600" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2422,54 +2119,74 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3606800" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2487,54 +2204,74 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2311400" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -2552,78 +2289,94 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="596900" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -2651,54 +2404,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– часть распределяемого вознаграждения, сформированная за счет вознаграждения, собранного в отчетном периоде, за вычетом фактических расходов экспертной организации;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="685800" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -2726,54 +2499,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– сумма собранного вознаграждения за отчетный период;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="279400" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -2801,54 +2594,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– сумма фактических расходов экспертной организации, подлежащая вычету из суммы собранного вознаграждения за отчетный период;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="571500" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -2876,54 +2689,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– фактические расходы экспертной организации;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="304800" cy="254000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
@@ -2951,54 +2784,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– общая сумма вознаграждения, подлежащая распределению в отчетном периоде, включающая часть текущего сбора после вычета расходов экспертной организации и сумму ранее нераспределенного вознаграждения;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="584200" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
@@ -3026,54 +2879,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– сумма, ранее учтенная как нераспределенная, но подлежащая распределению в текущем периоде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2425700" cy="482600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
@@ -3091,78 +2964,94 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="774700" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
@@ -3190,54 +3079,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– сумма вознаграждения на конкретное произведение;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="812800" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
@@ -3265,54 +3174,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– количество использований (ротаций) конкретного произведения;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
@@ -3340,54 +3269,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– общее количество использований (ротаций) всех произведений;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="304800" cy="254000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
@@ -3415,78 +3364,94 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– общая сумма вознаграждения, подлежащая распределению.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в пропорции, установленной пунктом 4 статьи 26 Закона, без возможности изменения или перераспределения долей между категориями: сорок процентов – авторам; тридцать процентов – исполнителям; тридцать процентов – производителям фонограммы по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3898900" cy="482600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
@@ -3504,78 +3469,94 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1485900" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
@@ -3603,54 +3584,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– сумма вознаграждения по произведению для соответствующей категории правообладателей (авторы/исполнители /производители) в отношении одного произведения;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="749300" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
@@ -3678,54 +3679,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– сумма вознаграждения, приходящаяся на произведение;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="889000" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
@@ -3753,78 +3774,94 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– доля категории правообладателя (0,4/0,3/0,3).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в разрезе каждой ОКУП по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2921000" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
@@ -3842,210 +3879,214 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CОКУП – сумма вознаграждения, подлежащая выплате конкретной ОКУП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,…V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – cуммы вознаграждения, рассчитанные для каждого произведения, находящегося в управлении соответствующей ОКУП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) расчет фактических расходов конкретной ОКУП осуществляется по следующим формулам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...154 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2895600" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
@@ -4063,78 +4104,94 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="749300" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
@@ -4162,54 +4219,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– сумма вознаграждения, приходящаяся на конкретное произведение за счет вознаграждения, собранного в отчетном периоде (без учета ранее нераспределенных сумм);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="812800" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
@@ -4237,54 +4314,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– количество использований (ротаций) конкретного произведения;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
@@ -4312,54 +4409,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– общее количество использований (ротаций) всех произведений;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="571500" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
@@ -4387,54 +4504,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– часть распределяемого вознаграждения, сформированная за счет вознаграждения, собранного в отчетном периоде, за вычетом фактических расходов экспертной организации.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2628900" cy="584200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
@@ -4452,78 +4589,94 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="622300" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
@@ -4551,54 +4704,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– сумма вознаграждения, приходящаяся на конкретную ОКУП за счет вознаграждения, собранного в отчетном периоде (без учета ранее нераспределенных сумм);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="685800" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
@@ -4626,54 +4799,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– общее количество использований (ротаций) всех произведений, находящихся в управлении соответствующей ОКУП;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
@@ -4701,54 +4894,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– общее количество использований (ротаций) всех произведений;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="571500" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
@@ -4776,54 +4989,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– часть распределяемого вознаграждения, сформированная за счет вознаграждения, собранного в отчетном периоде, за вычетом фактических расходов экспертной организации.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4432300" cy="482600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
@@ -4841,78 +5074,94 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="787400" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
@@ -4940,54 +5189,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– сумма на покрытие фактических расходов ОКУП;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="850900" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
@@ -5015,54 +5284,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– фактические расходы ОКУП;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="711200" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
@@ -5090,54 +5379,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– сумма вознаграждения, приходящаяся на ОКУП за счет текущего сбора;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="736600" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37"/>
                     <a:stretch>
@@ -5165,691 +5474,932 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– предельный размер расходов ОКУП (пять процентов).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...234 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="5"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все расчеты вознаграждения осуществляются автоматически посредством единой цифровой платформы в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Для распределения собранного вознаграждения правообладатель или ОКУП размещает сведения, указанные в пунктах 13 и 17 Правил управления единой цифровой платформой в сфере коллективного управления правами и предоставления единой точки доступа к ее использованию, в личном кабинете для обеспечения полноты сведений, содержащихся в реестре правообладателей на единой цифровой платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Экспертная организация формирует посредством единой цифровой платформы отчет о распределении вознаграждения, в котором содержатся сведения согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Для целей настоящих Правил вознаграждение признается нераспределенным в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при невозможности идентификации произведения по отчету, сформированному единой цифровой платформой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при отсутствии либо недостаточности сведений в реестрах единой цифровой платформы, необходимых для распределения вознаграждения между конкретными правообладателями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Нераспределенное вознаграждение хранится на счете экспертной организации для сбора, распределения, выплаты и хранения вознаграждения в течение трех лет с даты его поступления на счет экспертной организации для сбора, распределения, выплаты и хранения вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. По истечении срока, указанного в пункте 34 настоящих Правил, экспертная организация включает такое нераспределенное вознаграждение в распределяемые суммы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Выплата вознаграждения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 36 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Суммы собранного вознаграждения, распределенные экспертной организацией конкретным правообладателям, но признанные невостребованными в соответствии с положениями Правил управления единой цифровой платформой в сфере коллективного управления правами и предоставления единой точки доступа к ее использованию хранятся на счете ОКУП для сбора, распределения, выплаты и хранения вознаграждения и выплачиваются соответствующему правообладателю по мере нахождения или обращения таких лиц вне зависимости от срока хранения таких сумм на счете ОКУП для сбора, распределения, выплаты и хранения вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...362 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Выплата вознаграждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Выплата вознаграждения ОКУП осуществляется экспертной организацией ежеквартально в течение одного месяца со дня формирования отчета о распределении на единой цифровой платформе согласно пункту 32 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 38 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Выплата вознаграждения правообладателям осуществляется ОКУП в течение десяти рабочих дней со дня поступления денежных средств на счет для сбора, распределения, выплаты и хранения вознаграждения такой ОКУП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Для целей настоящих Правил вознаграждение признается невостребованным в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отказа ОКУП и (или) правообладателя от получения вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) если ОКУП и (или) правообладатель, в пользу которых начислено вознаграждение, прекратили свою деятельность (в том числе ликвидация юридического лица или смерть физического лица) и правопреемники не заявили свои права в установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Для целей настоящих Правил вознаграждение признается невыплаченным в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если вознаграждение было распределено и начислено конкретной ОКУП и (или) конкретному правообладателю, однако его выплата не произведена экспертной организацией и (или) ОКУП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если выплата вознаграждения приостановлена на основании вступившего в силу решения суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если ОКУП и (или) правообладатель, в пользу которых начислено вознаграждение, по истечении трех месяцев со дня начисления вознаграждения не предоставили либо не актуализировали сведения, необходимые для выплаты вознаграждения (в том числе банковские реквизиты).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41. На единой цифровой платформе в течение десяти рабочих дней со дня осуществления выплаты вознаграждения ОКУП формируется отчет о выплаченном экспертной организацией вознаграждении среди ОКУП по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      42. ОКУП в течение десяти рабочих дней со дня осуществления выплаты вознаграждения размещает сведения о выплаченном вознаграждении правообладателям на единой цифровой платформе по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 43 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. По итогам отчетного периода на единой цифровой платформе формируется отчет об остатке денежных средств на счетах для сбора, распределения, выплаты и хранения вознаграждения экспертной организации и ОКУП, в котором содержатся сведения согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6008,345 +6558,292 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="6"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выплате вознаграждения за воспроизведение произведения в личных целях</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>без согласия автора, исполнителя и производителя фонограммы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...13 lines deleted...]
-      </w:r>
+        <w:t>
+      &lt;идентификационный номер&gt; &lt;дата направления уведомления&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;полное наименование экспертной организации&gt; &lt;БИН экспертной организации&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об авторском праве и смежных правах" и Правилами сбора, распределения и выплаты вознаграждения за воспроизведение произведения в личных целях, РГП на ПХВ "Национальный институт интеллектуальной собственности" Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан уведомляет Вас о необходимости выплаты вознаграждения за &lt;реализацию&gt; либо &lt;ввоз на территорию Республики Казахстан&gt; оборудования и материальных носителей, предназначенных для воспроизведения произведения в личных целях без получения дохода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сумма вознаграждения рассчитана согласно прилагаемой форме на основании имеющихся у экспертной организации сведений и указана в прилагаемом счете на оплату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае наличия у Вас сведений, подтверждающих иную сумму &lt;реализации&gt; либо &lt;таможенной стоимости&gt; оборудования и материальных носителей, просим в течение десяти рабочих дней со дня получения настоящего уведомления представить соответствующие сведения с приложением подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...177 lines deleted...]
-      </w:r>
+      Экспертная организация сообщает о том, что акты выполненных работ по сбору, распределению и выплате вознаграждения и электронные счета-фактуры выписываются только на сумму фактических расходов экспертной организации по сбору, распределению и выплате вознаграждения, не превышающей двадцати пяти процентов от суммы собранного вознаграждения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Приложение:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Расчет суммы вознаграждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Счет на оплату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6464,1784 +6961,1307 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполнителя и производителя</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фонограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="7"/>
+    <w:bookmarkStart w:name="z155" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет суммы вознаграждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      &lt;полное наименование экспертной организации&gt;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование &lt;изготовителя&gt; либо &lt;импортера&gt; оборудования и материальных носителей</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БИН</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&lt;№ и дата уведомления о выплате вознаграждения&gt;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&lt;сведения из таможенной декларации&gt;</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(для импортеров)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование и модель оборудования и материальных носителей</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z157" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      далее</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+код ТН ВЭД ТС</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+единица измерения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество &lt;импортированных&gt; или &lt;изготовленных&gt; единиц оборудования и материальных носителей</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+&lt;таможенная стоимость&gt; либо &lt;цена реализации&gt;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+итоговая сумма вознаграждения к оплате</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="z158" w:id="146"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сумма вознаграждения рассчитывается на основе размера ставки вознаграждения, установленного уполномоченным органом.</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8400,1058 +8420,951 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="8"/>
+    <w:bookmarkStart w:name="z161" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДОГОВОР</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выплате вознаграждения между экспертной организацией и ОКУП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z162" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;идентификационный номер&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z163" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;место нахождения экспертной организации&gt; &lt;№ номер договора&gt; (при наличии) &lt;дата заключения договора&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z164" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящий Договор между РГП на ПХВ "Национальный институт интеллектуальной собственности" Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан, созданное по решению Правительства Республики Казахстан и действующее в соответствии с законодательством Республики Казахстан в лице &lt;ФИО, должность&gt;, действующим на основании &lt;основание&gt;, именуемое в дальнейшем "экспертная организация", с одной стороны, и &lt;полное наименование ОКУП&gt;, осуществляющее свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон), в лице &lt;первый руководитель&gt;, действующего на основании &lt;основание&gt;, именуемая в дальнейшем "ОКУП", с другой стороны, совместно именуемые "Стороны", принимая во внимание функции, осуществляемые экспертной организацией в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 9-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, заключили настоящий Договор о выплате вознаграждения за воспроизведение произведения в личных целях (далее – Договор) о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z165" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. ПРЕДМЕТ ДОГОВОРА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z166" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Экспертная организация осуществляет сбор вознаграждения с изготовителей и импортеров оборудования и материальных носителей, используемых для воспроизведения произведения в личных целях без согласия автора, исполнителя и производителя фонограммы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z167" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      1.2. Собранное вознаграждение экспертная организация распределяет между ОКУП в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона и Правилами сбора, распределения и выплаты вознаграждения за воспроизведение произведения в личных целях (далее – Правила).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z168" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...83 lines deleted...]
-</w:t>
+      1.3. ОКУП выплачивает вознаграждение правообладателям в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона и положениями Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="9"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z169" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. ПРЕДМЕТ ДОГОВОРА</w:t>
+        <w:t xml:space="preserve"> 2. ФИНАНСОВЫЕ УСЛОВИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z170" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Экспертная организация распределяет собранное вознаграждение между ОКУП в соответствии с Правилами посредством единой цифровой платформы ежеквартально не позднее 25 числа месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z171" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Экспертная организация вычитает из собранного вознаграждения суммы на покрытие фактических расходов по сбору, распределению и выплате такого вознаграждения, но не более двадцати пяти процентов от общей суммы собранного вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z172" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. ОКУП вычитает из суммы, подлежащей к выплате ей вознаграждения, за исключением суммы на покрытие фактических расходов, но не более пяти процентов от суммы, подлежащей к выплате ей вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z173" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Экспертная организация выплачивает распределенное вознаграждение ОКУП в соответствии с Правилами ежеквартально в течение одного месяца со дня формирования отчета о распределении на единой цифровой платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...109 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2.5 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Выплата вознаграждения правообладателям осуществляется ОКУП в течение десяти рабочих дней со дня поступления денежных средств на счет для сбора, распределения, выплаты и хранения вознаграждения такой ОКУП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. ОКУП ежеквартально размещает сведения о выплаченном вознаграждении на единой цифровой платформе по форме согласно приложению 6 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z176" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. ФИНАНСОВЫЕ УСЛОВИЯ</w:t>
+        <w:t xml:space="preserve"> 3. ПРАВОВОЙ РЕЖИМ ПЕРСОНАЛЬНЫХ ДАННЫХ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z177" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. ОКУП дает свое согласие экспертной организации на обработку, хранение, использование и передачу персональных данных правообладателей, включая, но не ограничиваясь, фамилией, именем, отчеством, псевдонимом, контактными данными, идентификационными кодами, сведениями о принадлежащих ему объектах авторских и (или) смежных прав, долях прав и иной информацией, необходимой для целей коллективного управления правами с использованием единой цифровой платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z178" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. ОКУП обеспечивает законность сбора и передачи персональных данных, а также наличие согласий субъектов персональных данных, если иное не предусмотрено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z179" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Экспертная организация осуществляет хранение и обработку сведений, размещаемых ОКУП на единой цифровой платформе, исключительно в целях осуществления функций, возложенных на нее Законом и Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z180" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Прекращение действия или расторжение настоящего Договора не влечет уничтожение персональных данных и иной информации на единой цифровой платформе, размещенных ОКУП, если их дальнейшее хранение необходимо для исполнения требований законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z181" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...138 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. ПОРЯДОК РАЗРЕШЕНИЯ СПОРОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z182" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      4.1. Все споры и разногласия, возникающие в связи с исполнением настоящего Договора, разрешаются путем переговоров между Сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="11"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z183" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Если в течение пятнадцати рабочих дней после начала таких переговоров Стороны не смогут разрешить спор по Договору, любая из Сторон может потребовать решения этого вопроса в судебном порядке по месту нахождения экспертной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z184" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Все вопросы, не урегулированные Договором, регулируются законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z185" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. ПРАВОВОЙ РЕЖИМ ПЕРСОНАЛЬНЫХ ДАННЫХ</w:t>
+        <w:t xml:space="preserve"> 5. СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z186" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Настоящий Договор вступает в законную силу с даты подписания Сторонами и действует до &lt;срок действия Договора&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z187" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Срок действия настоящего Договора автоматически продлевается каждый раз на один календарный год до тех пор, пока одна из Сторон в письменной форме и (или) посредством единой цифровой платформы не уведомит другую Сторону о его расторжении, но не позднее, чем за тридцать календарных дней до окончания срока его действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z188" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. После прекращения действия настоящего Договора его положения, предусмотренные разделами 1 и 2, остаются в силе до тех пор, пока Стороны не выполнят обязательства, вытекающие из настоящего Договора, в полном объеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z189" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...90 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. ПРОЧИЕ УСЛОВИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z190" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      6.1. Условия, не урегулированные настоящим Договором, но имеющие отношение к его предмету, регулируются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="12"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Все изменения и дополнения к настоящему Договору действительны лишь в тех случаях, если они совершены в форме, предусмотренной законодательством Республики Казахстан, и подписаны уполномоченными на то представителями Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z192" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. ПОРЯДОК РАЗРЕШЕНИЯ СПОРОВ</w:t>
+        <w:t xml:space="preserve"> 7. РЕКВИЗИТЫ СТОРОН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...296 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспертная организация:</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;полное наименование&gt;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9527,94 +9440,81 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БИН: &lt;заполняется экспертной организацией&gt;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИК: &lt;заполняется экспертной организацией&gt;</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОКУП:</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;полное наименование&gt;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9690,268 +9590,222 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БИН: &lt;заполняется ОКУП&gt;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИК: &lt;заполняется ОКУП&gt;</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подписи сторон:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспертная организация</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;полное наименование и должность&gt;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;подпись&gt;</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОКУП</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;полное наименование и должность&gt;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;подпись&gt;</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10112,3261 +9966,2363 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="16"/>
+    <w:bookmarkStart w:name="z195" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о собранном вознаграждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z196" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      &lt;идентификационный номер&gt; &lt;дата формирования отчета&gt;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z197" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;полное наименование экспертной организации&gt; &lt;БИН экспертной организации&gt; &lt;отчетный период&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z198" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сведения о собранном вознаграждении</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма собранного вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в т.ч. от изготовителей</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в т.ч. от импортеров</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z199" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      2. Сведения об оборудовании и материальных носителях изготовителей</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование и модель оборудования и материальных носителей</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код ТН ВЭД ТС</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество изготовленного оборудования и материальных носителей</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена реализации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z200" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      3. Сведения об оборудовании и материальных носителях импортеров</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование и модель оборудования и материальных носителей</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код ТН ВЭД ТС</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество импортированного оборудования и материальных носителей</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таможенная стоимость</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -13540,4323 +12496,3121 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="17"/>
+    <w:bookmarkStart w:name="z203" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о распределении вознаграждения между ОКУП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z204" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      &lt;идентификационный номер&gt; &lt;дата формирования отчета&gt;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z205" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;полное наименование экспертной организации&gt; &lt;отчетный период, за который осуществляется распределение вознаграждения&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z206" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сведения о собранном и распределенном вознаграждении в разрезе ОКУП</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма собранного вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма фактических расходов экспертной организации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма нераспределенного вознаграждения за предшествующий(ие) отчетный(ые) период(ы), подлежащая перераспределению</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование ОКУП</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма вознаграждения, подлежащая распределению в разрезе ОКУП</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма фактических расходов ОКУП</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z207" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      2. Сведения о распределенном вознаграждении в разрезе произведений и правообладателей</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование произведения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество использований (ротаций)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма вознаграждения, приходящаяся на произведение</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ФИО автора(ов),</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z208" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      далее</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН / БИН</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>автора(ов)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля и сумма вознаграждения автора(ов)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ФИО исполнителя(ей)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН / БИН</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполнителя(ей)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля и сумма вознаграждения исполнителя(ей)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z210" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      далее</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ФИО производителя фонограммы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН / БИН</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>производителя фонограммы</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля и сумма вознаграждения производителя фонограммы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -18030,1651 +15784,1204 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="18"/>
+    <w:bookmarkStart w:name="z213" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выплаченном экспертной организацией вознаграждении среди ОКУП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z214" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...45 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      &lt;идентификационный номер&gt; &lt;дата формирования отчета&gt;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z215" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;полное наименование экспертной организации&gt; &lt;БИН экспертной организации&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма собранного вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма фактических расходов экспертной организации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование ОКУП</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма нераспределенного вознаграждения за предшествующий(ие) отчетный(ые) период(ы), подлежащая перераспределению</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма вознаграждения, выплаченная ОКУП</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -19848,2307 +17155,1672 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z218" w:id="19"/>
+    <w:bookmarkStart w:name="z218" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выплаченном вознаграждении правообладателям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z219" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      &lt;идентификационный номер&gt; &lt;дата составления отчета&gt;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z220" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;полное наименование ОКУП&gt; &lt;БИН ОКУП&gt; &lt;отчетный период&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z221" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сведения о собранном и распределенном вознаграждении в разрезе ОКУП</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма собранного вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма фактических расходов экспертной организации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма нераспределенного вознаграждения за предшествующий(ие) отчетный(ые) период(ы), подлежащая перераспределению</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z222" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      далее</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование ОКУП</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма вознаграждения, подлежащая распределению в разрезе ОКУП</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма фактических расходов ОКУП</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, подлежащая к начислению</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z223" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      2. Сведения о выплаченном вознаграждении в разрезе правообладателей</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -22158,2098 +18830,1508 @@
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование правообладателя</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ИИН / БИН </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма начисленного вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма удержаний (ИПН/КПН)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, подлежащая выплате</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма фактической выплаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата платежа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ платежного поручения и назначение платежа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные правами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -24423,688 +20505,613 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении 7 предусматривается изменение приказом Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об остатке денежных средств на счетах для сбора, распределения,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>выплаты и хранения вознаграждения экспертной организации и ОКУП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z227" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      &lt;идентификационный номер&gt; &lt;дата формирования отчета&gt;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z228" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;полное наименование ОКУП&gt; &lt;БИН ОКУП&gt; &lt;отчетный период&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z229" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сведения об остатке денежных средств на счете для сбора, распределения, выплаты и хранения вознаграждения экспертной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За отчетный период</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За предыдущие отчетные периоды</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего за весь период</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления, всего:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -25113,212 +21120,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -25327,463 +21270,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма собранного вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -25792,212 +21594,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -26006,463 +21744,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма нераспределенного вознаграждения за предшествующий(ие) отчетный(ые) период(ы), подлежащая перераспределению</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -26471,212 +22068,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -26685,463 +22218,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выбытие, всего:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -27150,212 +22542,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -27364,463 +22692,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма фактических расходов экспертной организации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -27829,212 +23016,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -28043,463 +23166,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2.2. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма фактических расходов ОКУП</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -28508,212 +23490,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -28722,463 +23640,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма фактической выплаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -29187,212 +23964,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -29401,713 +24114,495 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остаток денежных средств</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма нераспределенного вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -30116,212 +24611,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -30330,463 +24761,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма невостребованного вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -30795,212 +25085,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -31009,463 +25235,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма невыплаченного вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -31474,212 +25559,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -31688,777 +25709,550 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z230" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      2. Сведения об остатке денежных средств на счете для сбора, распределения, выплаты и хранения вознаграждения ОКУП</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За отчетный период</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За предыдущие периоды</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего за весь период</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления, всего:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -32467,212 +26261,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -32681,463 +26411,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма вознаграждения, выплаченная экспертной организацией ОКУП</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -33146,212 +26735,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -33360,463 +26885,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выбытие, всего:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -33825,212 +27209,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -34039,463 +27359,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2.1. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма фактических расходов ОКУП</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -34504,212 +27683,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -34718,463 +27833,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма удержаний (ИПН/КПН)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -35183,212 +28157,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -35397,463 +28307,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма фактической выплаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -35862,212 +28631,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -36076,713 +28781,495 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остаток денежных средств</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма невостребованного вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -36791,212 +29278,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -37005,463 +29428,322 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма невыплаченного вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -37470,212 +29752,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+авторские права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -37684,212 +29902,148 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+смежные права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -37985,241 +30139,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___" __________ 202_ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="21"/>
+    <w:bookmarkStart w:name="z232" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Размер вознаграждения за воспроизведение аудиовизуальных произведений и фонограмм в личных целях и без получения дохода</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лица, выплачивающие вознаграждение за воспроизведение аудиовизуальных произведений и фонограмм в личных целях и без получения дохода без согласия автора, исполнителя, производителя аудиовизуального произведения и производителя фонограммы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер вознаграждения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -38228,566 +30343,426 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+за аудиовизуальные произведения (авторские права)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+за фонограммы</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(смежные права)</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+изготовители (от цены реализации единицы оборудования и материальных носителей)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,25% </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,25% </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+импортеры (от таможенной стоимости единицы оборудования и материальных носителей)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,25% </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,25% </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -38808,55 +30783,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39182,31 +31157,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>