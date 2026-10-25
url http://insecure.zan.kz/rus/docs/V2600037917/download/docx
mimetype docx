--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="afd4130" w14:textId="afd4130">
+    <w:p w14:paraId="672c5f3" w14:textId="672c5f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5662,350 +5662,282 @@
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. По истечении срока, указанного в пункте 34 настоящих Правил, экспертная организация включает такое нераспределенное вознаграждение в распределяемые суммы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...97 lines deleted...]
-</w:t>
+      36. Суммы собранного вознаграждения, распределенные экспертной организацией конкретным правообладателям, но признанные невостребованными в соответствии с положениями Правил управления единой цифровой платформой в сфере коллективного управления правами и предоставления единой точки доступа к ее использованию хранятся на текущем счете ОКУП для сбора, распределения, выплаты и хранения вознаграждения и выплачиваются соответствующему правообладателю по мере нахождения или обращения таких лиц вне зависимости от срока хранения таких сумм на текущем счете ОКУП для сбора, распределения, выплаты и хранения вознаграждения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Суммы собранного вознаграждения, распределенные экспертной организацией конкретным правообладателям, но признанные невостребованными в соответствии с положениями Правил управления единой цифровой платформой в сфере коллективного управления правами и предоставления единой точки доступа к ее использованию хранятся на счете ОКУП для сбора, распределения, выплаты и хранения вознаграждения и выплачиваются соответствующему правообладателю по мере нахождения или обращения таких лиц вне зависимости от срока хранения таких сумм на счете ОКУП для сбора, распределения, выплаты и хранения вознаграждения.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Выплата вознаграждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Выплата вознаграждения ОКУП осуществляется экспертной организацией ежеквартально в течение одного месяца со дня формирования отчета о распределении на единой цифровой платформе согласно пункту 32 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...97 lines deleted...]
-</w:t>
+      38. Выплата вознаграждения правообладателям осуществляется ОКУП в течение десяти рабочих дней со дня поступления денежных средств на текущий счет для сбора, распределения, выплаты и хранения вознаграждения такой ОКУП.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Выплата вознаграждения правообладателям осуществляется ОКУП в течение десяти рабочих дней со дня поступления денежных средств на счет для сбора, распределения, выплаты и хранения вознаграждения такой ОКУП.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 - в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Для целей настоящих Правил вознаграждение признается невостребованным в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z133" w:id="125"/>
     <w:p>
       <w:pPr>
@@ -6208,198 +6140,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...98 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      43. По итогам отчетного периода на единой цифровой платформе формируется отчет об остатке денежных средств на текущих счетах ОКУП для сбора, распределения, выплаты и хранения вознаграждения и экспертной организации, в котором содержатся сведения согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 - в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8790,178 +8688,144 @@
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z173" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. Экспертная организация выплачивает распределенное вознаграждение ОКУП в соответствии с Правилами ежеквартально в течение одного месяца со дня формирования отчета о распределении на единой цифровой платформе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...97 lines deleted...]
-</w:t>
+      2.5. Выплата вознаграждения правообладателям осуществляется ОКУП в течение десяти рабочих дней со дня поступления денежных средств на текущий счет ОКУП для сбора, распределения, выплаты и хранения вознаграждения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.5. Выплата вознаграждения правообладателям осуществляется ОКУП в течение десяти рабочих дней со дня поступления денежных средств на счет для сбора, распределения, выплаты и хранения вознаграждения такой ОКУП.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2.5 - в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z175" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.6. ОКУП ежеквартально размещает сведения о выплаченном вознаграждении на единой цифровой платформе по форме согласно приложению 6 к Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z176" w:id="161"/>
     <w:p>
       <w:pPr>
@@ -20505,188 +20369,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z226" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>об остатке денежных средств на счетах для сбора, распределения,</w:t>
-[...11 lines deleted...]
-        <w:t>выплаты и хранения вознаграждения экспертной организации и ОКУП</w:t>
+        <w:t>об остатке денежных средств на текущих счетах ОКУП для сбора, распределения, выплаты и хранения вознаграждения и экспертной организации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 с изменениеями, внесенными приказами Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z227" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;идентификационный номер&gt; &lt;дата формирования отчета&gt;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z228" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -25839,52 +25653,52 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z230" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Сведения об остатке денежных средств на счете для сбора, распределения, выплаты и хранения вознаграждения ОКУП</w:t>
+        <w:t xml:space="preserve">
+      2. Сведения об остатке денежных средств на текущем счете ОКУП для сбора, распределения, выплаты и хранения вознаграждения </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -27509,52 +27323,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2.1. </w:t>
+              <w:t>
+2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30017,50 +29831,85 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30133,51 +29982,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "___" __________ 202_ года</w:t>
+              <w:t>от 29 января 2026 года № 99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z232" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Размер вознаграждения за воспроизведение аудиовизуальных произведений и фонограмм в личных целях и без получения дохода</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
@@ -30783,55 +30632,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>