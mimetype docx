--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e2809db" w14:textId="e2809db">
+    <w:p w14:paraId="2427155" w14:textId="2427155">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил признания товарного знака или используемого как товарный знак обозначения в качестве общеизвестного в Республике Казахстан товарного знака</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра юстиции Республики Казахстан от 28 января 2026 года № 97. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 января 2026 года № 37905</w:t>
+        <w:t>Приказ Министра юстиции Республики Казахстан от 28 января 2026 года № 97. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 января 2026 года № 37905.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1379,996 +1379,1056 @@
         <w:t>
       При подаче заявления через представителя по доверенности заявление подписывается представителем по доверенности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения о фактическом признании товарного знака или обозначения общеизвестным подтверждаются результатами опроса потребителей в виде отчета, который проводится специализированной независимой организацией на территории Республики Казахстан, имеющей профессиональный опыт в маркетинговых и социологических исследованиях, а также методологию, соответствующую международным стандартам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      Опрос охватывает города республиканского значения, столицу и не менее пяти городов областного значения. Общее количество респондентов в одном населенном пункте составляет не менее двухсот человек.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Опрос охватывает столицу, города республиканского значения и не менее пяти городов областного значения. Общее количество респондентов в одном населенном пункте составляет не менее двухсот человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Заявитель вносит исправления, дополнения и уточнения в материалы заявления на любой стадии до завершения его рассмотрения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      7. Заявитель вносит исправления, дополнения и уточнения в материалы заявления на любой стадии до завершения его рассмотрения.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Регистрация и прием заявления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Поступившее заявление регистрируется канцелярией уполномоченного органа и ему присваивается входящий номер, которое в дальнейшей последовательности поступает на рассмотрение председателю Комиссии – вице-министру юстиции Республики Казахстан, заместителю председателя Комиссии – председателю Комитета по правам интеллектуальной собственности Министерства, руководителю рабочего органа Комиссии и ответственному исполнителю рабочего органа Комиссии (далее – секретарь Комиссии). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение пяти рабочих дней с даты поступления заявления о признании товарного знака или обозначения общеизвестным в Республике Казахстан товарным знаком секретарем Комиссии проверяется соответствие заявления и прилагаемых документов по содержанию и перечню, указанных в пунктах 3, 4 Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      В течение пяти рабочих дней с даты поступления заявления о признании товарного знака или обозначения общеизвестным в Республике Казахстан товарным знаком секретарем Комиссии проверяется соответствие заявления и прилагаемых документов по содержанию и перечню, указанных в пунктах 3, 4 Правил.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В принятии заявления к рассмотрению отказывается, если:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      9. В принятии заявления к рассмотрению отказывается, если:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление и прилагаемые документы не соответствуют по содержанию и перечню, указанных в пунктах 3, 4 Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      1) заявление и прилагаемые документы не соответствуют по содержанию и перечню, указанных в пунктах 3, 4 Правил;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявление не подписано либо подписано лицом, не имеющим полномочия на его подписание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      2) заявление не подписано либо подписано лицом, не имеющим полномочия на его подписание;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заявление подано в отношении товарного знака, зарегистрированного на территории Республики Казахстан или охраняемого в силу международных договоров, на имя другого физического или юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      3) заявление подано в отношении товарного знака, зарегистрированного на территории Республики Казахстан или охраняемого в силу международных договоров, на имя другого физического или юридического лица.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии указанных обстоятельств секретарь Комиссии направляет заявителю уведомление об отказе в принятии заявления к рассмотрению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      При наличии указанных обстоятельств секретарь Комиссии направляет заявителю уведомление об отказе в принятии заявления к рассмотрению.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказ в принятии заявления к рассмотрению не является препятствием для повторной подачи заявления после устранения причин отказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      Отказ в принятии заявления к рассмотрению не является препятствием для повторной подачи заявления после устранения причин отказа.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае получения положительного результата проверки документов, указанных в пунктах 3, 4 Правил, секретарь Комиссии направляет заявление и прилагаемые документы в экспертную организацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      10. В случае получения положительного результата проверки документов, указанных в пунктах 3, 4 Правил, секретарь Комиссии направляет заявление и прилагаемые документы в экспертную организацию.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспертная организация публикует сведения о поступившем заявлении в бюллетене.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      Экспертная организация публикует сведения о поступившем заявлении в бюллетене.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После опубликования сведений в бюллетене секретарь Комиссии в течение трех рабочих дней направляет заявителю уведомление об опубликовании с указанием наименования, номера и даты опубликования бюллетеня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      После опубликования сведений в бюллетене секретарь Комиссии в течение трех рабочих дней направляет заявителю уведомление об опубликовании с указанием наименования, номера и даты опубликования бюллетеня.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Заявитель или его представитель могут подать ходатайство об отзыве поданного заявления на любой стадии рассмотрения. Решение об оставлении заявления без рассмотрения оформляется протоколом заседания Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      11. Заявитель или его представитель могут подать ходатайство об отзыве поданного заявления на любой стадии рассмотрения. Решение об оставлении заявления без рассмотрения оформляется протоколом заседания Комиссии.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Сроки рассмотрения заявления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. По истечении трех месяцев с даты публикации в бюллетене Комиссия в течение двух месяцев проводит рассмотрение заявления и прилагаемых к ней материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При поступлении в течение трех месяцев в уполномоченный орган возражения против признания заявленного товарного знака или обозначения общеизвестным со стороны заинтересованных лиц, в том числе от владельцев товарных знаков, тождественных или сходных до степени смешения с товарным знаком или обозначением заявителя, охраняемых или заявленных в отношении однородных товаров и (или) услуг, с приоритетом более ранним, чем дата, с которой заявитель ходатайствует признать свой товарный знак или обозначение общеизвестным, секретарем Комиссии в течение пяти рабочих дней со дня поступления возражения направляется уведомление заявителю о поступлении такого возражения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отзыв на возражение заявитель направляет через канцелярию уполномоченного органа в течение одного месяца со дня его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Срок рассмотрения заявления продлевается до двух месяцев по письменному ходатайству заявителя, в том числе в случае необходимости дополнительного времени для представления отзыва на возражение заинтересованного лица, а также дополнительных сведений, подтверждающих общеизвестность товарного знака или обозначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Сроки рассмотрения заявления</w:t>
-[...79 lines deleted...]
-      14. Срок рассмотрения заявления продлевается до двух месяцев по письменному ходатайству заявителя, в том числе в случае необходимости дополнительного времени для представления отзыва на возражение заинтересованного лица, а также дополнительных сведений, подтверждающих общеизвестность товарного знака или обозначения.</w:t>
+        <w:t xml:space="preserve"> Параграф 4. Рассмотрение заявления на заседании Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 4. Рассмотрение заявления на заседании Комиссии</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В рассмотрении заявления участвует заявитель либо его представитель (представители). Полномочия представителя (представителей) подтверждаются доверенностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      15. В рассмотрении заявления участвует заявитель либо его представитель (представители). Полномочия представителя (представителей) подтверждаются доверенностью.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Заявителю либо его представителю (представителям) за пять рабочих дней до даты заседания Комиссии направляется уведомление о дате и времени его проведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      16. Заявителю либо его представителю (представителям) за пять рабочих дней до даты заседания Комиссии направляется уведомление о дате и времени его проведения.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Заседание проводится в очном и (или) дистанционном формате на языке поданного заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Заседание Комиссии считается правомочным при участии не менее 2/3 ее членов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комиссия переносит дату проведения заседания в случае ходатайства заявителя о необходимости времени для представления дополнительных сведений, подтверждающих общеизвестность товарного знака или обозначения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      19. Комиссия переносит дату проведения заседания в случае ходатайства заявителя о необходимости времени для представления дополнительных сведений, подтверждающих общеизвестность товарного знака или обозначения.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Рассмотрение заявления начинается с выступления лица, председательствующего на заседании – председателя Комиссии или его заместителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      20. Рассмотрение заявления начинается с выступления лица, председательствующего на заседании – председателя Комиссии или его заместителя.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дальнейшее рассмотрение ведется в следующей последовательности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      Дальнейшее рассмотрение ведется в следующей последовательности:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выступление секретаря Комиссии о рассмотрении заявления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      1) выступление секретаря Комиссии о рассмотрении заявления;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выступление заявителя и (или) его представителя (представителей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      2) выступление заявителя и (или) его представителя (представителей);</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вопросы членов Комиссии и ответы заявителя и (или) его представителя (представителей).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      3) вопросы членов Комиссии и ответы заявителя и (или) его представителя (представителей).</w:t>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. На заседании Комиссии секретарем ведется протокол, в котором отражаются: дата и время проведения заседания, фамилия, имя, отчество (при его наличии) физического лица или наименование юридического лица, от имени которого поступило заявление, краткое содержания заявления, результаты рассмотрения заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      21. На заседании Комиссии секретарем ведется протокол, в котором отражаются: дата и время проведения заседания, фамилия, имя, отчество (при его наличии) физического лица или наименование юридического лица, от имени которого поступило заявление, краткое содержания заявления, результаты рассмотрения заявления.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Решения, принимаемые Комиссией по результатам рассмотрения заявления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 5. Решения, принимаемые Комиссией по результатам рассмотрения заявления</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. По результатам рассмотрения заявления Комиссией принимается решение о признании товарного знака или обозначения общеизвестным в Республике Казахстан товарным знаком либо отказе в таком признании, которое направляется заявителю в течение десяти рабочих дней с момента принятия такого решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Все члены Комиссии пользуются равными правами. Решение Комиссии принимается большинством голосов от общего числа ее членов, участвующих в заседании. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председательствующий оглашает резолютивную часть принятого решения лицам, участвующим в рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      Председательствующий оглашает резолютивную часть принятого решения лицам, участвующим в рассмотрении заявления.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Принятое решение направляется лицам, участвовавшим в рассмотрении заявления, в течение десяти рабочих дней с даты его вынесения. Решение Комиссии излагается в письменной форме на языке поданного заявления и состоит из вводной, описательной, мотивировочной и резолютивной частей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      24. Принятое решение направляется лицам, участвовавшим в рассмотрении заявления, в течение десяти рабочих дней с даты его вынесения. Решение Комиссии излагается в письменной форме на языке поданного заявления и состоит из вводной, описательной, мотивировочной и резолютивной частей.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение подписывается всеми членами и секретарем Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      Решение подписывается всеми членами и секретарем Комиссии.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Если представленные заявителем фактические сведения подтверждают дату, когда товарный знак или обозначение стали общеизвестным, иную, чем указана в заявлении, товарный знак или обозначение признается общеизвестным с фактической даты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      25. Если представленные заявителем фактические сведения подтверждают дату, когда товарный знак или обозначение стали общеизвестным, иную, чем указана в заявлении, товарный знак или обозначение признается общеизвестным с фактической даты.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Решение об отказе в признании товарного знака или обозначения общеизвестным в Республике Казахстан товарным знаком выносится, если установлено, что:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      26. Решение об отказе в признании товарного знака или обозначения общеизвестным в Республике Казахстан товарным знаком выносится, если установлено, что:</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения недостаточны для признания его общеизвестности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      1) сведения недостаточны для признания его общеизвестности;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имеется товарный знак, тождественный или сходный до степени смешения с товарным знаком или обозначением заявителя, охраняемый или заявленный на имя иного лица в отношении однородных товаров и (или) услуг, с приоритетом более ранним, чем дата, с которой заявитель ходатайствует признать свой товарный знак или обозначение общеизвестным в Республике Казахстан товарным знаком.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) товарный знак или обозначение, заявленные в качестве общеизвестного в Республики Казахстан товарного знака, не обладают различительной способностью, в том числе по основаниям, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Решение Комиссии может быть обжаловано в суд.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2694,31 +2754,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>