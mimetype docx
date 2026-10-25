--- v0 (2026-03-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f52b3e7" w14:textId="f52b3e7">
+    <w:p w14:paraId="8921da5" w14:textId="8921da5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил представления отчетности по соблюдению требований законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, юридическими лицами, осуществляющими деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 21 января 2026 года № 3. Зарегистрировано в Министерстве юстиции Республики Казахстан 28 января 2026 года № 37899</w:t>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 21 января 2026 года № 3. Зарегистрировано в Министерстве юстиции Республики Казахстан 28 января 2026 года № 37899.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1020,54 +1020,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок представления отчетности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Отчетность представляется уполномоченной организацией в электронном формате, посредством использования информационных систем с соблюдением процедур подтверждения электронной цифровой подписью.</w:t>
+      2. Отчетность представляется уполномоченной организацией в электронном формате, посредством использования цифровых систем с соблюдением процедур подтверждения электронной цифровой подписью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Полнота и достоверность данных в отчетности, обеспечивается руководителем или ответственным лицом уполномоченной организации, на которое возложена функция по подписанию отчета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1280,54 +1342,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если срок представления отчетности, установленный настоящим пунктом, истекает в период действия чрезвычайного положения на всей территории Республики Казахстан либо территории, где находится уполномоченная организация, то датой окончания срока представления отчетности считается десятый рабочий день, следующий за днем окончания истечении срока действия чрезвычайного положения на всей территории Республики Казахстан либо территории, где находится уполномоченная организация.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Количественные данные в представляемой уполномоченной организацией отчетности указываются в национальной валюте Республики Казахстан - тенге, а также в иностранной валюте.</w:t>
+      5. Количественные данные в представляемой уполномоченной организацией отчетности указываются в национальной валюте Республики Казахстан – теңге, а также в иностранной валюте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Корректировки (исправления, дополнения) данных вносятся в течение одного месяца после срока, установленного для представления отчетности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1427,311 +1551,272 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам представления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отчетности по соблюдению</w:t>
+              <w:t>отчетности  по соблюдению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требований законодательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Республики Казахстан о</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>противодействии легализации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(отмыванию) доходов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полученных преступным путем,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансированию терроризма и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансированию распространения оружия</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>массового уничтожения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юридическими лицами,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> осуществляющими</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельность исключительно</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>через обменный пункт на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>основании лицензии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о противодействии легализации</w:t>
+              <w:t>на обменные операции с наличной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(отмыванию) доходов,</w:t>
-[...207 lines deleted...]
-              <w:t>от "__" _____ 2025 года № ___</w:t>
+              <w:t>иностранной валютой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1754,384 +1839,313 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма,</w:t>
             </w:r>
-          </w:p>
-[...127 lines deleted...]
-              <w:t>административных данных</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...15 lines deleted...]
-      Представляется: в территориальный филиал Национального Банка Республики Казахстан</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Представляется: в территориальный филиал Национального Банка Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z902" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Форма, предназначенная для сбора административных данных на безвозмездной основе, размещена на интернет-ресурсе: www.nationalbank.kz </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
-[...15 lines deleted...]
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.nationalbank.kz</w:t>
+    <w:bookmarkStart w:name="z903" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Наименование административной формы: отчет об отказах от проведения обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц, включенных в перечень лиц, связанных с финансированием терроризма, экстремизма и финансированием распространения оружия массового уничтожения, а также об отказах в установлении деловых отношений с такими лицами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...15 lines deleted...]
-      Наименование административной формы: отчет об отказах от проведения обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц, включенных в перечень лиц, связанных с финансированием терроризма, экстремизма и финансированием распространения оружия массового уничтожения, а также об отказах в установлении деловых отношений с такими лицами</w:t>
+    <w:bookmarkStart w:name="z904" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенная для сбора административных данных на безвозмездной основе: AML-R1</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
-[...15 lines deleted...]
-      Индекс формы, предназначенная для сбора административных данных на безвозмездной основе: AML-R1</w:t>
+    <w:bookmarkStart w:name="z905" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: полугодовая</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      Периодичность: полугодовая</w:t>
+    <w:bookmarkStart w:name="z906" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: по состоянию на "_____"____________ 20 ___ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...15 lines deleted...]
-      Отчетный период: по состоянию на "_____" ____________ 20 ___ года</w:t>
+    <w:bookmarkStart w:name="z907" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридическое лицо, осуществляющее деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой (далее – уполномоченная организация)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридическое лицо, осуществляющее деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой (далее - уполномоченная организация)</w:t>
+    <w:bookmarkStart w:name="z908" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: 1 (один) раз в полугодие, не позднее 20 (двадцатого) числа месяца, следующего за отчетным полугодием</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: 1 (один) раз в полугодие, не позднее 20 (двадцатого) числа месяца, следующего за отчетным полугодием</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z909" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН: _____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2171,87 +2185,86 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z911" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z912" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (полное наименование уполномоченной организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3311,70 +3324,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkStart w:name="z913" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3426,87 +3439,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Потенциальный объем операции в тенге</w:t>
+Потенциальный объем операции в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Потенциальный объем операции в иностранной валюте/операции с аффинированным золотом в слитках, выпущенных Национальным Банком Республики Казахстан</w:t>
+Потенциальный объем операции в иностранной валюте/ операции с аффинированным золотом в слитках, выпущенных Национальным Банком Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4000,237 +4013,237 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z51" w:id="40"/>
+      <w:bookmarkStart w:name="z914" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель______________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии) телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, на которое возложена функция по подписанию отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата "______" ______________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z915" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: форма заполняется в соответствии с пояснением по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе, "Отчет об отказах от проведения обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц, включенных в перечень лиц, связанных с финансированием терроризма, экстремизма и финансированием распространения оружия массового уничтожения, а также об отказах в установлении деловых отношений с такими лицами"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:p>
-[...171 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4277,797 +4290,689 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме, предназначенной</w:t>
+              <w:t>к форме, предназначенной для</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для сбора административных</w:t>
+              <w:t>сбора административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>данных на безвозмездной основе</w:t>
+              <w:t>на безвозмездной основе,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Отчет об отказах от проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обменных операций с наличной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранной валютой,</w:t>
+              <w:t>иностранной валютой, операций</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> операций по покупке и (или)</w:t>
+              <w:t>по покупке и (или) продаже</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>продаже аффинированного золота</w:t>
+              <w:t>аффинированного золота</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в слитках, выпущенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национальным Банком</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>физических лиц,</w:t>
+              <w:t>физических лиц, включенных в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>включенных в перечень лиц,</w:t>
+              <w:t>перечень  лиц, связанных с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>связанных с финансированием</w:t>
+              <w:t>финансированием терроризма,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>терроризма, экстремизма</w:t>
+              <w:t>экстремизма и финансированием</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и финансированием</w:t>
+              <w:t>распространения оружия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>распространения оружия</w:t>
+              <w:t>массового уничтожения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>массового уничтожения,</w:t>
-[...25 lines deleted...]
-              <w:t>в установлении деловых</w:t>
+              <w:t>а также отказ в установлении деловых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отношений с такими лицами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkStart w:name="z917" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об отказах от проведения обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц, включенных в перечень лиц, связанных с финансированием терроризма, экстремизма и финансированием распространения оружия массового уничтожения, а также об отказах в установлении деловых отношений с такими лицами" (индекс - AML-R1, периодичность - полугодовая)</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z918" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Отчет об отказах от проведения обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц, включенных в перечень лиц, связанных с финансированием терроризма, экстремизма и финансированием распространения оружия массового уничтожения, а также об отказах в установлении деловых отношений с такими лицами" (индекс – AML-R1, периодичность – полугодовая)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkStart w:name="z919" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
-[...15 lines deleted...]
-      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об отказах от проведения обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц, включенных в перечень лиц, связанных с финансированием терроризма, экстремизма и финансированием распространения оружия массового уничтожения, а также об отказах в установлении деловых отношений с такими лицами" (далее - Форма).</w:t>
+    <w:bookmarkStart w:name="z920" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об отказах от проведения обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц, включенных в перечень лиц, связанных с финансированием терроризма, экстремизма и финансированием распространения оружия массового уничтожения, а также об отказах в установлении деловых отношений с такими лицами" (далее – Форма).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
-[...15 lines deleted...]
-      2. Форма составляется уполномоченной организацией 1 (один) раз в полугодие. Данные в Форме заполняются в тенге, если не указано иное.</w:t>
+    <w:bookmarkStart w:name="z921" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма составляется уполномоченной организацией 1 (один) раз в полугодие. Данные в Форме заполняются в теңге, если не указано иное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkStart w:name="z922" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форму подписывает руководитель или лицо, на которое возложена функция по подписанию отчета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkStart w:name="z923" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkStart w:name="z924" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. По форме:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
-[...15 lines deleted...]
-      1) в столбце 4 указывается индивидуальный идентификационный номер (из 12 цифр), в обязательном порядке для граждан Республики Казахстан и при наличии - для иностранцев или лиц без гражданства;</w:t>
+    <w:bookmarkStart w:name="z925" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в столбце 4 указывается индивидуальный идентификационный номер (из 12 цифр), в обязательном порядке для граждан Республики Казахстан и при наличии – для иностранных граждан или лиц без гражданства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkStart w:name="z926" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в столбце 5 с учетом особенностей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О документах, удостоверяющих личность" (далее - Закон о документах, удостоверяющих личность) указывается наименование одного из документов, удостоверяющих личность, предусмотренных </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 6 Закона о документах, удостоверяющих личность, или Справочником кодов документов, удостоверяющих личность, утвержденным приложением 5 к Правилам представления субъектами финансового мониторинга сведений и информации об операциях, подлежащих финансовому мониторингу, и признаков определения подозрительной операции, утвержденным </w:t>
+        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О документах, удостоверяющих личность" (далее – Закон о документах, удостоверяющих личность) указывается наименование одного из документов, удостоверяющих личность, предусмотренных пунктом 1 статьи 6 Закона о документах, удостоверяющих личность, или справочником кодов документов, удостоверяющих личность, в соответствии с пунктом 5 Правил предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по финансовому мониторингу от 22 февраля 2022 года № 13 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 26924) (далее - Правила представления субъектами финансового мониторинга сведений и информации об операциях, подлежащих финансовому мониторингу);</w:t>
+        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по финансовому мониторингу от 22 февраля 2022 года № 13 "Об утверждении Правил предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу, и признаков определения подозрительной операции, деятельности клиента" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26924) (далее – Правила предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkStart w:name="z927" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в столбцах 6 и 7 указываются данные документа, удостоверяющего личность, в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 7 Закона о документах, удостоверяющих личность (дата выдачи и номер документа, удостоверяющего личность);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkStart w:name="z928" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для граждан Республики Казахстан столбцы 5, 6 и 7 не заполняются;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkStart w:name="z929" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в столбце 8 указывается двухбуквенный код страны гражданства в соответствии с документом, удостоверяющим личность, (для лица без гражданства не указывается) в соответствии с национальным классификатором Республики Казахстан НК РК 06 ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkStart w:name="z930" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в столбце 10 указывается сумма в единицах иностранной валюты (для операций с аффинированным золотом в слитках, выпущенных Национальным Банком Республики Казахстан, указывается объем в граммах);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
-[...15 lines deleted...]
-      7) в столбце 11 указывается следующий четырехзначный код операции в соответствии со Справочником кодов видов операций, подлежащих финансовому мониторингу, утвержденным приложением 6 к Правилам представления субъектами финансового мониторинга сведений и информации об операциях, подлежащих финансовому мониторингу:</w:t>
+    <w:bookmarkStart w:name="z931" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в столбце 11 указывается четырехзначный код операции в соответствии со справочником кодов видов операций, подлежащих финансовому мониторингу, в соответствии с пунктом 5 Правил предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
-[...15 lines deleted...]
-      0211 - покупка клиентом наличной иностранной валюты через обменные пункты;</w:t>
+    <w:bookmarkStart w:name="z932" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в столбце 12 буквенные коды валют указываются в соответствии с национальным классификатором Республики Казахстан НК РК 07 ISO 4217 "Коды для представления валют и фондов";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
-[...15 lines deleted...]
-      0221 - продажа клиентом наличной иностранной валюты через обменные пункты;</w:t>
+    <w:bookmarkStart w:name="z933" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в столбце 13 дата отказа указывается в формате "ДД.ММ.ГГГГ.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
-[...15 lines deleted...]
-      1711 - покупка клиентом аффинированного золота в слитках, выпущенных Национальным Банком Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z934" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае отсутствия сведений, Форма представляется с нулевыми значениями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5153,246 +5058,233 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требований законодательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Республики Казахстан о</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о противодействии легализации</w:t>
+              <w:t>противодействии легализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(отмыванию) доходов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>полученных преступным путем,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>финансированию терроризма</w:t>
+              <w:t>финансированию терроризма и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и финансированию</w:t>
+              <w:t>финансированию распространения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>распространения оружия</w:t>
+              <w:t>оружия массового уничтожения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>массового уничтожения,</w:t>
+              <w:t>юридическими лицами,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>юридическими лицами,</w:t>
+              <w:t>осуществляющими деятельность</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществляющими деятельность</w:t>
+              <w:t>исключительно через обменный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>исключительно через обменный</w:t>
+              <w:t>пункт на основании лицензии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пункт на основании лицензии</w:t>
+              <w:t>Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Национального Банка</w:t>
+              <w:t>Республики Казахстан на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>обменные операции с наличной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на обменные операции</w:t>
-[...12 lines deleted...]
-              <w:t>с наличной иностранной валютой</w:t>
+              <w:t>иностранной валютой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5426,269 +5318,302 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предназначенная для сбора</w:t>
+              <w:t xml:space="preserve">       предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административных данных</w:t>
+              <w:t xml:space="preserve">       административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представляется: в территориальный филиал Национального Банка Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z939" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Форма, предназначенная для сбора административных данных на безвозмездной основе, размещена на интернет-ресурсе: www.nationalbank.kz </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z940" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: отчет о совершении обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z941" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенная для сбора административных данных на безвозмездной основе: AML-R2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z942" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: полугодовая</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z943" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: по состоянию на "_____"____________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
-[...15 lines deleted...]
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.nationalbank.kz </w:t>
+    <w:bookmarkStart w:name="z944" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридическое лицо, осуществляющее деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой (далее – уполномоченная организация)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
-[...15 lines deleted...]
-      Наименование административной формы: отчет о совершении обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц</w:t>
+    <w:bookmarkStart w:name="z945" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: 1 (один) раз в полугодие, не позднее 20 (двадцатого) числа месяца, следующего за отчетным полугодием</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z80" w:id="66"/>
-[...15 lines deleted...]
-      Индекс формы, предназначенная для сбора административных данных на безвозмездной основе: AML-R2</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z946" w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН: _____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z81" w:id="67"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5728,87 +5653,86 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z948" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z949" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (полное наименование уполномоченной организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -6868,70 +6792,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:bookmarkStart w:name="z950" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -6984,51 +6908,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем операции в тенге</w:t>
+Объем операции в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7077,102 +7001,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код операции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z951" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид валюты</w:t>
+Вид</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+валюты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень государств (территорий) или государства (территория)</w:t>
+Перечень государств (территорий) или государства (территории)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7895,237 +7839,237 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z90" w:id="75"/>
-[...166 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="76"/>
+      <w:bookmarkStart w:name="z952" w:id="71"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель_________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя и отчество (при его наличии) телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, на которое возложена функция по подписанию отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата "______" ______________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z953" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: форма заполняется в соответствии с пояснением по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о совершении обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8172,2053 +8116,1818 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме, предназначенной</w:t>
+              <w:t>к форме, предназначенной для</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для сбора административных</w:t>
+              <w:t>сбора административных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>данных на безвозмездной основе</w:t>
+              <w:t>данных на безвозмездной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Отчет о совершении</w:t>
+              <w:t>основе, "Отчет о совершении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обменных операций</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с наличной иностранной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>валютой, операций по покупке</w:t>
+              <w:t>валютой, операций по покупке и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) продаже</w:t>
+              <w:t>(или) продаже аффинированного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аффинированного золота</w:t>
-[...12 lines deleted...]
-              <w:t>в слитках, выпущенных</w:t>
+              <w:t>золота в слитках, выпущенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национальным Банком</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>физических лиц"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:bookmarkStart w:name="z955" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о совершении обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц" (индекс - AML-R2, периодичность - полугодовая)</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z956" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Отчет о совершении обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц" (индекс – AML-R2, периодичность – полугодовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z957" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z958" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о совершении обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z959" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма составляется уполномоченной организацией 1 (один) раз в полугодие. Данные в Форме заполняются в теңге, если не указано иное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:bookmarkStart w:name="z960" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форму подписывает руководитель или лицо, на которое возложена функция по подписанию отчета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z961" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...19 lines deleted...]
-      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о совершении обменных операций с наличной иностранной валютой, операций по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком физических лиц" (далее - Форма).</w:t>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z96" w:id="80"/>
-[...15 lines deleted...]
-      2. Форма составляется уполномоченной организацией 1 (один) раз в полугодие. Данные в Форме заполняются в тенге, если не указано иное.</w:t>
+    <w:bookmarkStart w:name="z962" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В Форме отражаются операции по покупке и (или) продаже наличной иностранной валюты или аффинированного золота в слитках, выпущенных Национальным Банком Республики Казахстан, проведенные через обменные пункты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z97" w:id="81"/>
-[...15 lines deleted...]
-      3. Форму подписывает руководитель или лицо, на которое возложена функция по подписанию отчета.</w:t>
+    <w:bookmarkStart w:name="z963" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гражданами Республики Казахстан на сумму, превышающую 2 000 000 (два миллиона) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z98" w:id="82"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+    <w:bookmarkStart w:name="z964" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иностранными гражданами или лицами без гражданства – без установления пороговой суммы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z99" w:id="83"/>
-[...15 lines deleted...]
-      4. В Форме отражаются операции по покупке и (или) продаже наличной иностранной валюты или аффинированного золота в слитках, выпущенных Национальным Банком Республики Казахстан, проведенные через обменные пункты:</w:t>
+    <w:bookmarkStart w:name="z965" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Форме не отражаются операции с аффилированными лицами и бенефициарными собственниками уполномоченной организации, указанные в приложении 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z100" w:id="84"/>
-[...15 lines deleted...]
-      1) гражданами Республики Казахстан на сумму, превышающую 2 000 000 (два миллиона) тенге;</w:t>
+    <w:bookmarkStart w:name="z966" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По форме:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z101" w:id="85"/>
-[...15 lines deleted...]
-      2) иностранцами или лицами без гражданства - без установления пороговой суммы.</w:t>
+    <w:bookmarkStart w:name="z967" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в столбце 4 указывается индивидуальный идентификационный номер (из 12 цифр), в обязательном порядке для граждан Республики Казахстан и при наличии – для иностранных граждан или лиц без гражданства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z102" w:id="86"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:bookmarkStart w:name="z968" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в столбце 5 с учетом особенностей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О документах, удостоверяющих личность" (далее - Закон о документах, удостоверяющих личность) указывается наименование одного из документов, удостоверяющих личность, предусмотренных </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 6 Закона о документах, удостоверяющих личность, или Справочником кодов документов, удостоверяющих личность, утвержденным приложением 5 к Правилам представления субъектами финансового мониторинга сведений и информации об операциях, подлежащих финансовому мониторингу, и признаков определения подозрительной операции, утвержденным </w:t>
+        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О документах, удостоверяющих личность" (далее – Закон о документах, удостоверяющих личность) указывается наименование одного из документов, удостоверяющих личность, предусмотренных пунктом 1 статьи 6 Закона о документах, удостоверяющих личность, или справочником кодов документов, удостоверяющих личность, в соответствии с пунктом 5 Правил предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по финансовому мониторингу от 22 февраля 2022 года № 13 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 26924) (далее - Правила представления субъектами финансового мониторинга сведений и информации об операциях, подлежащих финансовому мониторингу);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="90"/>
+        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по финансовому мониторингу от 22 февраля 2022 года № 13 "Об утверждении Правил предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу, и признаков определения подозрительной операции, деятельности клиента" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26924) (далее – Правила предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z969" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в столбцах 6 и 7 указываются данные документа, удостоверяющего личность, в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 7 Закона о документах, удостоверяющих личность (дата выдачи и номер документа, удостоверяющего личность);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z970" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) для граждан Республики Казахстан столбцы 5, 6 и 7 не заполняются;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z971" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в столбце 8 указывается двухбуквенный код страны гражданства в соответствии с документом, удостоверяющим личность, (для лица без гражданства не указывается) в соответствии с национальным классификатором Республики Казахстан НК РК 06 ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z972" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в столбце 10 указывается сумма в иностранной валюте (для операций с аффинированным золотом в слитках, выпущенных Национальным Банком Республики Казахстан, указывается объем в граммах);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z107" w:id="91"/>
-[...15 lines deleted...]
-      4) для граждан Республики Казахстан столбцы 5, 6 и 7 не заполняются;</w:t>
+    <w:bookmarkStart w:name="z973" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в столбце 11 указывается четырехзначный код операции в соответствии со справочником кодов видов операций, подлежащих финансовому мониторингу, в соответствии с пунктом 5 Правил предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z108" w:id="92"/>
-[...15 lines deleted...]
-      5) в столбце 8 указывается двухбуквенный код страны гражданства в соответствии с документом, удостоверяющим личность, (для лица без гражданства не указывается) в соответствии с национальным классификатором Республики Казахстан НК РК 06 ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран";</w:t>
+    <w:bookmarkStart w:name="z974" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в столбце 12 буквенные коды валют указываются в соответствии с национальным классификатором Республики Казахстан НК РК 07 ISO 4217 "Коды для представления валют и фондов";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z109" w:id="93"/>
-[...15 lines deleted...]
-      6) в столбце 10 указывается сумма в иностранной валюте (для операций с аффинированным золотом в слитках, выпущенных Национальным Банком Республики Казахстан, указывается объем в граммах);</w:t>
+    <w:bookmarkStart w:name="z975" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в столбце 13 указываются следующие коды принадлежности страны гражданства физического лица:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z110" w:id="94"/>
-[...15 lines deleted...]
-      7) в столбце 11 указывается следующий четырехзначный код операции в соответствии со Справочником кодов видов операций, подлежащих финансовому мониторингу, утвержденным приложением 6 к Правилам представления субъектами финансового мониторинга сведений и информации об операциях, подлежащих финансовому мониторингу:</w:t>
+    <w:bookmarkStart w:name="z976" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – страна гражданства физического лица включена в перечень государств (территорий), которые не выполняют и (или) недостаточно выполняют рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z111" w:id="95"/>
-[...15 lines deleted...]
-      0211 - покупка клиентом наличной иностранной валюты через обменные пункты;</w:t>
+    <w:bookmarkStart w:name="z977" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – страна гражданства физического лица является одной из следующих стран, характеризующихся как оффшорные зоны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z112" w:id="96"/>
-[...15 lines deleted...]
-      0221 - продажа клиентом наличной иностранной валюты через обменные пункты;</w:t>
+    <w:bookmarkStart w:name="z978" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, штата Вайоминг, острова Гуам и Содружества Пуэрто-Рико);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z113" w:id="97"/>
-[...15 lines deleted...]
-      1711 - покупка клиентом аффинированного золота в слитках, выпущенных Национальным Банком Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z979" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Княжество Андорра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z114" w:id="98"/>
-[...15 lines deleted...]
-      1721 - продажа клиентом аффинированного золота в слитках, выпущенных Национальным Банком Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z980" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Государство Антигуа и Барбуда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z115" w:id="99"/>
-[...15 lines deleted...]
-      8) в столбце 12 буквенные коды валют указываются в соответствии с национальным классификатором Республики Казахстан НК РК 07 ISO 4217 "Коды для представления валют и фондов";</w:t>
+    <w:bookmarkStart w:name="z981" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Содружество Багамских островов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z116" w:id="100"/>
-[...15 lines deleted...]
-      9) в столбце 13 указываются следующие коды принадлежности страны гражданства физического лица:</w:t>
+    <w:bookmarkStart w:name="z982" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Государство Белиз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z117" w:id="101"/>
-[...15 lines deleted...]
-      "1" - страна гражданства физического лица включена в перечень государств (территорий), которые не выполняют и (или) недостаточно выполняют рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ);</w:t>
+    <w:bookmarkStart w:name="z983" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Государство Бруней Даруссалам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z118" w:id="102"/>
-[...15 lines deleted...]
-      "2" - страна гражданства физического лица является одной из следующих стран, характеризующихся как оффшорные зоны:</w:t>
+    <w:bookmarkStart w:name="z984" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Объединенная Республика Танзания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z119" w:id="103"/>
-[...15 lines deleted...]
-      Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, штата Вайоминг, острова Гуам и Содружества Пуэрто-Рико);</w:t>
+    <w:bookmarkStart w:name="z985" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Республика Вануату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z120" w:id="104"/>
-[...15 lines deleted...]
-      Княжество Андорра;</w:t>
+    <w:bookmarkStart w:name="z986" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Республика Гватемала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z121" w:id="105"/>
-[...15 lines deleted...]
-      Государство Антигуа и Барбуда;</w:t>
+    <w:bookmarkStart w:name="z987" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Государство Гренада;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z122" w:id="106"/>
-[...15 lines deleted...]
-      Содружество Багамских островов;</w:t>
+    <w:bookmarkStart w:name="z988" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Республика Джибути;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z123" w:id="107"/>
-[...15 lines deleted...]
-      Государство Барбадос;</w:t>
+    <w:bookmarkStart w:name="z989" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Содружество Доминики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z124" w:id="108"/>
-[...15 lines deleted...]
-      Королевство Бахрейн;</w:t>
+    <w:bookmarkStart w:name="z990" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Доминиканская Республика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z125" w:id="109"/>
-[...15 lines deleted...]
-      Государство Белиз;</w:t>
+    <w:bookmarkStart w:name="z991" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z126" w:id="110"/>
-[...15 lines deleted...]
-      Государство Бруней Даруссалам;</w:t>
+    <w:bookmarkStart w:name="z992" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Испания (только в части территории Канарских островов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z127" w:id="111"/>
-[...15 lines deleted...]
-      Объединенная Республика Танзания;</w:t>
+    <w:bookmarkStart w:name="z993" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Союз Коморских островов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z128" w:id="112"/>
-[...15 lines deleted...]
-      Республика Вануату;</w:t>
+    <w:bookmarkStart w:name="z994" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Кооперативная Республика Гайана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z129" w:id="113"/>
-[...15 lines deleted...]
-      Республика Гватемала;</w:t>
+    <w:bookmarkStart w:name="z995" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Республика Коста-Рика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z130" w:id="114"/>
-[...15 lines deleted...]
-      Государство Гренада;</w:t>
+    <w:bookmarkStart w:name="z996" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Китайская Народная Республика (только в части территории специального административного района Аомынь (Макао);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z131" w:id="115"/>
-[...15 lines deleted...]
-      Республика Джибути;</w:t>
+    <w:bookmarkStart w:name="z997" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Республика Либерия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z132" w:id="116"/>
-[...15 lines deleted...]
-      Содружество Доминики;</w:t>
+    <w:bookmarkStart w:name="z998" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Ливанская Республика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z133" w:id="117"/>
-[...15 lines deleted...]
-      Доминиканская Республика;</w:t>
+    <w:bookmarkStart w:name="z999" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Исламская Республика Мавритания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
-[...15 lines deleted...]
-      Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
+    <w:bookmarkStart w:name="z1000" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Малайзия (только в части территории анклава Лабуан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z135" w:id="119"/>
-[...15 lines deleted...]
-      Испания (только в части территории Канарских островов);</w:t>
+    <w:bookmarkStart w:name="z1001" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Мальдивская Республика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
-[...15 lines deleted...]
-      Федеральная Исламская Республика Коморские Острова;</w:t>
+    <w:bookmarkStart w:name="z1002" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Республика Мальта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z137" w:id="121"/>
-[...15 lines deleted...]
-      Кооперативная Республика Гайана;</w:t>
+    <w:bookmarkStart w:name="z1003" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Содружество Северных Марианских Островов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z138" w:id="122"/>
-[...15 lines deleted...]
-      Республика Коста-Рика;</w:t>
+    <w:bookmarkStart w:name="z1004" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Республика Маршалловы острова;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
-[...15 lines deleted...]
-      Китайская Народная Республика (только в части территорий специального административного района Аомынь (Макао) и Сянган (Гонконг));</w:t>
+    <w:bookmarkStart w:name="z1005" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Королевство Марокко (только в части территории города Танжер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z140" w:id="124"/>
-[...15 lines deleted...]
-      Республика Колумбия;</w:t>
+    <w:bookmarkStart w:name="z1006" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Союз Мьянма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z141" w:id="125"/>
-[...15 lines deleted...]
-      Республика Либерия;</w:t>
+    <w:bookmarkStart w:name="z1007" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Республика Науру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z142" w:id="126"/>
-[...15 lines deleted...]
-      Ливанская Республика;</w:t>
+    <w:bookmarkStart w:name="z1008" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Федеративная Республика Нигерия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z143" w:id="127"/>
-[...15 lines deleted...]
-      Республика Маврикий;</w:t>
+    <w:bookmarkStart w:name="z1009" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z144" w:id="128"/>
-[...15 lines deleted...]
-      Исламская Республика Мавритания;</w:t>
+    <w:bookmarkStart w:name="z1010" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) Республика Палау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z145" w:id="129"/>
-[...15 lines deleted...]
-      Малайзия (только в части территории анклава Лабуан);</w:t>
+    <w:bookmarkStart w:name="z1011" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Республика Панама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z146" w:id="130"/>
-[...15 lines deleted...]
-      Мальдивская Республика;</w:t>
+    <w:bookmarkStart w:name="z1012" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) Португалия (только в части территории островов Мадейра);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z147" w:id="131"/>
-[...15 lines deleted...]
-      Республика Мальта;</w:t>
+    <w:bookmarkStart w:name="z1013" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) Независимое Государство Самоа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z148" w:id="132"/>
-[...15 lines deleted...]
-      Марианские острова;</w:t>
+    <w:bookmarkStart w:name="z1014" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) Республика Сейшельские острова;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z149" w:id="133"/>
-[...15 lines deleted...]
-      Республика Маршалловы острова;</w:t>
+    <w:bookmarkStart w:name="z1015" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) Государство Сент-Винсент и Гренадины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z150" w:id="134"/>
-[...15 lines deleted...]
-      Княжество Монако;</w:t>
+    <w:bookmarkStart w:name="z1016" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) Федерация Сент-Китс и Невис;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z151" w:id="135"/>
-[...15 lines deleted...]
-      Королевство Марокко (только в части территории города Танжер);</w:t>
+    <w:bookmarkStart w:name="z1017" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) Государство Сент-Люсия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z152" w:id="136"/>
-[...15 lines deleted...]
-      Союз Мьянма;</w:t>
+    <w:bookmarkStart w:name="z1018" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) Республика Суринам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z153" w:id="137"/>
-[...15 lines deleted...]
-      Республика Науру;</w:t>
+    <w:bookmarkStart w:name="z1019" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) Королевство Тонга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z154" w:id="138"/>
-[...15 lines deleted...]
-      Федеративная Республика Нигерия;</w:t>
+    <w:bookmarkStart w:name="z1020" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Республика Тринидад и Тобаго;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z155" w:id="139"/>
-[...15 lines deleted...]
-      Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
+    <w:bookmarkStart w:name="z1021" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) Соединенное Королевство Великобритании и Северной Ирландии (только в части территорий островов Ангильи, Бермудских островов, Британских Виргинских островов, Гибралтара, Каймановых островов, острова Монтсеррат, Нормандских островов (острова Сарк, Олдерни), острова Южной Георгии, Южных Сандвичевых островов, островов Теркс и Кайкос, острова Чагос);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z156" w:id="140"/>
-[...15 lines deleted...]
-      Республика Палау;</w:t>
+    <w:bookmarkStart w:name="z1022" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) Суверенная Демократическая Республика Фиджи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z157" w:id="141"/>
-[...15 lines deleted...]
-      Республика Панама;</w:t>
+    <w:bookmarkStart w:name="z1023" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Республика Филиппины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z158" w:id="142"/>
-[...15 lines deleted...]
-      Португалия (только в части территории островов Мадейра);</w:t>
+    <w:bookmarkStart w:name="z1024" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Французская Республика (только в части территорий островов Кергелен, Французской Гвианы, Французской Полинезии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z159" w:id="143"/>
-[...15 lines deleted...]
-      Независимое Государство Самоа;</w:t>
+    <w:bookmarkStart w:name="z1025" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) Республика Черногория;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z160" w:id="144"/>
-[...15 lines deleted...]
-      Республика Сан-Марино;</w:t>
+    <w:bookmarkStart w:name="z1026" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Демократическая Социалистическая Республика Шри-Ланка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z161" w:id="145"/>
-[...15 lines deleted...]
-      Республика Сейшельские острова;</w:t>
+    <w:bookmarkStart w:name="z1027" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) Ямайка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z162" w:id="146"/>
-[...15 lines deleted...]
-      Государство Сент-Винсент и Гренадины;</w:t>
+    <w:bookmarkStart w:name="z1028" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3" – страна гражданства физического лица является иностранным государством (территорией), в отношении которого применена международная санкция (эмбарго), принятая резолюцией Совета Безопасности Организации Объединенных Наций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z163" w:id="147"/>
-[...15 lines deleted...]
-      Федерация Сент-Китс и Невис;</w:t>
+    <w:bookmarkStart w:name="z1029" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4" – страна гражданства физического лица не является страной, подпадающей под вышеуказанные коды принадлежности страны физического лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z164" w:id="148"/>
-[...15 lines deleted...]
-      Государство Сент-Люсия;</w:t>
+    <w:bookmarkStart w:name="z1030" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если страна гражданства физического лица подпадает под два и более кодов принадлежности страны физического лица, то указываются все коды принадлежности, под которые подпадает страна гражданства физического лица. Например, если код принадлежности страны "1" и "2", то указывается "1, 2".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z165" w:id="149"/>
-[...15 lines deleted...]
-      Республика Суринам;</w:t>
+    <w:bookmarkStart w:name="z1031" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для лиц без гражданства указание вышеуказанных признаков не требуется;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z166" w:id="150"/>
-[...15 lines deleted...]
-      Королевство Тонга;</w:t>
+    <w:bookmarkStart w:name="z1032" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в столбце 14 дата совершения операции указывается в формате "ДД.ММ.ГГГГ.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z167" w:id="151"/>
-[...15 lines deleted...]
-      Республика Тринидад и Тобаго;</w:t>
+    <w:bookmarkStart w:name="z1033" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае отсутствия сведений, Форма представляется с нулевыми значениями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z168" w:id="152"/>
-[...258 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10304,233 +10013,233 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требований законодательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Республики Казахстан о</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>противодействии легализации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(отмыванию) доходов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полученных преступным путем,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансированию терроризма и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансированию распространения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оружия массового уничтожения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юридическими лицами,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществляющими деятельность</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исключительно через обменный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункт на основании лицензии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о противодействии легализации</w:t>
+              <w:t>на обменные операции с наличной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(отмыванию) доходов,</w:t>
-[...155 lines deleted...]
-              <w:t>с наличной иностранной валютой</w:t>
+              <w:t>иностранной валютой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10564,269 +10273,304 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предназначенная для сбора</w:t>
+              <w:t xml:space="preserve">       предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административных данных</w:t>
+              <w:t xml:space="preserve">       административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представляется: в территориальный филиал Национального Банка Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z184" w:id="166"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1038" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.nationalbank.kz </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="167"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе, размещена на интернет-ресурсе: www.nationalbank.kz </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1039" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: отчет об аффилиированных лицах и бенефициарных собственниках юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и их обменных операциях с наличной иностранной валютой, операциях по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z186" w:id="168"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1040" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенная для сбора административных данных на безвозмездной основе: AML-R3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z187" w:id="169"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1041" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: полугодовая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z188" w:id="170"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1042" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: по состоянию на "_____"____________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="172"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1043" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридическое лицо, осуществляющее деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой (далее – уполномоченная организация)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1044" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: 1 (один) раз в полугодие, не позднее 20 (двадцатого) числа месяца, следующего за отчетным полугодием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1045" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН: _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10866,107 +10610,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="176"/>
+    <w:bookmarkStart w:name="z1047" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1048" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (полное наименование уполномоченной организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1049" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1. Сделки (операции) с физическими лицами, являющимися аффилированными лицами и (или) бенефициарными собственниками уполномоченной организации, заключенные в течение отчетного полугодия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -12026,70 +11769,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="177"/>
+    <w:bookmarkStart w:name="z1050" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12141,51 +11884,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем операции в тенге</w:t>
+Объем операции в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12713,70 +12456,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="178"/>
+    <w:bookmarkStart w:name="z1051" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13190,70 +12933,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="179"/>
+    <w:bookmarkStart w:name="z1052" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -13264,71 +13007,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Признак, по которому лицо отнесено к аффилированному лицу в соответствии с </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> статьи 12-1 Закона Республики Казахстан "О товариществах с ограниченной и дополнительной ответственностью" и (или) к бенефициарному собственнику в соответствии с </w:t>
+Признак, по которому лицо отнесено к аффилированному лицу в соответствии с пунктом 2 статьи 12-1 Закона Республики Казахстан "О товариществах с ограниченной и дополнительной ответственностью" и (или) к бенефициарному собственнику в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подпунктом 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 1 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -13429,70 +13152,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="180"/>
+    <w:bookmarkStart w:name="z1053" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 2. Реестр аффилированных лиц уполномоченной организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13650,72 +13373,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> статьи 12-1 Закона Республики Казахстан "О товариществах с ограниченной и дополнительной ответственностью"</w:t>
+              <w:t>
+Признак, по которому лицо отнесено к аффилированному лицу в соответствии с пунктом 2 статьи 12-1 Закона Республики Казахстан "О товариществах с ограниченной и дополнительной ответственностью"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13897,51 +13600,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 1</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14200,70 +13903,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="181"/>
+    <w:bookmarkStart w:name="z1054" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 3. Перечень бенефициарных собственников уполномоченной организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -15323,70 +15026,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="182"/>
+    <w:bookmarkStart w:name="z1055" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15511,52 +15214,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-прямое или косвенное владение 25 % долей участия в уставном капитале либо акций (указать %) </w:t>
+              <w:t>
+прямое или косвенное владение 25 % долей участия в уставном капитале либо акций (указать %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15583,52 +15286,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-в его интересах совершаются операции (да/нет) </w:t>
+              <w:t>
+в его интересах совершаются операции (да/нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15882,237 +15585,237 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z202" w:id="183"/>
+      <w:bookmarkStart w:name="z1056" w:id="170"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель_____________________________________ _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         фамилия, имя и отчество (при его наличии) телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, на которое возложена функция по подписанию отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата "______" ______________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1057" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: форма заполняется в соответствии с пояснением по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе, "Отчет об аффилиированных лицах и бенефициарных собственниках юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и их обменных операциях с наличной иностранной валютой, операциях по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16159,220 +15862,220 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме, предназначенной</w:t>
+              <w:t>к форме, предназначенной для</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для сбора административных</w:t>
+              <w:t>сбора административных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>данных на безвозмездной основе</w:t>
+              <w:t>данных на безвозмездной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Отчет об аффилиированных</w:t>
+              <w:t>основе, "Отчет об</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицах и бенефициарных</w:t>
+              <w:t>аффилиированных лицах</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>собственниках юридического</w:t>
+              <w:t>и бенефициарных собственниках</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лица, осуществляющего</w:t>
+              <w:t>юридического лица,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельность исключительно</w:t>
+              <w:t>осуществляющего деятельность</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>через обменный пункт</w:t>
+              <w:t>исключительно через</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на основании лицензии</w:t>
+              <w:t>обменный пункт на основании</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Национального Банка</w:t>
+              <w:t>лицензии Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на обменные операции</w:t>
+              <w:t>на обменные операции с</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с наличной иностранной</w:t>
+              <w:t>наличной  иностранной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>валютой, и их обменных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16380,1442 +16083,1279 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>иностранной валютой,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операциях по покупке</w:t>
+              <w:t>операциях по покупке и (или)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>продаже аффинированного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) продаже</w:t>
-[...25 lines deleted...]
-              <w:t>в слитках, выпущенных</w:t>
+              <w:t>золота в слитках, выпущенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национальным Банком"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="185"/>
+    <w:bookmarkStart w:name="z1060" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об аффилиированных лицах и бенефициарных собственниках юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и их обменных операциях с наличной иностранной валютой, операциях по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком" (индекс - AML-R3, периодичность - полугодовая)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="186"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1061" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> "Отчет об аффилиированных лицах и бенефициарных собственниках юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и их обменных операциях с наличной иностранной валютой, операциях по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком" (индекс – AML-R3, периодичность – полугодовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1062" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z209" w:id="189"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1063" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об аффилиированных лицах и бенефициарных собственниках юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и их обменных операциях с наличной иностранной валютой, операциях по покупке и (или) продаже аффинированного золота в слитках, выпущенных Национальным Банком" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1064" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма составляется уполномоченной организацией 1 (один) раз в полугодие. Данные в Форме заполняются в теңге, если не указано иное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1065" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форму подписывает руководитель или лицо, на которое возложена функция по подписанию отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z210" w:id="190"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1066" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z211" w:id="191"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1067" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. По таблице 1:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="193"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1068" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в столбце 4 указывается индивидуальный идентификационный номер (из 12 цифр), в обязательном порядке для граждан Республики Казахстан и при наличии - для иностранных граждан или лиц без гражданства (при отсутствии индивидуального идентификационного номера по иностранным гражданам или лицам без гражданства – указывается его идентификационный номер в стране резидентства);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1069" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в столбце 5 с учетом особенностей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О документах, удостоверяющих личность" (далее -Закон о документах, удостоверяющих личность) указывается наименование одного из документов, удостоверяющих личность, предусмотренных </w:t>
+        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О документах, удостоверяющих личность" (далее – Закон о документах, удостоверяющих личность) указывается наименование одного из документов, удостоверяющих личность, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 6 Закона о документах, удостоверяющих личность, или Справочником кодов документов, удостоверяющих личность, утвержденным приложением 5 к Правилам представления субъектами финансового мониторинга сведений и информации об операциях, подлежащих финансовому мониторингу, утвержденным </w:t>
+        <w:t xml:space="preserve"> статьи 6 Закона о документах, удостоверяющих личность, или справочником кодов документов, удостоверяющих личность, в соответствии с пунктом 5 Правил предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по финансовому мониторингу от 22 февраля 2022 года № 13 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 26924) (далее - Правила представления субъектами финансового мониторинга сведений и информации об операциях, подлежащих финансовому мониторингу);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z214" w:id="194"/>
+        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по финансовому мониторингу от 22 февраля 2022 года № 13 "Об утверждении Правил предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу, и признаков определения подозрительной операции, деятельности клиента" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26924) (далее – Правила предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1070" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в столбцах 6 и 7 указываются данные документа, удостоверяющего личность в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 7 Закона о документах, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1071" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) для граждан Республики Казахстан столбцы 5, 6 и 7 не заполняются;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1072" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в столбце 8 указывается двухбуквенный код страны гражданства в соответствии с документом, удостоверяющим личность (для лица без гражданства не указывается) в соответствии с национальным классификатором Республики Казахстан НК РК 06 ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1073" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в столбце 9 указывается сумма в национальной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1074" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в столбце 10 указывается сумма в единицах иностранной валюты (для операций с аффинированным золотом в слитках, выпущенных Национальным Банком Республики Казахстан, указывается объем в граммах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1075" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в столбце 11 указывается четырехзначный код операции в соответствии со справочником кодов видов операций, подлежащих финансовому мониторингу, в соответствии с пунктом 5 Правил предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1076" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в столбце 12 буквенные коды валют указываются в соответствии с национальным классификатором Республики Казахстан НК РК 07 ISO 4217 "Коды для представления валют и фондов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1077" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в столбце 13 дата совершения операции указывается в формате "ДД.ММ.ГГГГ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1078" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в столбцах 14, 15, 16 и 17 указываются средневзвешенный, максимальный, минимальный курсы (цена) покупки и (или) продажи по всем операциям, совершенным в день заключения сделки с аффилированным лицом и (или) бенефициарным собственником, и курс (цена за один грамм аффинированного золота в слитках, выпущенных Национальным Банком Республики Казахстан) для аффилированного лица и (или) бенефициарного собственника, соответственно в зависимости от вида операции, указанной в столбце 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1079" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) в столбце 18 указывается признак, по которому лицо отнесено:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1080" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - к аффилированному лицу в соответствии с пунктом 2 статьи 12-1 Закона Республики Казахстан "О товариществах с ограниченной и дополнительной ответственностью" (далее – Закон о ТОиДО):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1081" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – учредители, участники (физические лица);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1082" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – близкие родственники, супруг (супруга), близкие родственники супруга (супруги) физических лиц, указанных в подпунктах 1), 3) и 9) пункта 2 статьи 12-1 Закона о ТОиДО;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z215" w:id="195"/>
-[...15 lines deleted...]
-      4) для граждан Республики Казахстан столбцы 5, 6 и 7 не заполняются;</w:t>
+    <w:bookmarkStart w:name="z1083" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3" – должностные лица товарищества или юридических лиц, указанных в подпунктах 1), 4), 5), 6), 7), 8), 9), 10) и 11) пункта 2 статьи 12-1 Закона о ТОиДО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z216" w:id="196"/>
-[...15 lines deleted...]
-      5) в столбце 8 указывается двухбуквенный код страны гражданства в соответствии с документом, удостоверяющим личность (для лица без гражданства не указывается) в соответствии с национальным классификатором Республики Казахстан НК РК 06 ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран";</w:t>
+    <w:bookmarkStart w:name="z1084" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4" – физическое лицо, связанное с товариществом договором, в соответствии с которым оно вправе определять решения, принимаемые товариществом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z217" w:id="197"/>
-[...15 lines deleted...]
-      6) в столбце 9 указывается сумма в национальной валюте;</w:t>
+    <w:bookmarkStart w:name="z1085" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5" – физическое лицо, которое самостоятельно или совместно со своими аффилированными лицами владеет, пользуется, распоряжается десятью или более процентами голосующих акций (долей участия в уставном капитале) юридических лиц, указанных в подпунктах 1), 4), 5), 6), 7), 8), 9) и 11) пункта 2 статьи 12-1 Закона о ТОиДО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z218" w:id="198"/>
-[...15 lines deleted...]
-      7) в столбце 10 указывается сумма в единицах иностранной валюты (для операций с аффинированным золотом в слитках, выпущенных Национальным Банком Республики Казахстан, указывается объем в граммах);</w:t>
+    <w:bookmarkStart w:name="z1086" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6" – иное физическое лицо, являющееся аффилированным лицом товарищества в соответствии с подпунктом 11) пункта 2 статьи 12-1 Закона о ТОиДО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z219" w:id="199"/>
-[...419 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="215"/>
+    <w:bookmarkStart w:name="z1087" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - к бенефициарному собственнику в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1088" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7" – физическое лицо, которому прямо или косвенно принадлежат более двадцати пяти процентов долей участия в уставном капитале либо размещенных (за вычетом привилегированных и выкупленных обществом) акций клиента - юридического лица или иностранной структуры без образования юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1089" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8" – физическое лицо, осуществляющее контроль над клиентом иным образом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1090" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9" – физическое лицо, в интересах которого клиентом совершаются операции с деньгами и (или) иным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1091" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По таблице 2:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1092" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в столбце 2 указывается бизнес-идентификационный номер (в отношении иностранных организаций, столбец заполняется при наличии сведений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1093" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в столбце 4 указывается двухбуквенный код страны регистрации юридического лица в соответствии с национальным классификатором Республики Казахстан НК РК 06 ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1094" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в столбце 5 указывается признак, по которому лицо отнесено к аффилированному лицу в соответствии с пунктом 2 статьи 12-1 Закона о ТОиДО):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1095" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – учредители, участники (юридические лица);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1096" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – юридическое лицо, которое контролируется учредителем (участником), либо должностным лицом товарищества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1097" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3" – юридическое лицо, по отношению к которому лицо, являющееся учредителем (участником) либо являющееся должностным лицом уполномоченной организации, является крупным акционером либо имеет право на соответствующую долю в имуществе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1098" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4" – юридическое лицо, которое совместно с уполномоченной организацией находится под контролем третьего лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1099" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5" – юридическое лицо, связанное с уполномоченной организацией договором, в соответствии с которым оно вправе определять решения, принимаемые уполномоченной организацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1100" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6" – юридическое лицо, которое самостоятельно или совместно со своими аффилированными лицами владеет, пользуется, распоряжается десятью или более процентами голосующих акций (долей участия в уставном капитале) юридических лиц, указанных в подпунктах 1), 4), 5), 6), 7), 8), 9) и 11) пункта 2 статьи 12-1 Закона о ТОиДО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1101" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7" – иное юридическое лицо, являющееся аффилированным лицом уполномоченной организации в соответствии с подпунктом 11) пункта 2 статьи 12-1 Закона о ТОиДО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1102" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. По таблице 3:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1103" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в столбце 4 указывается индивидуальный идентификационный номер (из 12 цифр), в обязательном порядке для граждан Республики Казахстан и при наличии – для иностранных граждан или лиц без гражданства (при отсутствии индивидуального идентификационного номера по иностранным гражданам или лицам без гражданства – указывается его идентификационный номер в стране резидентства);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z236" w:id="216"/>
-[...379 lines deleted...]
-    <w:bookmarkStart w:name="z252" w:id="232"/>
+    <w:bookmarkStart w:name="z1104" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в столбце 5 с учетом особенностей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 6 Закона о документах, удостоверяющих личность указывается наименование одного из документов, удостоверяющих личность, предусмотренных пунктом 1 статьи 6 Закона о документах, удостоверяющих личность, или Справочником кодов документов, удостоверяющих личность, утвержденным приложением 5 к Правилам представления субъектами финансового мониторинга сведений и информации об операциях, подлежащих финансовому мониторингу;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="233"/>
+        <w:t xml:space="preserve"> статьи 6 Закона о документах, удостоверяющих личность указывается наименование одного из документов, удостоверяющих личность, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6 Закона о документах, удостоверяющих личность, или справочником кодов документов, удостоверяющих личность, в соответствии с пунктом 5 Правил предоставления субъектами финансового мониторинга сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1105" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в столбцах 6 и 7 указываются данные документа, удостоверяющего личность в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 7 Закона о документах, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z254" w:id="234"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z1106" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для граждан Республики Казахстан столбцы 5, 6 и 7 не заполняются;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="236"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1107" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в столбце 8 указывается двухбуквенный код страны гражданства в соответствии с документом, удостоверяющим личность (для лица без гражданства не указывается) в соответствии с национальным классификатором Республики Казахстан НК РК 06 ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1108" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае отсутствия сведений, Форма представляется с нулевыми значениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17901,116 +17441,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требований законодательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Республики Казахстан о</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о противодействии легализации</w:t>
+              <w:t>противодействии легализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(отмыванию) доходов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>полученных преступным путем,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>финансированию терроризма</w:t>
+              <w:t>финансированию терроризма и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и финансированию распространения</w:t>
+              <w:t>финансированию распространения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оружия массового уничтожения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18057,77 +17597,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Республики Казахстан на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на обменные операции</w:t>
+              <w:t>обменные операции с наличной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с наличной иностранной валютой</w:t>
+              <w:t>иностранной валютой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18161,269 +17701,304 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предназначенная для сбора</w:t>
+              <w:t xml:space="preserve">       предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административных данных</w:t>
+              <w:t xml:space="preserve">       административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представляется: в территориальный филиал Национального Банка Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z260" w:id="238"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1113" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.nationalbank.kz </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z261" w:id="239"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе, размещена на интернет-ресурсе: www.nationalbank.kz </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1114" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: отчет о переводах денег по банковским счетам юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, открытым в иностранных банках</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z262" w:id="240"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1115" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенная для сбора административных данных на безвозмездной основе: AML-R4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z263" w:id="241"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1116" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: полугодовая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z264" w:id="242"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1117" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: по состоянию на "_____"____________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="244"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1118" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридическое лицо, осуществляющее деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой (далее – уполномоченная организация)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1119" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: 1 (один) раз в полугодие, не позднее 20 (двадцатого) числа месяца, следующего за отчетным полугодием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1120" w:id="229"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН: _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18463,87 +18038,86 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1122" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1123" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (полное наименование уполномоченной организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19442,70 +19016,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="248"/>
+    <w:bookmarkStart w:name="z1124" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -21049,237 +20623,234 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z272" w:id="249"/>
+      <w:bookmarkStart w:name="z1125" w:id="233"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель______________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии) телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, на которое возложена функция по подписанию отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата "______" ______________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Примечание: форма заполняется в соответствии с пояснением по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе, "Отчет о переводах денег по банковским счетам юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, открытым в иностранных банках"</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21326,103 +20897,103 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме, предназначенной</w:t>
+              <w:t>к форме, предназначенной для</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для сбора административных</w:t>
+              <w:t>сбора административных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>данных на безвозмездной основе</w:t>
+              <w:t>данных на безвозмездной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Отчет о переводах денег</w:t>
+              <w:t>основе, "Отчет о переводах</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по банковским счетам</w:t>
+              <w:t>денег по банковским счетам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21456,1682 +21027,1547 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Республики Казахстан на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на обменные операции</w:t>
+              <w:t>обменные операции с наличной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с наличной иностранной</w:t>
+              <w:t>иностранной валютой,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>валютой, открытым</w:t>
-[...12 lines deleted...]
-              <w:t>в иностранных банках"</w:t>
+              <w:t>открытым в иностранных банках"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="251"/>
+    <w:bookmarkStart w:name="z1127" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о переводах денег по банковским счетам юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, открытым в иностранных банках" (индекс - AML-R4, периодичность - полугодовая)</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z1128" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Отчет о переводах денег по банковским счетам юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, открытым в иностранных банках" (индекс – AML-R4, периодичность – полугодовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z1129" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z1130" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о переводах по банковским счетам юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, открытым в иностранных банках" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z1131" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма составляется уполномоченной организацией 1 (один) раз в полугодие. Данные в Форме заполняются в теңге, если не указано иное (заполняются количественными или качественными сведениями).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z1132" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форму подписывает руководитель или лицо, на которое возложена функция по подписанию отчета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z1133" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z1134" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1135" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в столбцах 3 и 12 указывается двухбуквенный код страны регистрации банка в соответствии с национальным классификатором Республики Казахстан НК РК 06 ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z1136" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в столбцах 4 и 13 указываются следующие коды принадлежности страны банка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z1137" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – страна банка включена в перечень государств (территорий), которые не выполняют и (или) недостаточно выполняют рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z1138" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – страна банка является одной из следующих стран, характеризующихся как оффшорные зоны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z1139" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, штата Вайоминг, острова Гуам и Содружества Пуэрто-Рико);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z1140" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Княжество Андорра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1141" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Государство Антигуа и Барбуда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z1142" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Содружество Багамских островов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1143" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Государство Белиз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z1144" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Государство Бруней Даруссалам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z276" w:id="252"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+    <w:bookmarkStart w:name="z1145" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Объединенная Республика Танзания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z277" w:id="253"/>
-[...15 lines deleted...]
-      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о переводах по банковским счетам юридического лица, осуществляющего деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, открытым в иностранных банках" (далее - Форма).</w:t>
+    <w:bookmarkStart w:name="z1146" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Республика Вануату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z278" w:id="254"/>
-[...15 lines deleted...]
-      2. Форма составляется уполномоченной организацией 1 (один) раз в полугодие. Данные в Форме заполняются в тенге, если не указано иное (заполняются количественными или качественными сведениями).</w:t>
+    <w:bookmarkStart w:name="z1147" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Республика Гватемала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z279" w:id="255"/>
-[...15 lines deleted...]
-      3. Форму подписывает руководитель или лицо, на которое возложена функция по подписанию отчета.</w:t>
+    <w:bookmarkStart w:name="z1148" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Государство Гренада;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z280" w:id="256"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+    <w:bookmarkStart w:name="z1149" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Республика Джибути;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z281" w:id="257"/>
-[...15 lines deleted...]
-      4. По форме:</w:t>
+    <w:bookmarkStart w:name="z1150" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Содружество Доминики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z282" w:id="258"/>
-[...15 lines deleted...]
-      1) в столбцах 3 и 12 указывается двухбуквенный код страны регистрации банка в соответствии с национальным классификатором Республики Казахстан НК РК 06 ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран";</w:t>
+    <w:bookmarkStart w:name="z1151" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Доминиканская Республика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z283" w:id="259"/>
-[...15 lines deleted...]
-      2) в столбцах 4 и 13 указываются следующие коды принадлежности страны банка:</w:t>
+    <w:bookmarkStart w:name="z1152" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z284" w:id="260"/>
-[...15 lines deleted...]
-      "1" - страна банка включена в перечень государств (территорий), которые не выполняют и (или) недостаточно выполняют рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ);</w:t>
+    <w:bookmarkStart w:name="z1153" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Испания (только в части территории Канарских островов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z285" w:id="261"/>
-[...15 lines deleted...]
-      "2" - страна банка является одной из следующих стран, характеризующихся как оффшорные зоны:</w:t>
+    <w:bookmarkStart w:name="z1154" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Союз Коморских островов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z286" w:id="262"/>
-[...15 lines deleted...]
-      Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, штата Вайоминг, острова Гуам и Содружества Пуэрто-Рико);</w:t>
+    <w:bookmarkStart w:name="z1155" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Кооперативная Республика Гайана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z287" w:id="263"/>
-[...15 lines deleted...]
-      Княжество Андорра;</w:t>
+    <w:bookmarkStart w:name="z1156" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Республика Коста-Рика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z288" w:id="264"/>
-[...15 lines deleted...]
-      Государство Антигуа и Барбуда;</w:t>
+    <w:bookmarkStart w:name="z1157" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Китайская Народная Республика (только в части территории специального административного района Аомынь (Макао);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z289" w:id="265"/>
-[...15 lines deleted...]
-      Содружество Багамских островов;</w:t>
+    <w:bookmarkStart w:name="z1158" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Республика Либерия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z290" w:id="266"/>
-[...15 lines deleted...]
-      Государство Барбадос;</w:t>
+    <w:bookmarkStart w:name="z1159" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Ливанская Республика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z291" w:id="267"/>
-[...15 lines deleted...]
-      Королевство Бахрейн;</w:t>
+    <w:bookmarkStart w:name="z1160" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Исламская Республика Мавритания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z292" w:id="268"/>
-[...15 lines deleted...]
-      Государство Белиз;</w:t>
+    <w:bookmarkStart w:name="z1161" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Малайзия (только в части территории анклава Лабуан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z293" w:id="269"/>
-[...15 lines deleted...]
-      Государство Бруней Даруссалам;</w:t>
+    <w:bookmarkStart w:name="z1162" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Мальдивская Республика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z294" w:id="270"/>
-[...15 lines deleted...]
-      Объединенная Республика Танзания;</w:t>
+    <w:bookmarkStart w:name="z1163" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Республика Мальта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z295" w:id="271"/>
-[...15 lines deleted...]
-      Республика Вануату;</w:t>
+    <w:bookmarkStart w:name="z1164" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Содружество Северных Марианских Островов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z296" w:id="272"/>
-[...15 lines deleted...]
-      Республика Гватемала;</w:t>
+    <w:bookmarkStart w:name="z1165" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Республика Маршалловы острова;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z297" w:id="273"/>
-[...15 lines deleted...]
-      Государство Гренада;</w:t>
+    <w:bookmarkStart w:name="z1166" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Королевство Марокко (только в части территории города Танжер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z298" w:id="274"/>
-[...15 lines deleted...]
-      Республика Джибути;</w:t>
+    <w:bookmarkStart w:name="z1167" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Союз Мьянма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z299" w:id="275"/>
-[...15 lines deleted...]
-      Содружество Доминики;</w:t>
+    <w:bookmarkStart w:name="z1168" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Республика Науру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z300" w:id="276"/>
-[...15 lines deleted...]
-      Доминиканская Республика;</w:t>
+    <w:bookmarkStart w:name="z1169" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Федеративная Республика Нигерия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z301" w:id="277"/>
-[...15 lines deleted...]
-      Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
+    <w:bookmarkStart w:name="z1170" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z302" w:id="278"/>
-[...15 lines deleted...]
-      Испания (только в части территории Канарских островов);</w:t>
+    <w:bookmarkStart w:name="z1171" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) Республика Палау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z303" w:id="279"/>
-[...15 lines deleted...]
-      Федеральная Исламская Республика Коморские Острова;</w:t>
+    <w:bookmarkStart w:name="z1172" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Республика Панама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z304" w:id="280"/>
-[...15 lines deleted...]
-      Кооперативная Республика Гайана;</w:t>
+    <w:bookmarkStart w:name="z1173" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) Португалия (только в части территории островов Мадейра);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z305" w:id="281"/>
-[...15 lines deleted...]
-      Республика Коста-Рика;</w:t>
+    <w:bookmarkStart w:name="z1174" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) Независимое Государство Самоа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z306" w:id="282"/>
-[...15 lines deleted...]
-      Китайская Народная Республика (только в части территорий специального административного района Аомынь (Макао) и Сянган (Гонконг));</w:t>
+    <w:bookmarkStart w:name="z1175" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) Республика Сейшельские острова;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z307" w:id="283"/>
-[...15 lines deleted...]
-      Республика Колумбия;</w:t>
+    <w:bookmarkStart w:name="z1176" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) Государство Сент-Винсент и Гренадины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z308" w:id="284"/>
-[...15 lines deleted...]
-      Республика Либерия;</w:t>
+    <w:bookmarkStart w:name="z1177" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) Федерация Сент-Китс и Невис;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z309" w:id="285"/>
-[...15 lines deleted...]
-      Ливанская Республика;</w:t>
+    <w:bookmarkStart w:name="z1178" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) Государство Сент-Люсия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z310" w:id="286"/>
-[...15 lines deleted...]
-      Республика Маврикий;</w:t>
+    <w:bookmarkStart w:name="z1179" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) Республика Суринам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z311" w:id="287"/>
-[...15 lines deleted...]
-      Исламская Республика Мавритания;</w:t>
+    <w:bookmarkStart w:name="z1180" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) Королевство Тонга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z312" w:id="288"/>
-[...15 lines deleted...]
-      Малайзия (только в части территории анклава Лабуан);</w:t>
+    <w:bookmarkStart w:name="z1181" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Республика Тринидад и Тобаго;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z313" w:id="289"/>
-[...15 lines deleted...]
-      Мальдивская Республика;</w:t>
+    <w:bookmarkStart w:name="z1182" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) Соединенное Королевство Великобритании и Северной Ирландии (только в части территорий островов Ангильи, Бермудских островов, Британских Виргинских островов, Гибралтара, Каймановых островов, острова Монтсеррат, Нормандских островов (острова Сарк, Олдерни), острова Южной Георгии, Южных Сандвичевых островов, островов Теркс и Кайкос, острова Чагос);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z314" w:id="290"/>
-[...15 lines deleted...]
-      Республика Мальта;</w:t>
+    <w:bookmarkStart w:name="z1183" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) Суверенная Демократическая Республика Фиджи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z315" w:id="291"/>
-[...15 lines deleted...]
-      Марианские острова;</w:t>
+    <w:bookmarkStart w:name="z1184" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Республика Филиппины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z316" w:id="292"/>
-[...15 lines deleted...]
-      Республика Маршалловы острова;</w:t>
+    <w:bookmarkStart w:name="z1185" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Французская Республика (только в части территорий островов Кергелен, Французской Гвианы, Французской Полинезии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z317" w:id="293"/>
-[...15 lines deleted...]
-      Княжество Монако;</w:t>
+    <w:bookmarkStart w:name="z1186" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) Республика Черногория;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z318" w:id="294"/>
-[...15 lines deleted...]
-      Королевство Марокко (только в части территории города Танжер);</w:t>
+    <w:bookmarkStart w:name="z1187" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Демократическая Социалистическая Республика Шри-Ланка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z319" w:id="295"/>
-[...15 lines deleted...]
-      Союз Мьянма;</w:t>
+    <w:bookmarkStart w:name="z1188" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50) Ямайка; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z320" w:id="296"/>
-[...15 lines deleted...]
-      Республика Науру;</w:t>
+    <w:bookmarkStart w:name="z1189" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3" – страна банка является государством (территорией), в отношении которого применена международная санкция (эмбарго), принятая резолюцией Совета Безопасности Организацией Объединенных Наций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z321" w:id="297"/>
-[...15 lines deleted...]
-      Федеративная Республика Нигерия;</w:t>
+    <w:bookmarkStart w:name="z1190" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4" – страна банка не является страной, подпадающей под вышеуказанные коды принадлежности страны банка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z322" w:id="298"/>
-[...15 lines deleted...]
-      Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
+    <w:bookmarkStart w:name="z1191" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если страна банка подпадает под два и более кодов принадлежности страны банка, то указываются все коды принадлежности, под которые подпадает страна банка. Например, если код принадлежности страны "1" и "2", то указывается "1, 2";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z323" w:id="299"/>
-[...15 lines deleted...]
-      Республика Палау;</w:t>
+    <w:bookmarkStart w:name="z1192" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в столбцах 5 и 14 указывается банковский идентификационный код в соответствии с международным стандартом ISO 9362: BIC (Bank Identifier Codes), который состоит из 8 символов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z324" w:id="300"/>
-[...15 lines deleted...]
-      Республика Панама;</w:t>
+    <w:bookmarkStart w:name="z1193" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в столбце 6 указывается учетный номер, присвоенный Национальным Банком Республики Казахстан в соответствии со статьей 16 Закона Республики Казахстан "О валютном регулировании и валютном контроле";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z325" w:id="301"/>
-[...15 lines deleted...]
-      Португалия (только в части территории островов Мадейра);</w:t>
+    <w:bookmarkStart w:name="z1194" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в столбце 7 дата перевода указывается в формате "ДД.ММ.ГГГГ.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z326" w:id="302"/>
-[...15 lines deleted...]
-      Независимое Государство Самоа;</w:t>
+    <w:bookmarkStart w:name="z1195" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в столбце 8 указывается сумма в единицах иностранной валюты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z327" w:id="303"/>
-[...15 lines deleted...]
-      Республика Сан-Марино;</w:t>
+    <w:bookmarkStart w:name="z1196" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в столбце 9 буквенные коды валют указываются в соответствии с национальным классификатором Республики Казахстан НК РК 07 ISO 4217 "Коды для представления валют и фондов";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z328" w:id="304"/>
-[...15 lines deleted...]
-      Республика Сейшельские острова;</w:t>
+    <w:bookmarkStart w:name="z1197" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в столбце 10 указываются следующие признаки операций: "1" – для переводов, отправленных с банковского счета, открытого в иностранном банке", "2" – для переводов, полученных на банковский счет, открытый в иностранном банке. При совершении переводов между банковскими счетами, открытыми в иностранном банке (иностранных банках) такие переводы отражаются в отчете дважды – отдельно для каждого банковского счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z329" w:id="305"/>
-[...15 lines deleted...]
-      Государство Сент-Винсент и Гренадины;</w:t>
+    <w:bookmarkStart w:name="z1198" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в столбце 11 указывается детальная информация, описывающая основание перевода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z330" w:id="306"/>
-[...15 lines deleted...]
-      Федерация Сент-Китс и Невис;</w:t>
+    <w:bookmarkStart w:name="z1199" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае отсутствия количественных сведений, в Форме указываются нулевые значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z331" w:id="307"/>
-[...458 lines deleted...]
-    <w:bookmarkEnd w:id="328"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23223,242 +22659,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 января 2026 года № 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z354" w:id="329"/>
+    <w:bookmarkStart w:name="z354" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых постановлений Правления Национального Банка Республики Казахстан, а также структурного элемента постановления Правления Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z355" w:id="330"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z355" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 20 июля 2020 года № 91 "Об утверждении перечня, форм и сроков представления отчетности о соблюдении требований законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма юридическим лицом, осуществляющим деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и Правил ее представления", (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21015).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z356" w:id="331"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z356" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 мая 2021 года № 52 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 20 июля 2020 года № 91 "Об утверждении перечня, форм и сроков представления отчетности о соблюдении требований законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма юридическим лицом, осуществляющим деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и Правил ее представления" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 22868).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z357" w:id="332"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z357" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Национального Банка Республики Казахстан от 26 сентября 2023 года № 71 "О внесении изменений в постановления Правления Национального Банка Республики Казахстан от 2 июля 2019 года № 114 "Об установлении периода параллельного обращения циркуляционных монет национальной валюты Республики Казахстан" и от 20 июля 2020 года № 91 "Об утверждении перечня, форм и сроков представления отчетности о соблюдении требований законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма юридическим лицом, осуществляющим деятельность исключительно через обменный пункт на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и Правил ее представления" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 33510).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>