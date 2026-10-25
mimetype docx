--- v0 (2026-03-13)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fffd28e" w14:textId="fffd28e">
+    <w:p w14:paraId="f45aa73" w14:textId="f45aa73">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил проведения тестирования по определению объема знаний государственного языка на элементарном уровне, основ Конституции Республики Казахстан, а также истории Казахстана при приеме в гражданство или восстановлении в гражданстве Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра науки и высшего образования Республики Казахстан от 12 января 2026 года № 9. Зарегистрировано в Министерстве юстиции Республики Казахстан 14 января 2026 года № 37844</w:t>
+        <w:t>Приказ Министра науки и высшего образования Республики Казахстан от 12 января 2026 года № 9. Зарегистрировано в Министерстве юстиции Республики Казахстан 14 января 2026 года № 37844.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1597,54 +1597,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) удостоверения лица без гражданства или заграничного паспорта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вида на жительство иностранца в Республике Казахстан.</w:t>
+      2) вида на жительство иностранного гражданина в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. По итогам тестирования иностранным гражданам и лицам без гражданства при преодолении порогового балла, определенного в пункте 9 настоящих Правил, выдается электронный сертификат на казахском языке по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1715,94 +1777,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Процедура и порядок проведения тестирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Прием заявлений для участия в тестировании осуществляется через информационную систему НЦТ в следующие сроки:</w:t>
+      15. Прием заявлений для участия в тестировании осуществляется через цифровую систему НЦТ в следующие сроки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) с 3 по 10 февраля календарного года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с 10 по 20 августа календарного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 299 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Информация о приеме заявлений на участие в тестировании и периодах проведения тестирования публикуется на сайте НЦТ www.testcenter.kz. Для участия в тестировании тестируемый регистрируется на сайте НЦТ www.app.testcenter.kz, где создается личный кабинет тестируемого. Далее тестируемый, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2015,51 +2139,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при наличии листа о временной нетрудоспособности и (или) медицинской справки, по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 ноября 2020 года № ҚР ДСМ-198/2020 "Об утверждении правил проведения экспертизы временной нетрудоспособности, а также выдачи листа или справки о временной нетрудоспособности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21660) и (или) выписки с портала электронного правительства Республики Казахстан по состоянию здоровья;</w:t>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 ноября 2020 года № ҚР ДСМ-198/2020 "Об утверждении правил проведения экспертизы временной нетрудоспособности, а также выдачи листа или справки о временной нетрудоспособности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21660) и (или) выписки с портала цифрового правительства Республики Казахстан по состоянию здоровья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) при наличии документов, подтверждающих смерть супруга (супруги) или близкого родственника, перечень которых установлен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2099,50 +2223,112 @@
         <w:t>
       3) при наличии приказа о служебной командировке, подтверждающего участие или факт участия в республиканских и международных олимпиадах, спортивных соревнованиях, а также в республиканских и международных конкурсах и фестивалях в области культуры и спорта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при чрезвычайных ситуациях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменением, внесенным приказом Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Для разрешения сопровождения тестируемых с ограниченными возможностями (с инвалидностью) индивидуальными помощниками, при подаче заявления на тестирование, необходимо приложение нотариально заверенного перевода документа об установлении инвалидности на казахском или русском языке, а также документов индивидуального помощника (документы, удостоверяющие личность, документы, подтверждающие образование (при наличии), ИИН). В качестве индивидуального помощника не допускаются специалисты в области казахской филологии, истории Казахстана и правоведения. Индивидуальные помощники, не указанные в заявлении на тестирование, не запускаются в аудиторию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2179,50 +2365,132 @@
         <w:t xml:space="preserve">
       При выявлении запрещенных предметов, указанных в настоящем пункте, во время досмотра металлоискателем администратор тестирования составляет акт об обнаружении запрещенного предмета при входе в здание пункта проведения тестирования и удалении тестируемого из здания по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, по итогам которого тестируемый отстраняется от участия в тестировании в текущем периоде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. При выявлении постороннего лица при входе на тестирование или в ходе проведения тестирования администратор тестирования составляет акт выявления постороннего лица в ходе запуска на тестирование или в ходе проведения тестирования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -6537,90 +6805,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>основ Конституции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан, а также</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>истории Казахстана при приеме</w:t>
+              <w:t>а также истории Казахстана</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в гражданство или восстановлении</w:t>
+              <w:t>при приеме в гражданство</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в гражданстве Республики Казахстан</w:t>
+              <w:t>или восстановлении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в гражданстве</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6641,279 +6935,342 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z143" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт выявления постороннего лица в ходе запуска на тестирование или в ходе проведения тестирования</w:t>
+        <w:t xml:space="preserve"> Акт выявления постороннего лица в</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ходе запуска на тестирование или в ходе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>проведения тестирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:bookmarkStart w:name="z144" w:id="130"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
+      ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(код и наименование пункта проведения тестирования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Дата "_____" _________ 20 ____ год Время "______" час "____" минут</w:t>
-[...50 lines deleted...]
-        <w:t>в аудиторию для сдачи тестирования вместо тестируемого</w:t>
+        <w:t>
+      Дата "_____" _________ 20 ____ год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Время "______" час "____" минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обнаружен гражданин Республики Казахстан (иностранный гражданин)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________, попытавшийся войти в пункт проведения тестирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или вошедший в аудиторию для сдачи тестирования вместо тестируемого</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Фамилия, имя, отчество (при его наличии) и индивидуальный</w:t>
-[...67 lines deleted...]
-        <w:t>тестирования.</w:t>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и индивидуальный идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С учетом данного факта было принято решение об удалении постороннего лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>из здания или из аудитории № ______ и аннулировании результатов тестирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6971,85 +7328,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись и фамилия, имя, отчество (при его наличии) администратора тестирования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>С актом ознакомлен</w:t>
-[...33 lines deleted...]
-        <w:t>(подпись и фамилия, имя, отчество (при его наличии) постороннего лица)</w:t>
+        <w:t>С актом ознакомлен _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись и фамилия, имя, отчество (при его наличии) постороннего лица).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12477,55 +12817,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12851,31 +13191,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>