--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="55d5966" w14:textId="55d5966">
+    <w:p w14:paraId="e8b898d" w14:textId="e8b898d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>Об утверждении Правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Үлкен Нарын"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата района Үлкен Нарын Восточно-Казахстанской области от 6 марта 2025 года № 80. Зарегистрировано Департаментом юстиции Восточно-Казахстанской области 6 марта 2025 года № 9145-16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 16-5) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -181,68 +175,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан", акимат района Үлкен Нарын ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -257,90 +235,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Үлкен Нарын, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима района Үлкен Нарын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -505,943 +484,775 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение к постановлению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 6 марта 2025 года </w:t>
+              <w:t xml:space="preserve">акимата района Үлкен Нарын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 80</w:t>
+              <w:t>от 6 марта 2025 года № 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Үлкен Нарын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции постановления акимата района Үлкен Нарын Восточно-Казахстанской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...9 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Үлкен Нарын (далее - Правила) разработаны в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10-3 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон), иными нормативными правовыми актами и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Үлкен Нарын.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+        <w:t xml:space="preserve"> статьи 10-3 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон) определяет порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Үлкен Нарын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах применяются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единый архитектурный стиль - совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
-      </w:r>
-[...130 lines deleted...]
-      6) содержание общего имущества объекта кондоминиума - комплекс работ или услуг по технической эксплуатации, санитарному содержанию и текущему ремонту общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+      2) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) текущий ремонт общего имущества объекта кондоминиума - комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) реконструкция - изменение отдельных помещений, иных частей здания или здания в целом, как правило, связанное с необходимостью обновления и модернизации изменяемого объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) кондоминиум многоквартирного жилого дома (далее - кондоминиум) - форма собственности, зарегистрированная в порядке, определенном </w:t>
+      3. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог района Үлкен Нарын" (далее - Отдел) на основании экспертного заключения, выданного в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 19 ноября 2015 года № 702 "Об утверждении Правил осуществления технического обследования надежности и устойчивости зданий и сооружений" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 12425) определяет перечень многоквартирных жилых домов, требующих проведения мероприятий по реконструкции, текущего или капитального ремонта наружных стен, кровли многоквартирных жилых домов для придания единого архитектурного облика населенным пунктам района Үлкен Нарын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Государственное учреждение "Отдел архитектуры, градостроительства и строительства акимата района Үлкен Нарын" обеспечивает разработку и утверждение единого архитектурного облика населенным пунктам района Үлкен Нарын, после определения перечня многоквартирных жилых домов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог района Үлкен Нарын" в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 30 марта 2020 года № 163 "Об утверждении Правил принятия решений по управлению объектом кондоминиума, а также типовых форм протоколов собрания собственников квартир, нежилых помещений, многоквартирного жилого дома и форм ежемесячного и годового отчетов по управлению объектом кондоминиума"(зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20283) организуют следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика населенным пунктам района Үлкен Нарын на официальном интернет-ресурсе акимата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае принятия собранием отрицательного решения работы по реконструкции, ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика населенным пунктам района Үлкен Нарын не производятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При принятии собранием положительного решения Отдел, в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема и типа работ (реконструкция, текущий или капитальный ремонт) и установления степени их физического износа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема и типа работ (реконструкция, текущий или капитальный ремонт) осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан, при которой квартиры, нежилые помещения, парковочные места, кладовки находятся в индивидуальной (раздельной) собственности, а те части, которые не находятся в индивидуальной (раздельной) собственности, принадлежат собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
-[...335 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> о государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
-[...131 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
-[...15 lines deleted...]
-      14. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Үлкен Нарын осуществляется из средств местного бюджета.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. После получения положительного заключения экспертизы и утверждения сметной стоимости текущего ремонта или проектно-сметной документации по реконструкции или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, Отдел составляет бюджетную заявку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Үлкен Нарын, осуществляется Отделом с привлечением лиц осуществляющих технический надзор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Үлкен Нарын, осуществляется Отделом с привлечением лиц, осуществляющих технический надзор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Үлкен Нарын, осуществляется из средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1767,31 +1578,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>