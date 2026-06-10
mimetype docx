--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="33c1cfa" w14:textId="33c1cfa">
+    <w:p w14:paraId="1fd4d66" w14:textId="1fd4d66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -646,74 +646,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Глубоковского района Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила в редакции постановления Глубоковского районного акимата Восточно-Казахстанской области от 10.04.2025 </w:t>
+      Сноска. Правила - в редакции постановления Глубоковского районного акимата Восточно-Казахстанской области от 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 163</w:t>
+        <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="8"/>
+    <w:bookmarkStart w:name="z43" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -803,51 +803,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
+      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) текущий ремонт общего имущества объекта кондоминиума - комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
@@ -863,622 +863,562 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) содержание общего имущества объекта кондоминиума - комплекс работ или услуг по технической эксплуатации, санитарному содержанию и текущему ремонту общего имущества объекта кондоминиума;</w:t>
+      6) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+      7) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан, при которой квартиры, нежилые помещения, парковочные места, кладовки находятся в индивидуальной (раздельной) собственности, а те части, которые не находятся в индивидуальной (раздельной) собственности, принадлежат собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+        <w:t>
+      8) реконструкция - изменение отдельных помещений, иных частей здания или здания в целом, как правило, связанное с необходимостью обновления и модернизации изменяемого объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      9) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее - собрание) - высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) реконструкция - изменение отдельных помещений, иных частей здания или здания в целом, как правило, связанное с необходимостью обновления и модернизации изменяемого объекта.</w:t>
+      3. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Глубоковского района" определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания населенным пунктам Глубоковского района Восточно-Казахстанской области единого архитектурного облика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. После определения перечня многоквартирных жилых домов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил, государственное учреждение "Отдел строительства, архитектуры и градостроительства Глубоковского района" обеспечивает разработку и утверждение единого архитектурного облика населенных пунктов Глубоковского района Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Глубоковского района" определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания населенным пунктам Глубоковского района Восточно-Казахстанской области единого архитектурного облика.</w:t>
+      5. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Глубоковского района" организуют следующие мероприятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Правил, государственное учреждение "Отдел строительства, архитектуры и градостроительства Глубоковского района" обеспечивает разработку и утверждение единого архитектурного облика населенных пунктов Глубоковского района Восточно-Казахстанской области.</w:t>
+        <w:t>
+      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика населенных пунктов Глубоковского района на официальном интернет-ресурсе акимата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Глубоковского района" организуют следующие мероприятия:</w:t>
+      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика населенных пунктов Глубоковского района на официальном интернет-ресурсе акимата;</w:t>
+      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения реконструкции, текущего или капитального ремонта наружных стен, кровли многоквартирного жилого дома.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
+      6. Собрание принимает решение при согласии большинства от общего числа собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения реконструкции, текущего или капитального ремонта наружных стен, кровли многоквартирного жилого дома.</w:t>
+      7. В случае принятия собранием отрицательного решения работы по реконструкции, ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Собрание принимает решение при согласии большинства от общего числа собственников квартир, нежилых помещений.</w:t>
+      8. При принятии собранием положительного решения государственное учреждение "Отдел строительства, архитектуры и градостроительства Глубоковского района", в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема и типа работ (реконструкция, текущий или капитальный ремонт) и установления степени их физического износа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      7. В случае принятия собранием отрицательного решения работы по реконструкции, ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8. При принятии собранием положительного решения государственное учреждение "Отдел строительства, архитектуры и градостроительства Глубоковского района", в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема и типа работ (реконструкция, текущий или капитальный ремонт) и установления степени их физического износа.</w:t>
+        <w:t xml:space="preserve">
+      9. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема и типа работ (реконструкция, текущий или капитальный ремонт) осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о государственных закупках Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По итогам обследования технического состояния наружных стен, кровли многоквартирного жилого дома государственное учреждение "Отдел строительства, архитектуры и градостроительства Глубоковского района" организует работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, с последующим получением заключения экспертизы по соответствующим проектам за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> о государственных закупках Республики Казахстан.</w:t>
+        <w:t>
+      11. После получения положительного заключения экспертизы и утверждения сметной стоимости текущего ремонта или проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли многоквартирных жилых домов, государственное учреждение "Отдел строительства, архитектуры и градостроительства Глубоковского района" составляют бюджетную заявку в соответствии с порядком, определенным центральным уполномоченным органом по бюджетному планированию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. По итогам обследования технического состояния наружных стен, кровли многоквартирного жилого дома государственное учреждение "Отдел строительства, архитектуры и градостроительства Глубоковского района" организует работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, с последующим получением заключения экспертизы по соответствующим проектам за счет средств местного бюджета.</w:t>
+        <w:t xml:space="preserve">
+      12. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется государственным учреждением "Отдел строительства, архитектуры и градостроительства Глубоковского района" в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о государственных закупках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. После получения положительного заключения экспертизы и утверждения сметной стоимости текущего ремонта или проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли многоквартирных жилых домов, государственное учреждение "Отдел строительства, архитектуры и градостроительства Глубоковского района" составляют бюджетную заявку в соответствии с порядком, определенным центральным уполномоченным органом по бюджетному планированию.</w:t>
+      13. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется государственным учреждением "Отдел строительства, архитектуры и градостроительства Глубоковского района" с привлечением лиц, осуществляющих технический надзор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> о государственных закупках.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется государственным учреждением "Отдел строительства, архитектуры и градостроительства Глубоковского района" с привлечением лиц, осуществляющих технический надзор.</w:t>
+      14. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Глубоковского района Восточно-Казахстанской области, осуществляется из средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1804,31 +1744,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>