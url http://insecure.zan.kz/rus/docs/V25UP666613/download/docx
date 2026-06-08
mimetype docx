--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50c26e9" w14:textId="50c26e9">
+    <w:p w14:paraId="58b9670" w14:textId="58b9670">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Жетысайского районного маслихата Туркестанской области от 25 февраля 2025 года № 26-153-VIII. Зарегистрировано в Департаменте юстиции Туркестанской области 27 февраля 2025 года № 6666-13</w:t>
+        <w:t>Решение Жетысайского районного маслихата Туркестанской области от 25 февраля 2025 года № 26-153-VIII. Зарегистрировано в Департаменте юстиции Туркестанской области 27 февраля 2025 года № 6666-13.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -423,137 +423,183 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Касимов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "СОГЛАСОВАНО"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Государственное учреждение </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Управление координации занятости </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и социальных программ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туркестанской области"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -600,64 +646,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жетысайского районного</w:t>
-[...12 lines deleted...]
-              <w:t>маслихата</w:t>
+              <w:t>Жетысайского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 февраля 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -676,2483 +709,2567 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Решение дополнено приложением на русском языке, текст на казахском языке не меняется решением Жетысайского районного маслихата Туркестанской области от 07.04.2025 </w:t>
+      Сноска. Приложения - в редакции решения Жетысайского районного маслихата Туркестанской области от 05.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 27-171-VIII</w:t>
+        <w:t>№ 40-242-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z19" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее - Правила) разработаны в соответствии с подпунктом 4) </w:t>
+      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О ветеранах" и постановлением Правительства Республики Казахстан от 30 июня 2023 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 523</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под №183871) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Жетысайского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальная комиссия – комиссия, создаваемая решением акима Жетысайкого района, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь – помощь, предоставляемая МИО в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ" Жетысайского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный государственный орган – государственное учреждение "Управление координации занятости и социальных программ" Туркестанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) участковая комиссия – специальная комиссия, создаваемая решением акима Жетысайского района для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Меры социальной поддержки, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> статьи 71, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> статьи 170, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> статьи 229 Социального кодекса, подпунктом 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 56 Бюджетного кодекса Республики Казахстан, Социального кодекса Республики Казахстан, </w:t>
-[...387 lines deleted...]
-        <w:t xml:space="preserve"> статьи 229 Социального кодекса, подпунктом 2) </w:t>
+        <w:t xml:space="preserve"> статьи 10, подпунктом 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10, подпунктом 2) </w:t>
+        <w:t xml:space="preserve"> статьи 11, подпунктом 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 11, подпунктом 2) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 12, подпунктом 2) </w:t>
+        <w:t xml:space="preserve"> статьи 12, подпунктом 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими правилами.</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Типовыми правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в год).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых акиматом Туркестанской области.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная помощь к праздничным дням и памятным датам предоставляется единовременно раз в год в виде денежной выплаты следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнообязанным, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – в размере 30 месячного расчетного показателя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день - 8 марта - многодетным матерям, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", а также награжденным орденами "Материнская слава" І и ІІ степени - в размере 2,5 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 15 марта – День Конституции Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Героям Социалистического Труда, кавалерам орденов Трудовой Славы третьей степени, лицам, удостоенным звания "Қазақстанның Еңбек Ері" – в размере 10 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 26 апреля – День памяти аварии на Чернобыльской атомной электростанции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей – в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения – в размере 20 месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – в размере 25 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 7 мая – День защитника Отечества в РК:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, направлявшиеся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия – в размере 20 месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим Комитета государственной безопасности бывшего Союза ССР, временно находившиеся на территории Афганистана и не входившие в состав ограниченного контингента советских войск – в размере 20 месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 9 мая – День Победы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны – в размере 5 000 000 (пять милионов) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг – в размере 30 месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств – в размере 30 месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" – в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – в размере 30 месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий – в размере 30 месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах – в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 15 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 15 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, партизан, подпольщиков, лиц, указанных в статьях 4 – 6 Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте – в размере 10 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда – в размере 10 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – в размере 10 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия – в размере 15 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне; супруге (супругу), не вступившей (вступившему) в повторный брак - в размере 20 месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны и лицам, приравненным к лицам с инвалидностью, в размере 35 месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 31 мая – День памяти жертв политических репрессий и голода:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицам, имеющим инвалидность или являющимся пенсионерами, пострадавшим от политических репрессий, в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" - в размере 10 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 29 августа – День закрытия Семипалатинского испытательного ядерного полигона:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 1 октября – День пожилых:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       одиноким пожилым лицам получающим специальные социальные услуги на дому – в размере 5 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) второе воскресенье октября – День защиты прав лиц с инвалидностью:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью и лицам с инвалидностью получающим специальные социальные услуги на дому – в размере 4 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) 25 октября – День Республики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      одиноким пожилым лицам получающим специальные социальные услуги на дому и детям с инвалидностью и лицам с инвалидностью получающим специальные социальные услуги на дому в размере - 3 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 16 декабря – День независимости:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" - в размере 60 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...214 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Социальная помощь отдельным категориям нуждающихся граждан оказывается один раз и (или) периодически (ежемесячно, ежеквартально, 1 раз в год):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) родителям или законным представителям детей, инфицированных вирусным иммунодефицитом человека (далее – ВИЧ) и состоящим на диспансерном учете или детям, страдающим заболеванием ВИЧ – ежемесячно в 2 (двух) кратном размере величины республиканского прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Социальная помощ в виде денежной помощи: детям с инвалидностью, обучающимся и воспитывающимся на дому в период учебного года – ежемесячно в размере 2 месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицам, страдающим туберкулезным заболеванием и находящимся на амбулаторном лечении – ежемесячно в размере 10 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нуждающимся гражданам, страдающим заболеванием хронической почечной недостаточности (использующим аппарат гемодиализа) – единовременно раз в год в размере 30 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара - единовременно раз в год в размере 100 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лицам, больным онкологическим заболеванием- единовременно в размере 10 (десять) месячных расчетных показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Социальная помощь к праздничным дням и памятным датам оказывается по списку, утверждаемому акиматом Жетысайского района на основании сформированного списка Государственной корпорации либо иных организаций, либо в электронном виде из информационных систем уполномоченного государственного органа без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Жетысайского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел занятости и социальных программ Жетысайского района переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Социальная помощь предоставляется в денежной форме через банки второго уровня или организации, имеющие лицензии на соответствующие виды банковских операций, путем перечисления на счета получателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Порядок оказания социальной помощи определяется главой 3 Типовых правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z119" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи) установленного местными представительными органам порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы территории Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z124" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z125" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z126" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z127" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 8 настоящих правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z128" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном порядке или в судебном порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Формирование категорий получателей на выплату социальной помощи к памятным датам и праздничным дням и процесс осуществления выплаты социальной помощи через Государственную корпорацию определяется пунктами 26-33 Типовых правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>