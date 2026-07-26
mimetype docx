--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="58b9670" w14:textId="58b9670">
+    <w:p w14:paraId="81de22a" w14:textId="81de22a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -687,114 +687,130 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№26-153-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложения - в редакции решения Жетысайского районного маслихата Туркестанской области от 05.05.2026 </w:t>
+      Сноска. Приложения - в редакции решения Жетысайского районного маслихата Туркестанской области от 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 40-242-VIII</w:t>
+        <w:t>№ 41-256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z19" w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -809,2521 +825,2701 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О ветеранах" и постановлением Правительства Республики Казахстан от 30 июня 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 523</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под №183871) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z20" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
-[...15 lines deleted...]
-      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
-[...15 lines deleted...]
-      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальная комиссия – комиссия, создаваемая решением акима города Туркестан, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z22" w:id="8"/>
-[...15 lines deleted...]
-      2) специальная комиссия – комиссия, создаваемая решением акима Жетысайкого района, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь – помощь, предоставляемая местным исполнительным органом в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее - получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z23" w:id="9"/>
-[...15 lines deleted...]
-      3) социальная помощь – помощь, предоставляемая МИО в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ Жетысайского района", осуществляющий оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z24" w:id="10"/>
-[...15 lines deleted...]
-      4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ" Жетысайского района;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z25" w:id="11"/>
-[...15 lines deleted...]
-      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прожиточный минимум - минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
-[...15 lines deleted...]
-      6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
-[...15 lines deleted...]
-      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
-[...15 lines deleted...]
-      8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
-[...15 lines deleted...]
-      9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
-[...15 lines deleted...]
-      10) уполномоченный государственный орган – государственное учреждение "Управление координации занятости и социальных программ" Туркестанской области;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) участковая комиссия – специальная комиссия, создаваемая решением акима города Туркестан для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
-[...15 lines deleted...]
-      11) участковая комиссия – специальная комиссия, создаваемая решением акима Жетысайского района для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предельный размер - утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
-[...15 lines deleted...]
-      12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
-[...15 lines deleted...]
-      13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
-[...15 lines deleted...]
-      14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
-[...15 lines deleted...]
-      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Меры социальной поддержки, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 170, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 229 Социального кодекса, подпунктом 2) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктом 2) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктом 2) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном Типовыми правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
-[...175 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Типовыми правилами.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, 1 раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
-[...15 lines deleted...]
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в год).</w:t>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечни праздничных дней и памятных дат для оказания социальной помощи устанавливаются местными представительными органами по представлению МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
-[...15 lines deleted...]
-      5. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых акиматом Туркестанской области.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
-[...15 lines deleted...]
-      6. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых акиматом Туркестанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Типовые положения о специальных и участковых комиссиях утверждаются уполномоченным государственным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Социальная помощь к праздничным дням и памятным датам предоставляется единовременно 1 раз в год в виде денежной выплаты следующим категориям получателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...98 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий – в размере 30 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – в размере 30 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР – в размере 30 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – в размере 30 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 марта - Международный женский день - многодетным матерям, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", а также награжденным орденами "Материнская слава" І и ІІ степени - в размере 2,5 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...98 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения – в размере 20 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 апреля – День памяти катастрофы на Чернобыльской атомной электростанции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
-[...15 lines deleted...]
-      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – в размере 20 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
-[...15 lines deleted...]
-      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – в размере 25 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей – в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
-[...15 lines deleted...]
-      5) 7 мая – День защитника Отечества в РК:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения – в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
-[...15 lines deleted...]
-      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших вследствие лучевой болезни или погибших лиц с инвалидностью, а также лиц, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения и ядерных испытаний – в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – в размере 25 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мая - День защитника Отечества:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
-[...15 lines deleted...]
-      военнослужащим, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий, военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий, военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР, рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья, либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
-[...15 lines deleted...]
-      рабочим и служащим, направлявшиеся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия – в размере 20 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
-[...15 lines deleted...]
-      рабочим и служащим Комитета государственной безопасности бывшего Союза ССР, временно находившиеся на территории Афганистана и не входившие в состав ограниченного контингента советских войск – в размере 20 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
-[...15 lines deleted...]
-      6) 9 мая – День Победы:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны – в размере 5 000 000 (пять милионов) тенге;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
-[...15 lines deleted...]
-      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, направлявшимся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия – в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
-[...15 lines deleted...]
-      лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим Комитета государственной безопасности бывшего Союза ССР, временно находившимся на территории Афганистана и не входившим в состав ограниченного контингента советских войск – в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
-[...15 lines deleted...]
-      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мая - День Победы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны - в размере 5 000 000 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
-[...15 lines deleted...]
-      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
-[...15 lines deleted...]
-      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" – в размере 20 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
-[...15 lines deleted...]
-      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, находившимся в период Великой Отечественной войны в составе частей, штабов и учреждений, входивших в состав действующей армии и флота в качестве сыновей (воспитанников) полков и юнг - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
-[...15 lines deleted...]
-      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работникам спецформирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
-[...15 lines deleted...]
-      рабочим и служащим соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий – в размере 30 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинград на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z80" w:id="66"/>
-[...15 lines deleted...]
-      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах – в размере 20 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z81" w:id="67"/>
-[...15 lines deleted...]
-      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 15 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z82" w:id="68"/>
-[...15 lines deleted...]
-      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 15 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z83" w:id="69"/>
-[...15 lines deleted...]
-      семьям военнослужащих, партизан, подпольщиков, лиц, указанных в статьях 4 – 6 Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте – в размере 10 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавшим воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий – в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z84" w:id="70"/>
-[...15 lines deleted...]
-      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда – в размере 10 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z85" w:id="71"/>
-[...15 lines deleted...]
-      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – в размере 10 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 15 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z86" w:id="72"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия – в размере 15 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 15 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
-[...15 lines deleted...]
-      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 20 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, партизан, подпольщиков, лиц, указанных в статьях 4-6 Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, при исполнении иных обязанностей воинской службы (служебных обязанностей) или вследствие заболевания, связанного с пребыванием на фронте - в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
-[...15 lines deleted...]
-      родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне; супруге (супругу), не вступившей (вступившему) в повторный брак - в размере 20 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям погибших в Великой Отечественной войне лиц, из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинград - в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z89" w:id="75"/>
-[...15 lines deleted...]
-      участникам Великой Отечественной войны и лицам, приравненным к лицам с инвалидностью, в размере 35 месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
-[...15 lines deleted...]
-      7) 31 мая – День памяти жертв политических репрессий и голода:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия – в размере 15 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z91" w:id="77"/>
-[...15 lines deleted...]
-      Лицам, имеющим инвалидность или являющимся пенсионерами, пострадавшим от политических репрессий, в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" - в размере 10 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время – в размере 15 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z92" w:id="78"/>
-[...15 lines deleted...]
-      8) 29 августа – День закрытия Семипалатинского испытательного ядерного полигона:</w:t>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признанных лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z93" w:id="79"/>
-[...15 lines deleted...]
-      лицам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне - в размере 30 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне; супруге (супругу), не вступившей (вступившему) в повторный брак - в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z94" w:id="80"/>
-[...15 lines deleted...]
-      9) 1 октября – День пожилых:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мая – День памяти жертв политических репрессий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z95" w:id="81"/>
-[...15 lines deleted...]
-      одиноким пожилым лицам получающим специальные социальные услуги на дому – в размере 5 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, пострадавщим от политических репрессий, имеющих инвалидность или являющихся пенсионерами реабилитированным в порядке, определенном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" - в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z96" w:id="82"/>
-[...15 lines deleted...]
-      10) второе воскресенье октября – День защиты прав лиц с инвалидностью:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 29 августа – День закрытия Семипалатинского ядерного испытательного полигона:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z97" w:id="83"/>
-[...15 lines deleted...]
-      детям с инвалидностью и лицам с инвалидностью получающим специальные социальные услуги на дому – в размере 4 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, пострадавшим вследствие ядерных испытаний на Семипалатинском ядерном испытательном полигоне – в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z98" w:id="84"/>
-[...15 lines deleted...]
-      11) 25 октября – День Республики:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 1 октября – День пожилых:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z99" w:id="85"/>
-[...15 lines deleted...]
-      одиноким пожилым лицам получающим специальные социальные услуги на дому и детям с инвалидностью и лицам с инвалидностью получающим специальные социальные услуги на дому в размере - 3 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      одиноким пожилым лицам, получающим специальные социальные услуги на дому – в размере 5 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z100" w:id="86"/>
-[...15 lines deleted...]
-      12) 16 декабря – День независимости:</w:t>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) второе воскресенье октября - День защиты прав лиц с инвалидностью:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z101" w:id="87"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" - в размере 60 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью, получающим специальные социальные услуги на дому - в размере 5 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z102" w:id="88"/>
-[...15 lines deleted...]
-      8. Социальная помощь отдельным категориям нуждающихся граждан оказывается один раз и (или) периодически (ежемесячно, ежеквартально, 1 раз в год):</w:t>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) 25 октября - День Республики:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z103" w:id="89"/>
-[...15 lines deleted...]
-      1) родителям или законным представителям детей, инфицированных вирусным иммунодефицитом человека (далее – ВИЧ) и состоящим на диспансерном учете или детям, страдающим заболеванием ВИЧ – ежемесячно в 2 (двух) кратном размере величины республиканского прожиточного минимума;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Героям Социалистического Труда, кавалерам орденов Трудовой Славы третьей степени, лицам, удостоенным звания "Қазақстанның Еңбек Ері" - в размере 5 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z104" w:id="90"/>
-[...15 lines deleted...]
-      2) Социальная помощ в виде денежной помощи: детям с инвалидностью, обучающимся и воспитывающимся на дому в период учебного года – ежемесячно в размере 2 месячного расчетного показателя;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) 16 декабря - День Независимости Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z105" w:id="91"/>
-[...15 lines deleted...]
-      3) лицам, страдающим туберкулезным заболеванием и находящимся на амбулаторном лечении – ежемесячно в размере 10 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, определенном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" - в размере 60 месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z106" w:id="92"/>
-[...15 lines deleted...]
-      4) нуждающимся гражданам, страдающим заболеванием хронической почечной недостаточности (использующим аппарат гемодиализа) – единовременно раз в год в размере 30 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Социальная помощь отдельным категориям нуждающихся граждан оказывается единовременно и (или) периодически (ежемесячно, 1 раз в год):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z107" w:id="93"/>
-[...15 lines deleted...]
-      5) в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара - единовременно раз в год в размере 100 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) родителям или законным представителям детей, инфицированных вирусом иммунодефицита человека (далее – ВИЧ) и состоящим на диспансерном учете или детей, страдающих ВИЧ, ежемесячно – в 2-кратном размере величины республиканского прожиточного минимума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z108" w:id="94"/>
-[...15 lines deleted...]
-      6) лицам, больным онкологическим заболеванием- единовременно в размере 10 (десять) месячных расчетных показателя;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, страдающим ВИЧ, - ежемесячно в 2-кратном размере величины республиканского прожиточного минимума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицам, страдающим туберкулезным заболеванием и находящимся на амбулаторном лечении, ежемесячно - в размере 10 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицам, больным злокачественными новообразованиями (онкология), без учета доходов - единовременно, в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам, страдающим хронической почечной недостаточностью (использующим аппарат гемодиализа), без учета доходов - единовременно, в размере 50 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ветеранам Великой Отечественной войны, лицам по льготам приравненным к ним и лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, определенном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" в порядке очередности на санаторно-курортное лечение, единовременно – в размере 65 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в связи с причинением ущерба лицам (семьям) либо их имуществу вследствие вследствие стихийного бедствия, единовременно - в размере до 200 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в связи с причинением ущерба лицам (семьям) либо их имуществу вследствие вследствие пожара, единовременно - в размере до 200 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) малообеспеченным семьям со среднедушевым доходом, не превышающим величину однократного прожиточному минимуму, устанавливаемого на соответствующий финансовый года законом о республиканском бюджете – единовременно в размере 1 прожиточного минимума устанавливаемого на соответствующий финансовый год законом о республиканском бюджете;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Социальная помощ в виде денежной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - детям с инвалидностью, обучающимся и воспитывающимся на дому в период учебного года, ежемесячно - в размере 2 месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - лицам, освобожденным из мест лишения свободы, лицам, состоящим на учете службы пробации, единовременно - в размере 10 месячных расчетных показателей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Порядок оказания социальной помощи определяется главой 3 Типовых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Жетысайского района на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="107"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="112"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="115"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z138" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1), 2)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="117"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3649,31 +3845,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>