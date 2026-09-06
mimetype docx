--- v0 (2025-11-28)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="26654db" w14:textId="26654db">
+    <w:p w14:paraId="7050794" w14:textId="7050794">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Казыгуртского районного маслихата Туркестанской области от 2 апреля 2025 года № 26/162-VIII. Зарегистрировано в Департаменте юстиции Туркестанской области 4 апреля 2025 года № 6676-13. Утратило силу решением Казыгуртского районного маслихата Туркестанской области от 30 апреля 2026 года № 40/239-VIII</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением Казыгуртского районного маслихата Туркестанской области от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/239-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,151 +239,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" Казыгуртский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить Правила оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые решения Казыгуртского районного маслихата согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -315,51 +398,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель Казыгуртского районного маслихата</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель Казыгуртского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -388,115 +481,197 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Т. Калымбетов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...63 lines deleted...]
-    </w:p>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "СОГЛАСОВАНО"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственное учреждение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Управление координации занятости и </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальных программ Туркестанской области"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -562,2400 +737,2680 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казыгуртского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 апреля 2025 года № 26/162-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Глава 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан (далее–Правила) разработаны в соответствии с постановлением Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее–Типовые правила) и определяют порядок оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих правилах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акимаКазыгуртскогорайона, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая МИО в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – Казыгуртский районный отдел занятости и социальных программ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – Министерство труда и социальной защиты населения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Меры социальной поддержки, предусмотренные пунктом 4 статьи 71, пунктом 3 статьи 170, пунктом 3 статьи 229 Социального кодекса, подпунктом 2) пункта 1 статьи 10, подпунктом 2) пункта 1 статьи 11, подпунктом 2) пункта 1 статьи 12, подпунктом 2) статьи 13, статьей 17 Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими правилами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Перечни праздничных дней и памятных дат для оказания социальной помощи, а также кратность оказания социальной помощи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Перечни праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 февраля - День вывода ограниченного контингента советских войск из Демократической Республики Афганистан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 марта – Международный женский день;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 апреля – День памяти о катастрофе на Чернобыльской атомной электро станции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мая – День защиты Отечества;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мая – День Победы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мая – День памяти жертв политических репрессий и голода;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 29 августа – День закрытия Семипалатинского испытательного ядерного полигона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 30 августа – День Конституции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 1 октября – День пожилых людей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) считать второе воскресенье октября месяца–Днем лиц синвалидностью Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 25 октября – День Республики;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 16 декабря – День Независимости.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Перечень отдельных категорий нуждающихся получателей и размеры социальной помощи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Социальная помощь к праздничным дням оказывается 1 раз в год, следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 февраля - День вывода ограниченного контингента советских войск из Демократической Республики Афганистан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнообязанным, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - в размере 30 месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 марта – Международный женский день:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетным матерям, награжденным подвесками "Алтын алқа", "Күмісалқа" или получившим ранее звание "Мать-героиня", а также награжденным орденами "Материнская слава"I и II степени - в размере 2 кратного месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 апреля – День памяти о катастрофе на Чернобыльской атомной электро станции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии -в размере 25 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей- в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения - в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мая – День защиты Отечества:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза Советских Социалистических Республик (далее – Союза ССР), принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий -в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мая – День Победы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны - в размере 5000000тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшие участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда"- в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супругам (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне; супругам (супругу), не вступившим (вступивший) в повторный брак - в размере 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны- в размере 15 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны- в размере 15 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или в других государствах, в которых велись боевые действия- в размере 15 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - в размере 15 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, партизан, подпольщиков, лиц, указанных в статьях 4 - 6 настоящего Закона, погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте - в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда - в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями -в размере 10 месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мая – День памяти жертв политических репрессий и голода:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жертвам политических репрессий, кроме лиц указанных в подпункте д) статьи 2 Закона Республики Казахстан "О реабилитации жертв массовых политических репрессий" - в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 29 августа – День закрытия Семипалатинского испытательного ядерного полигона:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицам, принимавшим непосредственное участие в ядерных испытаниях и учениях на Семипалатинском ядерном полигоне -в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 30 августа – День Конституции Республики Казахстан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Героям Социалистического Труда - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 1 октября – День пожилых людей:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       престарелым получающим специальное социальное обслуживание на дому - в размере 2 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Второе воскресенье октября – День лиц с инвалидностью Республики Казахстан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью и детям с инвалидностью, получающим специальное социальное обслуживание на дому - в размере 2 месячных расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 25 октября – День Республики:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям, оставшимся без попечения родителей и детям с инвалидностью, получающим специальное социальное обслуживание на дому - в размере 3 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 16 декабря – День Независимости:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" - в размере 60 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Социальная помощь следующим отдельным категориям нуждающихся граждан оказывается 1 раз в год:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, ветеранам труда, гражданам пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне, лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий", а также гражданам, достигшим пенсионного возраста, в виде путевки на санаторно-курортное лечение;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Для подписки на периодические издания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участникам и лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны - в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицам, сопровождающие лиц с инвалидностью первой группы, имеющих затруднение в передвижении во времясанаторно – курортного лечения, без учета среднедушевого дохода - в размере 40 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) малообеспеченным семьям (гражданам) оказавшимся в трудной жизненной ситуации, имеющим среднедушевой доход ниже прожиточного минимума - в размере прожиточного минимума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лицам, освободившимся из мест лишения свободы, находящимся на учете службы пробации, без учета среднедушевого дохода - в размере 10 месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Социальная помощь следующим отдельным категориям нуждающихся граждан оказывается ежемесячно:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) одиноким пожилым лицам старше 80 лет - в размере 2 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) семьям, имеющих детей, у которых заражение инфекцией вируса иммунодефицита человека (ВИЧ) произошло в результате ненадлежащего исполнения служебных обязанностей медицинскими работниками и работниками сферы бытового обслуживания;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам в детстве инфицированным болезнью, вызванной вирусом иммунодефицита человека (ВИЧ), ежемесячно, в двукратном размере прожиточного минимума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицам, страдающим туберкулезным заболеванием в период амбулаторного лечения, по списку предоставляемым государственным коммунальным предприятием на праве хозяйственного ведения "Казыгуртская районная больница" Управления здравоохранения Туркестанской области- ежемесячно, 5 месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Лицам с инвалидностью и детям с инвалидности по индивидуальной программе абилитации и реабилитации, для улучшения жилищно-бытовых условии собственного жилья,1 раз в два года в размере 50 (пятьдесят) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Социальная помощь гражданам, пострадавшим вследствие стихийного бедствия или пожара, предоставляется единовременно в виде денежных выплат:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предельный размер социальной помощи 100 месячных расчетных показателей, при причинении ущерба гражданину (семье) либо его индивидуальному жилому дому и подсобному хозяйству вследствие стихийного бедствия или пожара, без учета дохода;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предельный размер социальной помощи 100 месячных расчетных показателей на погибшего – в случае летальных исходов членов семьи, без учета дохода.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Социальная помощь к праздничным дням и памятным датам оказывается по списку, утверждаемому акиматомКазыгуртского района на основании сформированного списка Государственной корпорации либо иных организаций, либо в электронном виде из информационных систем уполномоченного государственного органа без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Казыгуртского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел занятости и социальных программ Казыгуртского района переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Социальная помощь предоставляется в денежной форме через банки второго уровня или организации, имеющие лицензии на соответствующие виды банковских операций, путем перечисления на счета получателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Порядок оказания социальной помощи определяется главой 3 Типовых правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z131" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи) установленного местными представительными органам порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z132" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z133" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z134" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z135" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z136" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z137" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 8 настоящих правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 1) - 3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном порядке или в судебном порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z143" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z144" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Формирование категорий получателей на выплату социальной помощи к памятным датам и праздничным дням и процесс осуществления выплаты социальной помощи через Государственную корпорацию определяется пунктами 26-33 Типовых правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3021,242 +3476,264 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казыгуртского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 апреля 2025 года № 26/162-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Казыгуртского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z8" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Казыгуртского районного маслихата "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 20 декабря 2023 года № 9/56-VIІІ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6425-13);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z9" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Казыгуртского районного маслихата "О внесении изменения в решение Казыгуртского районного маслихата Туркестанской области от 20 декабря 2023 года № 9/56-VIІІ "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 21 февраля 2024 года № 11/69-VIІІ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6470-13);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z10" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Казыгуртского районного маслихата "О внесении изменения в решение Казыгуртского районного маслихата Туркестанской области от 20 декабря 2023 года № 9/56-VIІІ "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 16 октября 2024 года № 18/118-VIІІ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6609-13).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3578,35 +4055,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>