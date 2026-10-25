--- v0 (2026-01-18)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6cc0495" w14:textId="6cc0495">
+    <w:p w14:paraId="2418d43" w14:textId="2418d43">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,163 +85,241 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в решение маслихата Аккайынского района Северо-Казахстанской области от 9 ноября 2023 года № 9-4 "Об утверждении правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Аккайынском районе Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение маслихата Аккайынского района Северо-Казахстанской области от 27 марта 2025 года № 24-24. Зарегистрировано Департаментом юстиции Северо-Казахстанской области 31 марта 2025 года № 7879-15. Утратило силу решением маслихата Аккайынского района Северо-Казахстанской области от 25 августа 2026 года № 38-5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z33" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением маслихата Аккайынского района Северо-Казахстанской области от 25.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маслихат Аккайынского района Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Аккайынского района Северо-Казахстанской области "Об утверждении правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Аккайынском районе Северо-Казахстанской области" от 9 ноября 2023 года № 9-4 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7616-15) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в правилах оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Аккайынском районе Северо-Казахстанской области, утвержденных указанным решением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункте 8:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -252,370 +332,370 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4) День Победы - 9 мая: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны - в размере 382 (триста восемьдесят два) месячных расчетных показателей, за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 5000000 (пять миллионов) тенге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - в размере 382 (триста восемьдесят два) месячных расчетных показателей, за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 5000000 (пять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере 26 (двадцать шесть) месячных расчетных показателей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главного северного морского пути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" и знаком "Жителю блокадного Ленинграда" - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда - в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 8 (восемь) месячных расчетных показателей, за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 8 (восемь) месячных расчетных показателей, за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим, (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 5 (пять) месячных расчетных показателей, за исключением 9 мая 2025 года, к 9 мая 2025 года в связи с празднованием 80-летия Победы в Великой Отечественной войне в размере 50000 (пятьдесят тысяч) тенге;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -628,110 +708,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "8) День Независимости - 16 декабря: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случае применения репрессий за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел - в размере 51 (пятьдесят один) месячных расчетных показателей.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -867,63 +947,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1245,35 +1347,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>