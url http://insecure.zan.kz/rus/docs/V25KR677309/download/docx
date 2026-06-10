--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="33be7fa" w14:textId="33be7fa">
+    <w:p w14:paraId="4703f05" w14:textId="4703f05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,148 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Приозерск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Приозерского городского маслихата Карагандинской области от 20 мая 2025 года № 28/216. Зарегистрировано Департаментом юстиции Карагандинской области 21 мая 2025 года № 6773-09. Утратило силу решением Приозерского городского маслихата Карагандинской области от 29 апреля 2026 года № 40/300</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z180" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением Приозерского городского маслихата Карагандинской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,151 +235,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан", Приозерский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Приозерск, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые решения Приозерского городского маслихата согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -529,87 +609,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 мая 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 28/216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Приозерск</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Приозерск (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -624,372 +704,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Приозерск.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города республиканского значения, столицы, района (города областного значения), по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая МИО в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – местный исполнительный орган города республиканского значения, столицы, района, города областного значения, района в городе, осуществляющий оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1124,2288 +1204,2300 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день - 8 марта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) День памяти аварии на Чернобыльской атомной электростанции - 26 апреля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) День защитника Отечества - 7 мая; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) День Победы - 9 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) День памяти жертв политических репрессий и голода - 31 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) День Конституции Республики Казахстан - 30 августа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) День пожилых людей - 1 октября;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) День защиты прав лиц с инвалидностью - второе воскресенье октября;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) День Республики - 25 октября;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) День Независимости - 16 декабря.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областным акиматом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        военнослужащие Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнообязанные, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочие и служащие, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) к Международному женскому дню - 8 марта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетные матеря, награжденные подвесками "Алтын алқа", "Күміс алқа" или получивших ранее звание "Мать-героиня", награжденные орденами "Материнская слава" I и II степени;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетные семьи, имеющие 4 и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, послесреднего образования, высших учебных заведениях, после достижения ими совершеннолетия до времени окончания ими учебных заведений (но не более чем до достижения 23-летнего возраста);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ко дню памяти аварии на Чернобыльской атомной электростанции - 26 апреля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        лица, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ко дню защитника Отечества - 7 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ко дню Победы - 9 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участники Великой Отечественной войны, а именно военнослужащие, проходившие службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее – Союза ССР), партизаны и подпольщики Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, принимавшие участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       граждане, работавшие в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несовершеннолетние узники концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочие и служащие соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, проработавшие (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, являющиеся получателями пенсионных выплат по возрасту или пенсионных выплат по выслуге лет и награжденные орденами или медалями бывшего Союза ССР или Республики Казахстан либо удостоенные почетных званий бывшего Союза ССР или Республики Казахстан, либо награжденные почетными грамотами Республики Казахстан, либо награжденные ведомственными наградами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супруга (супруг) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родители и не вступившие в повторный брак вдовы воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне; супруга (супруг), не вступившая (вступивший) в повторный брак;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дети и другие иждивенцы погибшего (пропавшего без вести, умершего), которым в связи с этим выплачивается государственное социальное пособие по случаю потери кормильца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи военнослужащих, партизан, подпольщиков, погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ко дню памяти жертв политических репрессий и голода - 31 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реабилитированные граждане, привлеченные к ответственности за участие в событиях 17-18 декабря 1986 года в Казахстане, имеющие статус жертвы политических репрессий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жертвы политических репрессий, лица, пострадавшие от политических репрессий, имеющие инвалидность или являющиеся пенсионерами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ко дню Конституции Республики Казахстан - 30 августа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       граждане, имеющие социально - значимые заболевания (лица с онкологическими заболеваниями, больные вирусом иммунодефицита человека и больные различной формой туберкулеза);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) ко дню пожилых людей - 1 октября: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пенсионеры, достигшие семидесяти пяти лет и старше;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ко дню защиты прав лиц с инвалидностью - второе воскресенье октября:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица с инвалидностью 1, 2, 3 группы старше 18 лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) ко дню Республики - 25 октября: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетные семьи, имеющие детей, воспитывающихся и обучающихся в дошкольных организациях образования города Приозерск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z181" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ко дню Независимости - 16 декабря:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дети-сироты и дети, оставшиеся без попечения родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дети с инвалидностью до 18 лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия предоставляется не позднее шести месяцев со дня наступления стихийного бедствия, 1 раз в год независимо от доходов лица (членов семьи), размер социальной помощи 100 (сто) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара предоставляется не позднее шести месяцев со дня наступления пожара, 1 раз в год независимо от доходов лица (членов семьи), размер социальной помощи 100 (сто) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) наличие социально значимого заболевания, предоставляется 1 раз в год независимо от доходов лица (членов семьи), размер социальной помощи 30 (тридцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) наличие среднедушевого дохода, не превышающего порога 0,8 кратном отношении к прожиточному минимуму, установленного законодательством Республики Казахстан на соответствующий финансовый год предоставляется 1 раз в год, в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) сиротство, отсутствие родительского попечения, предоставляется 1 раз в год, размер социальной помощи 30 (тридцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) неспособность к самообслуживанию в связи с преклонным возрастом, предоставляется 1 раз в год с учетом среднедушевого дохода лица (членов семьи), размер социальной помощи 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) освобождение из мест лишения свободы, нахождение на учете службы пробации, предоставляется не позднее шести месяцев со дня освобождения, 1 раз в год независимо от доходов лица (членов семьи), размер социальной помощи 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) наличие среднедушевого дохода лица (семьи), не превышающего 1,5 (полутора) кратного размера прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год для пенсионеров по возрасту, лиц с инвалидностью первой группы, семей, имеющим или воспитывающим детей с инвалидностью, детей-сирот и детей, оставшимся без попечения родителей, не достигшим двадцати девяти лет, потерявшим родителей до совершеннолетия, проживающим в частных жилых домах с местным (печным) отоплением, являющимися его собственниками (нанимателями), либо членами семьи собственника (нанимателя), при отсутствии у них и членов семьи другого жилья, социальная помощь для приобретения твердого топлива (уголь) предоставляется в размере 16 (шестнадцать) месячных расчетных показателей на отопительный сезон, 1 раз в год, единовременно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае проживания в одном частном жилом доме нескольких лиц, имеющих право на получение социальной помощи на приобретение топлива, компенсация выплачивается только одному из них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) на погребение ветеранов принимавших участие в боевых действиях в Афганистане предоставляется в течение трех месяцев после наступления смерти, единовременно независимо от доходов лица (членов семьи) помощь оказывается его семье либо лицу, осуществившему погребение, в размере 150 (сто пятьдесят) тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) оказание социальной помощи без учета доходов ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны и ветеранам труда на возмещение затрат на санаторно-курортное лечение не более 14 дней 1 раз в год, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью на основании подтверждающих документов (акта выполненных работ, счета-фактуры и фискального чека оплаты). Социальная помощь на санаторно-курортное лечение ветеранам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации на санаторно-курортное лечение, не выплачивается;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) оказание единовременной социальной помощи, на оплату коммунальных услуг и приобретение топлива:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам боевых действий на территории других государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер единовременной социальной помощи 12 (двенадцать) месячных расчетных показателей, оказывается без учета доходов, без истребования заявлений от граждан, по списку представленным филиалом Государственной корпорации 1 раз в год в отопительный сезон в октябре месяце;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z100" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z100" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1) при наличии у детей социально значимого заболевания, вызванного вирусом иммунодефицита человека и носителям вируса иммунодефицита человека, социальная помощь предоставляется законному представителю ребенка до восемнадцати лет, независимо от доходов лица (семьи), в размере 2,0 (два) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, ежемесячно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z120" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) социальная помощь без учета дохода предоставляется лицам с инвалидностью первой группы, имеющим индивидуальную программу абилитации и реабилитации лица с ивалидностью на санаторно-курортное лечение (за исключением лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя), для возмещения затрат санаторно-курортного лечения сопровождающего их лица, в размере не более семидесяти процентов от гарантированной стоимости санаторно-курортного лечения, определяемой уполномоченным органом в области социальной защиты населения для лиц с инвалидностью, не более одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предельный размер социальной помощи к праздничным дням и памятным датам – в размере 100 месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z123" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z124" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z126" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сиротство, отсутствие родительского попечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z128" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z129" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z130" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z131" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z132" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными решением Приозерского городского маслихата Карагандинской области от 28.01.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 7 с изменениями, внесенными решением Приозерского городского маслихата Карагандинской области от 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 37/278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия и указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z134" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Социальная помощь оказывается в порядке и сроки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3420,331 +3512,331 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z143" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z144" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города республиканского значения, столицы, района (города областного значения) на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z145" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z146" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z147" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3797,51 +3889,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3856,52 +3948,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3916,371 +4008,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4372,242 +4464,264 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 мая 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 28/216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых решений Приозерского городского маслихата признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приозерского городского маслихата от 22 декабря 2023 года № 12/74 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Приозерск" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6538-09 ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приозерского городского маслихата от 8 августа 2024 года № 19/150 "О внесении изменений и дополнений в решение Приозерского городского маслихата от 22 декабря 2023 года № 12/74 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Приозерск" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6631-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приозерского городского маслихата от 3 декабря 2024 года № 23/172 "О внесении дополнения в решение Приозерского городского маслихата от 22 декабря 2023 года № 12/74 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Приозерск" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6691-09) номер поменять.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4929,35 +5043,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>