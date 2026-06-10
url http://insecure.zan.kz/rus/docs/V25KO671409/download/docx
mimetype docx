--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2ac6983" w14:textId="2ac6983">
+    <w:p w14:paraId="f3aca3b" w14:textId="f3aca3b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1220,1456 +1220,2320 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном Типовыми правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год). </w:t>
+        <w:t>
+      5. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 5 – в редакции решения Осакаровского районного маслихата Карагандинской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан;</w:t>
+      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      2) 8 марта – Международный женский день;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Международный женский день - 8 марта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      3) 7 мая - День защитника Отечества в Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День памяти аварии на Чернобыльской АЭС - 26 апреля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      4) 9 мая – День Победы;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День защитника Отечества в Республике Казахстан – 7 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      5) 1 октября – День пожилых людей;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День Победы в Великой Отечественной Войне - 9 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      6) 25 октября – День Республики;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День пожилых людей - 1 октября;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      7) 16 декабря – День Независимости.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День защиты прав лиц с инвалидностью - второе воскресенье октября;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z143" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) День Независимости Республики Казахстан - 16 декабря.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z144" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z145" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции решения Осакаровского районного маслихата Карагандинской области от 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 33/328</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 6 – в редакции решения Осакаровского районного маслихата Карагандинской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная помощь к праздничным дням и памятным датам оказывается один раз в год следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
-[...15 lines deleted...]
-      военнослужащим летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
-[...15 lines deleted...]
-      рабочим и служащим, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkStart w:name="z150" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z151" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z152" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия – 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z153" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день – 8 марта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа", "Алтын алқа" или получившим ранее звание "Мать-героиня" и награжденным орденами "Материнская слава" I и II степени, а также многодетным семьям, имеющим в своем составе четырех и более совместно проживающих несовершеннолетних детей – 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
-[...15 lines deleted...]
-      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавших участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День памяти аварии на Чернобыльской АЭС - 26 апреля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях - единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...15 lines deleted...]
-      4) День Победы – 9 мая:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
-[...15 lines deleted...]
-      участникам Великой Отечественной войны, а именно военнослужащим, проходившие службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны - единовременно в размере – 2 000 000 (два миллиона) тенге;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - единовременно в размере – 2 000 000 (два миллиона) тенге;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...15 lines deleted...]
-      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" - единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
-[...15 lines deleted...]
-      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День защитника Отечества в Республике Казахстан – 7 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
-[...15 lines deleted...]
-      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - единовременно в размере – 100 000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее - Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
-[...15 lines deleted...]
-      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - единовременно в размере – 100 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на Таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
-[...15 lines deleted...]
-      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...15 lines deleted...]
-      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лицам, приравненных по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - единовременно в размере – 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - единовременно в размере – 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
-[...15 lines deleted...]
-      5) День пожилых людей - 1 октября:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
-[...15 lines deleted...]
-      пенсионерам, достигшим семидесяти лет и старше - единовременно в размере – 20 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День Победы – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z44" w:id="62"/>
-[...15 lines deleted...]
-      6) День Республики – 25 октября:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны – 1156 (тысяча сто пятьдесят шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z45" w:id="63"/>
-[...15 lines deleted...]
-      лицам с инвалидностью первой, второй, третьей группы - единовременно в размере – 30 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов – 1156 (тысяча сто пятьдесят шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z46" w:id="64"/>
-[...15 lines deleted...]
-      детям с инвалидностью до восемнадцати лет - единовременно в размере – 40 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z47" w:id="65"/>
-[...15 lines deleted...]
-      7) День Независимости - 16 декабря:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z48" w:id="66"/>
+    <w:bookmarkStart w:name="z50" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z51" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z52" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - единовременно в размере – 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z53" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День пожилых людей - 1 октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z54" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, достигшим 75 лет и старше – 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z55" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День защиты прав лиц с инвалидностью – второе воскресенье октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z56" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой, второй и третьей группы – 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z57" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до семи лет, детям с инвалидностью с семи до восемнадцати лет – 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z58" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) День Независимости - 16 декабря:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z59" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, принимавшие участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном </w:t>
+      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" - единовременно в размере – 400 000 (четыреста тысяч) тенге.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" – 95 (девяносто пять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции решения Осакаровского районного маслихата Карагандинской области от 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 33/328</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 7 – в редакции решения Осакаровского районного маслихата Карагандинской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Социальная помощь отдельным категориям нуждающихся граждан оказывается единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z74" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) социальная помощь гражданам (семьям), пострадавшим вследствие стихийного бедствия по месту возникновения стихийного бедствия, в течении шести месяцев с момента возникновения данной ситуации одному из собственников жилья (жилого строения), без учета среднедушевого дохода – единовременно в размере – 100 (сто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z63" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь гражданам (семьям), пострадавшим вследствие пожара по месту возникновения пожара, в течении шести месяцев с момента возникновения данной ситуации одному из собственников жилья (жилого строения), без учета среднедушевого дохода – единовременно в размере – 150 (сто пятдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z64" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z65" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) социальная помощь на оплату коммунальных услуг предоставляется на основании списка Государственной корпорации "Правительство для граждан" 1 (один) раз в год в размере 24 (двадцать четыре) месячных расчетных показателей на отопительный сезон следующим категориям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z66" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z67" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z68" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z69" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z70" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z71" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на Таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z72" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z161" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z162" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z75" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z76" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z77" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь на приобретение твердого топлива одиноко проживающим престарелым лицам, достигшим пенсионного возраста и лицам с инвалидностью 1 и 2 группы, не имеющих по месту проживания трудоспособных совершеннолетних детей, проживающим в частных жилых домах с местным (печным) отоплением, являющимся его собственниками, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 2 (двух) прожиточных минимумов, установленного законодательством Республики Казахстан на соответствующий финансовый год – один раз в год в размере 16 (шестнадцать) месячных расчетных показателей на отопительный сезон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z78" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь на приобретение твердого топлива малообеспеченным семьям (гражданам), проживающим в частных жилых домах с местным (печным) отоплением, являющимся его собственниками, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 2 (двух) прожиточных минимумов, установленного законодательством Республики Казахстан на соответствующий финансовый год – один раз в год в размере 16 (шестнадцать) месячных расчетных показателей на отопительный сезон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z79" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) социальная помощь при наличии социально значимого заболевания предоставляется 1 (один) раз в год лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей, за исключением лиц с заболеванием туберкулез, лиц с хронической почечной недостаточностью, находящихся на хронодиализе и детей с болезнью, вызванной вирусом иммунодефицита человека:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z80" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - лицам с заболеванием туберкулез 1 (один) раз в год, без учета среднедушевого дохода, в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z81" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - лицам с хронической почечной недостаточностью, находящихся на хронодиализе, выплачивается 1 (один) раз в год без учета среднедушевого дохода в размере 15 (пятнадцать) месячных расчетных показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z82" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - детям с болезнью, вызванной вирусом иммунодефицита человека, без учета среднедушевого дохода, ежемесячно в размере 2 (два) прожиточных минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z83" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) социальная помощь в виде денежной помощи предоставляется многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования Осакаровского района на основании списка государственного учреждения "Отдел образования Осакаровского района" ежеквартально в размере 50% (пятьдесят) от фактически произведенных родителями расходов по оплате, утвержденной уполномоченным органом в дошкольных организациях образования, но не более 5 (пять) месячных расчетных показателей на каждого ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z84" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) социальная помощь на санаторно-курортное лечение предоставляется ветеранам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан "О ветеранах" без учета доходов 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 14 дней, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z85" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь на санаторно-курортное лечение лицам, сопровождающих лиц с инвалидностью первой группы (имеющих в индивидуальной программе абилитации и реабилитации социальную услугу индивидуального помощника, за исключением, лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя, согласно законодательству) на санаторно-курортное лечение в пределах Республики Казахстан, в виде возмещения стоимости пребывания в санаторно-курортной организации 1 (один) раз год в размере суммы фактических затрат, но не более 70 (семьдесят) процентов гарантированной суммы, определяемой уполномоченным органом в области социальной защиты населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z86" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь на санаторно-курортное лечение предоставляется пенсионерам в возрасте 70 лет и старше с учетом среднедушевого дохода лица (семьи), не превышающего величины двухкратного прожиточного минимума, установленного на соответствующий финансовый год Законом о республиканском бюджете с оплатой 30% от стоимости путевки 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 12 дней, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z87" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь на санаторно-курортное лечение ветеранам, пенсионерам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации на санаторно-курортное лечение, не распространяется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z88" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь предоставляется на основании заявления с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z163" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z164" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) счет-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z165" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) акт выполненных работ по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>форме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, утвержденной приказом Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 "Об утверждении форм первичных учетных документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8265);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z166" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о номере счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z167" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z168" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) социальная помощь при наличии среднедушевого дохода, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, 1 (один) раз в год в размере – 15 (пятнадцать) месячных расчетных показателей предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z169" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицам, находящимся на учете службы пробации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z170" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) освободившимся из мест лишения свободы на основании справки не позднее трех месяцев со дня освобождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z171" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z172" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Состав семьи определяется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z173" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период (предыдущий квартал) на количество месяцев в указанном периоде (три месяца) и число членов семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 8 – в редакции решения Осакаровского районного маслихата Карагандинской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...339 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. К памятным датам и праздничным дням размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере по согласованию с местным исполнительным органом области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z90" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z91" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z92" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z93" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z94" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Социальная помощь оказывается в порядке и сроки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2684,331 +3548,423 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z95" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z96" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z97" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z98" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z99" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z100" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Осакаровского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z101" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z175" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z176" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 13 – в редакции решения Осакаровского районного маслихата Карагандинской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z104" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z108" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z109" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z110" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z111" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3018,154 +3974,154 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в </w:t>
-[...29 lines deleted...]
-        <w:t>2)</w:t>
+        <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkStart w:name="z179" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктах 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z180" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3177,374 +4133,590 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+        <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств."</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 14 – в редакции решения Осакаровского районного маслихата Карагандинской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z113" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z114" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z115" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z116" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z117" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z118" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z182" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 19 – в редакции решения Осакаровского районного маслихата Карагандинской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z121" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z122" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 20 – в редакции решения Осакаровского районного маслихата Карагандинской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z124" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z125" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z126" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3636,242 +4808,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 февраля 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 30/290</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признанных утратившими силу некоторых решений Осакаровского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z129" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осакаровского районного маслихата от 31 октября 2023 года №12/110 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6511-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z130" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осакаровского районного маслихата от 17 июля 2024 года №22/216 "О внесении изменений и дополнения в решение Осакаровского районного маслихата от 31 октября 2023 года №12/110 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №6625-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z131" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осакаровского районного маслихата от 28 августа 2024 года №23/219 "О внесении изменений в решение Осакаровского районного маслихата от 31 октября 2023 года №12/110 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №6645-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4197,31 +5369,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>