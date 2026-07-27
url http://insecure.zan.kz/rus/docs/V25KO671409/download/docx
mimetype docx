--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f3aca3b" w14:textId="f3aca3b">
+    <w:p w14:paraId="402a231" w14:textId="402a231">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2915,454 +2915,474 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - детям с болезнью, вызванной вирусом иммунодефицита человека, без учета среднедушевого дохода, ежемесячно в размере 2 (два) прожиточных минимума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z83" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) социальная помощь в виде денежной помощи предоставляется многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования Осакаровского района на основании списка государственного учреждения "Отдел образования Осакаровского района" ежеквартально в размере 50% (пятьдесят) от фактически произведенных родителями расходов по оплате, утвержденной уполномоченным органом в дошкольных организациях образования, но не более 5 (пять) месячных расчетных показателей на каждого ребенка;</w:t>
+      5) социальная помощь в виде денежной выплаты предоставляется многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" и многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования на основании сведений из информационных систем государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z84" w:id="99"/>
+    <w:bookmarkStart w:name="z188" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выплата осуществляется один раз в календарном году (по состоянию на октябрь текущего года) в размере 10 (десять) месячных расчетных показателей на каждого ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z84" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) социальная помощь на санаторно-курортное лечение предоставляется ветеранам в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан "О ветеранах" без учета доходов 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 14 дней, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z85" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z85" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       социальная помощь на санаторно-курортное лечение лицам, сопровождающих лиц с инвалидностью первой группы (имеющих в индивидуальной программе абилитации и реабилитации социальную услугу индивидуального помощника, за исключением, лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя, согласно законодательству) на санаторно-курортное лечение в пределах Республики Казахстан, в виде возмещения стоимости пребывания в санаторно-курортной организации 1 (один) раз год в размере суммы фактических затрат, но не более 70 (семьдесят) процентов гарантированной суммы, определяемой уполномоченным органом в области социальной защиты населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z86" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z86" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       социальная помощь на санаторно-курортное лечение предоставляется пенсионерам в возрасте 70 лет и старше с учетом среднедушевого дохода лица (семьи), не превышающего величины двухкратного прожиточного минимума, установленного на соответствующий финансовый год Законом о республиканском бюджете с оплатой 30% от стоимости путевки 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 12 дней, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z87" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z87" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       социальная помощь на санаторно-курортное лечение ветеранам, пенсионерам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации на санаторно-курортное лечение, не распространяется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z88" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z88" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социальная помощь предоставляется на основании заявления с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z163" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z163" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z164" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z164" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) счет-фактура;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z165" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z165" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) акт выполненных работ по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, утвержденной приказом Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 "Об утверждении форм первичных учетных документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8265);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z166" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z166" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения о номере счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z167" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z167" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z168" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z168" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) социальная помощь при наличии среднедушевого дохода, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, 1 (один) раз в год в размере – 15 (пятнадцать) месячных расчетных показателей предоставляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z169" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z169" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицам, находящимся на учете службы пробации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z170" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z170" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) освободившимся из мест лишения свободы на основании справки не позднее трех месяцев со дня освобождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z171" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z171" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z172" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z172" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Состав семьи определяется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z173" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z173" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период (предыдущий квартал) на количество месяцев в указанном периоде (три месяца) и число членов семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3374,166 +3394,186 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Пункт 8 – в редакции решения Осакаровского районного маслихата Карагандинской области от 15.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 48/468</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования). с изменением, внесенным решением Осакаровского районного маслихата Карагандинской области от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51/505</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="115"/>
+    <w:bookmarkStart w:name="z89" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. К памятным датам и праздничным дням размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере по согласованию с местным исполнительным органом области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z90" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z90" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z91" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z91" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z92" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z92" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z93" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z93" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z94" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z94" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Социальная помощь оказывается в порядке и сроки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3548,231 +3588,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z95" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z95" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z96" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z96" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z97" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z97" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z98" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z98" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z99" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z99" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z100" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z100" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Осакаровского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z101" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z101" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z175" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z175" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z176" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z176" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3801,170 +3841,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="130"/>
+    <w:bookmarkStart w:name="z103" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z104" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z104" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z108" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z108" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z109" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z109" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z110" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z110" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z111" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z111" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3997,51 +4037,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="136"/>
+    <w:bookmarkStart w:name="z179" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4076,52 +4116,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z180" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z180" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4136,51 +4176,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств."</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4209,230 +4249,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="138"/>
+    <w:bookmarkStart w:name="z112" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z113" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z113" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z114" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z114" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z115" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z115" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z116" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z116" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z117" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z117" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z118" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z118" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z182" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z182" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4461,110 +4501,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="146"/>
+    <w:bookmarkStart w:name="z120" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z121" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z121" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z122" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z122" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4593,130 +4633,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="149"/>
+    <w:bookmarkStart w:name="z123" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z124" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z124" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z125" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z125" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z126" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z126" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4808,242 +4848,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 февраля 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 30/290</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="153"/>
+    <w:bookmarkStart w:name="z128" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признанных утратившими силу некоторых решений Осакаровского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z129" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z129" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осакаровского районного маслихата от 31 октября 2023 года №12/110 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6511-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z130" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z130" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осакаровского районного маслихата от 17 июля 2024 года №22/216 "О внесении изменений и дополнения в решение Осакаровского районного маслихата от 31 октября 2023 года №12/110 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №6625-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z131" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z131" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осакаровского районного маслихата от 28 августа 2024 года №23/219 "О внесении изменений в решение Осакаровского районного маслихата от 31 октября 2023 года №12/110 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №6645-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5369,31 +5409,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>