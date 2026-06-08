--- v0 (2025-11-28)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4b5f5c6" w14:textId="4b5f5c6">
+    <w:p w14:paraId="1dc5e74" w14:textId="1dc5e74">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,148 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Нуринского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Нуринского районного маслихата Карагандинской области от 29 апреля 2025 года № 159. Зарегистрировано Департаментом юстиции Карагандинской области 5 мая 2025 года № 6766-09. Утратило силу решением Нуринского районного маслихата Карагандинской области от 24 апреля 2026 года № 236</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z136" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением Нуринского районного маслихата Карагандинской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Социальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -215,151 +295,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан", районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Нуринского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нуринского районного маслихата от 1 августа 2024 года № 107 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Нуринского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6630-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -576,87 +656,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 апреля 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Нуринского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее – Правила) разработаны в соответствии с Социальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -691,372 +771,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О ветеранах" и в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима района, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая МИО в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – местный исполнительный орган района, осуществляющий оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1191,1488 +1271,1488 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 марта – Международный женский день;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 апреля – День памяти ликвидации аварии на Чернобыльской атомной электростанции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мая – День защитника Отечества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мая – День Победы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 30 августа – День Конституции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1 октября – День пожилых людей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 25 октября – День Республики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 16 декабря – День Независимости Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Социальная помощь к праздничным дням и памятным датам оказывается единовременно следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан –15 февраля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или в других государствах, в которых велись боевые действия – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнообязанные, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день – 8 марта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетным матерям, награжденные подвесками "Алтын алқа", "Күміс алқа" и получившие ранее звание "Матери-героиня" и награжденные орденами "Материнская слава" I и II степени, а также многодетным семьям, имеющие в своем составе четырех и более совместно проживающих несовершеннолетних детей - единовременно в размере – 20 000 (двадцать тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) День памяти ликвидации аварии на Чернобыльской атомной электростанции – 26 апреля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, инвалидность которым установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) День защитника Отечества - 7 Мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам боевых действий на территории других государств – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) День Победы – 9 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза Советских Социалистических Республик (далее – Союза ССР), погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – единовременно в размере – 100 000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время – единовременно в размере – 50 000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супругам (супругу) умершего лица с инвалидностью Великой Отечественной войны или лицам, приравненным по льготам к лицам с инвалидностью Великой Отечественной войны, а также супругам (супругу) умершего участника Великой Отечественной войны, партизанам, подпольщикам, гражданам, награжденных медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – единовременно в размере – 50 000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" – единовременно в размере – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – единовременно в размере – 100 000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – единовременно в размере – 100 000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) День Конституции Республики Казахстан – 30 августа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью І, ІІ, ІІІ группы – единовременно в размере – 30 000 (тридцать тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) День День пожилых людей – 1 октября:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пенсионерам, достигшие возраста 70 лет и старше – единовременно в размере – 20 000 (двадцать тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 25 октября – День Республики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям с инвалидностью до 18 лет – единовременно в размере – 50 000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) День Независимости Республики Казахстан – 16 декабря:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реабилитированным гражданам, привлеченных к ответственности за участие в событиях 17-18 декабря 1986 года в Казахстане, имеющим статус жертвы политических репрессий лет – единовременно в размере – 400 000 (четыреста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел – единовременно в размере – 400 000 (четыреста тысяч) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К праздничным дням и памятным датам размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере по согласованию с местным исполнительным органом области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Социальная помощь оказывается следующим отдельным категориям нуждающихся граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) освобожденным из мест лишения свободы и находящимся на учете службы пробации с учетом среднедушевого дохода лица (семьи), не превышающего порога однократного размера прожиточного минимума - единовременная выплата в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) гражданам (семьям), пострадавшим вследствие стихийного бедствия или пожара по месту возникновения стихийного бедствия или пожара, на основании подтверждающего документа с отдела по чрезвычайным ситуациям, в течении шести месяцев с момента наступления стихийного бедствия или пожара без учета среднедушевого дохода – единовременная выплата до 100 (сто) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицам (семьям), находящимся в трудной жизненной ситуации, в том числе ограничение жизнедеятельности вследствие социально значимых заболеваний и заболеваний, представляющих опасность для окружающих:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в связи с тяжелым материальным положением – единовременная выплата, с учетом среднедушевого дохода, не превышающего порога в однократном отношении к прожиточному минимуму в размере 7 (семь) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на оперативное лечение (операция) на основании копии выписного эпикриза из медицинского учреждения – единовременно с учетом среднедушевого дохода, не превышающего порога в однократном отношении к прожиточному минимуму в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, состоящим на диспансерном учете с заболеванием туберкулез, злокачественные новообразования, в период стационарного лечения выплачивается - единовременно без учета среднедушевого дохода в размере 14 (четырнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родителям или иным законным представителям инфицированных детей, вызванная вирусом иммунодефицита человека, состоящих на диспансерном учете, социальная помощь выплачивается ежемесячно без учета среднедушевого дохода в 2 (двух) кратном размере величины прожиточного минимума, установленного на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, с хронической почечной недостаточностью, находящихся на хронодиализе, социальная помощь выплачивается - единовременно без учета среднедушевого дохода в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       остальным лицам с социально значимыми заболеваниями, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра здравоохранения Республики Казахстан от 23 сентября 2020 года № ҚР ДСМ-108/2020 "Об утверждении перечня социально значимых заболеваний" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21263) социальная помощь выплачивается - единовременно с учетом среднедушевого дохода, не превышающего порога в однократном отношении к прожиточному минимуму в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) на погребение военнослужащим, принимавшим участие в боевых действиях в Афганистане, при прохождении воинской службы - единовременно без учета среднедушевого дохода в размере 150 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) на возмещение затрат по сопровождению ребенка с инвалидностью на санаторно-курортное лечение в размере 70% от гарантированной суммы на время пребывания в санаторно-курортной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) на возмещение затрат по сопровождению лица с инвалидностью первой группы на санаторно-курортное лечение в размере 70% от гарантированной суммы на время пребывания в санаторно-курортной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) на возмещение затрат на родительские взносы в размере 50% один раз в полугодие семьям с детьми с инвалидностью и многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования Нуринского района без истребования заявлений от получателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) на приобретение твердого топлива пенсионерам по возрасту, лицам предпенсионного возраста, лицам с инвалидностью, детям с инвалидностью, многодетным матерям и многодетным семьям, гражданам, получающим государственное пособие по случаю потери кормильца, неполным семьям проживающим в частных жилых домах с местным (печным) отоплением, являющимся его собственниками (нанимателями) либо членами семьи собственника (нанимателя), при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 2 (два) прожиточных минимумов, установленного на соответствующий финансовый год - единовременная выплата в размере 16 (шестнадцать) месячных расчетных показателей на отопительный сезон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) на возмещение затрат на санаторно-курортное лечение не более 14 дней 1 раз в год без учета доходов, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью на основании подтверждающих документов (акта выполненных работ, счета-фактуры и фискального чека оплаты) ветеранам в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3 Закона "О ветеранах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социальная помощь на санаторно-курортное лечение ветеранам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации (ИПАР) на санаторно-курортное лечение, не выплачивается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) на оплату коммунальных услуг и приобретение топлива ветеранам боевых действий на территории других государств, лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, лицам, инвалидность которым установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей – единовременно без учета доходов в размере 12 (двенадцать) месячных расчетных показателей, без истребования заявлений от граждан, по спискам представленным филиалом Государственная корпорация на отопительный сезон в октябре месяце.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Социальная помощь оказывается в порядке и сроки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2687,331 +2767,331 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Нуринского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3064,51 +3144,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3123,52 +3203,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3183,425 +3263,447 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3923,35 +4025,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>