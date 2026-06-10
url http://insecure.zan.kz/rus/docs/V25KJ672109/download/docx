--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="243f759" w14:textId="243f759">
+    <w:p w14:paraId="2f06582" w14:textId="2f06582">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,148 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Актогайского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Актогайского районного маслихата Карагандинской области от 20 февраля 2025 года № 259. Зарегистрировано Департаментом юстиции Карагандинской области 27 февраля 2025 года № 6721-09. Утратило силу решением Актогайского районного маслихата Карагандинской области от 8 мая 2026 года № 393</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z155" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило cилу решением Актогайского районного маслихата Карагандинской области от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Социальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,151 +255,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О ветеранах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Актогайский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Актогайского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актогайского районного маслихата Карагандинской области от 24 января 2024 года № 120 "Об утверждении правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6549-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -536,87 +616,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 февраля 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее - Правила) разработаны в соответствии с Социальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -651,372 +731,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О ветеранах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Актогайского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города республиканского значения, столицы, района (города областного значения), по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая местным исполнительным органом в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – местный исполнительный орган города республиканского значения, столицы, района, города областного значения, района в городе, осуществляющий оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1151,890 +1231,890 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном Типовыми правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 марта – Международный женский день;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 апреля -Международный день памяти жертв радиационных аварий и кaтастроф;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мая – День защитника Отечества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мая – День Победы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 1 июня – День защиты детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1 октября – День пожилых людей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Второе воскресенье октября – День защиты прав лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 16 декабря – День Независимости Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Участковые и специальные комиссии осуществляют свою деятельность на основании положения, утверждаемого Карагандинским областным местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Социальная помощь к праздничным дням и памятным датам оказывается следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнообязанным, призывавшимся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученного в период боевых действий в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 марта – Международный женский день:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", а также награжденным орденами "Материнская слава" первой и второй степени;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, после среднего образования, высших учебных заведениях, после достижения ими совершеннолетия до времени окончания ими учебных заведений (но не более чем до достижения двадцатитрехлетнего возраста);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       малообеспеченные и многодетные семьи, имеющие детей воспитывающихся и обучающихся в дошкольных организациях образования Актогайского района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 апреля - День памяти аварии на Чернобыльской атомной электростанции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мая – День защитника Отечества – 7 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственных договоров и соглашений по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим соответствующих категорий, обслуживавших действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мая – День Победы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       семьям военнослужащих, партизан, подпольщиков, лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2049,970 +2129,970 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 1 июня – День защиты детей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям с инвалидностью до восемнадцати лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1 октября – День пожилых людей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пенсионерам семидесяти лет и старше;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) второе воскресенье октября – День защиты прав лиц с инвалидностью:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью первой, второй, третьей групп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям с инвалидностью до восемнадцати лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) День Независимости – 16 декабря:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реабилитированным гражданам, привлеченных к ответственности за участие в событиях 17-18 декабря 1986 года в Казахстане, имеющим статус жертвы политических репрессий лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сроки обращения за социальной помощью:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при наступлении стихийного бедствия или пожара – не позднее шести месяцев с момента наступления стихийного бедствия или пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       освобождение из мест лишения свободы, нахождение на учете службы пробации – не позднее шести месяцев со дня наступления трудной жизненной ситуации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предельный размер социальной помощи составляет 100 (сто) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются местным исполнительным органом и утверждаются решениями местных представительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сиротство, отсутствие родительского попечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальная комиссия при вынесении заключения о необходимости оказания социальной помощи руководствуется утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Предельные размеры и кратность оказания социальной помощи отдельным категориям нуждающихся граждан при наступлении трудной жизненной ситуации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара без учета среднедушевого дохода – единовременно, предельный размер 100 000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) детям с заболеванием вызванным вирусом иммунодефицита человека (ВИЧ) для постоянного ухода и дополнительного усиленного питания на основании списка, предоставляемого организацией здравоохранения, осуществляющей деятельность в сфере профилактики ВИЧ-инфекции, без учета среднедушевого дохода ежемесячно в размере 2 (двух) кратного прожиточного минимума;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицам, сопровождающим лиц с инвалидностью первой группы на санаторно-курортное лечение, имеющих индивидуальную программу абилитации и реабилитации на санаторно-курортное лечение, которые выбрали путевку на санаторно-курортное лечение через Портал социальных услуг, единовременно, без учета среднедушевого дохода в размере семидесяти процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно- курортного лечения за фактическое пребывание в санатории, определяемой уполномоченным органом в области социальной защиты населения, один раз в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ветеранам боевых действий на территории других государств и лицам, приравненным по льготам к участникам Великой Отечественной войны, их вдовам, семьям погибших военнослужащих, лицам, трудившимся и проходившим воинскую службу в тылу, без учета среднедушевого дохода на возмещение затрат на санаторно-курортное лечение не более 14 дней 1 раз в год, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью на основании подтверждающих документов (акта выполненных работ, счета-фактуры и фискального чека оплаты) и оплату стоимости проезда на железнодорожном транспорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ветеранам боевых действий на территории других государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам принимавшим участие в ликвидации аварии на Чернобыльской АЭС в 1986 – 1987 годах, лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии, лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей без учета среднедушевого дохода на возмещение затрат на коммунальные услуги и приобретение топлива один раз в год в отопительный сезон в октябре месяце -12 (двенадцать) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) лицам, освобожденным из мест лишения свободы, находящимся на учете службы пробации с учетом среднедушевого дохода лица (семьи), не превышающего порога полуторакратного размера прожиточного минимума, единовременно, предельный размер 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) лицам с инвалидностью первой, второй и третьей группы имеющим социально значимые заболевания предоставляется 1 раз в год независимо от доходов лица (членов семьи), а именно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, страдающим онкологическими заболеваниями, лицам, с заболеванием туберкулез, лицам, инфицированным вирусом иммунодефицита человека, лицам, страдающим заболеванием "сахарный диабет 1,2 типа инсулинозависимых", лицам, с заболеванием психические, поведенческие расстройства, лицам, с заболеванием церебральный паралич, лицам, с заболеванием орфанные заболевания, предельный размер 20 (двадцать) месячных расчетных показателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) малообеспеченным семьям (гражданам), постоянно зарегистрированным и проживающим в жилище, которое находится на праве собственности как единственное жилище на территории Актогайского района, а также нанимателям (поднанимателям) жилища из государственного жилищного фонда и жилища, арендованного местными исполнительными органами в частном жилищном фонде, с учетом среднедушевого дохода лица (семьи), не превышающего порога полуторакратного размера прожиточного минимума, на оплату потребления твердого топлива по фактическим расходам, с предъявлением счетов поставщиков услуг (в расчете на отопительный сезон -7 месяцев)- 16 (шестнадцать) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. К памятным датам и праздничным дням размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере по согласованию с местными исполнительными органами области, только по одному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Социальная помощь оказывается в порядке и сроки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3027,331 +3107,331 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Актогайского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3404,51 +3484,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3463,52 +3543,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3523,425 +3603,447 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4263,35 +4365,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>