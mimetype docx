--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9cb7e4e" w14:textId="9cb7e4e">
+    <w:p w14:paraId="66e8a6b" w14:textId="66e8a6b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -669,72 +669,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень избирательных участков по Абайскому району</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции решения акима Абайского района Карагандинской области от 18.07.2025 </w:t>
+      Сноска. Приложение – в редакции решения акима Абайского района Карагандинской области от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 03</w:t>
+        <w:t>№ 01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1985,66 +1992,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, 2 микрорайон, 35А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, 2 микрорайон, дома № 1А, 5, 6, 8, 9, 11;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Абай, ул.Промышленная, дом 77 Коммунальное государственное предприятие "Больница города Абая" (стационарные больные);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2170,70 +2197,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Сакена Сейфуллина, 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z30" w:id="13"/>
+          <w:bookmarkStart w:name="z31" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Промышленная, дома № 22, 26, 26А, 28, 28А;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2986,70 +3013,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Гагарина,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="14"/>
+          <w:bookmarkStart w:name="z34" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Шерубай Батыр, дома № 33, 35, 39;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3219,70 +3246,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Гагарина,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="15"/>
+          <w:bookmarkStart w:name="z36" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, 4 микрорайон, дома № 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 35, 46, 60, 68, 71, 76, 86, 107;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3928,70 +3955,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Сәкен Сейфуллин, 35А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="16"/>
+          <w:bookmarkStart w:name="z55" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Әлимхан Ермеков, дома № 3, 5, 7, 9, 13, 13А, 15, 17, 19, 21, 23;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4301,70 +4328,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Аль-Фараби, 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="17"/>
+          <w:bookmarkStart w:name="z62" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Шерубай Батыр, дома № 40, 44;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4562,70 +4589,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Абая, 23А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="18"/>
+          <w:bookmarkStart w:name="z65" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 город Абай, улица Сәкен Сейфуллин, дома № 23, 23А, 25, 27; </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4907,70 +4934,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Гете, 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="19"/>
+          <w:bookmarkStart w:name="z71" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Сәкена Сейфуллин, дома № 1, 1Б, 5Б, 11, 13, 13А, 13Б, 15, 17, 17А, 19;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5252,70 +5279,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Школьная, 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="20"/>
+          <w:bookmarkStart w:name="z77" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город Абай, улица Теміржолшылар, дома № 4, 6, 8, 10, 14, 16, 18, 20, 22, 24, 26, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 72, 74, 76, 78, 80, 82, 84, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 160, 161, 161/1, 167, 169, 179, 180, 181, 183, 185, 187, 189;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6625,179 +6652,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 370</w:t>
-[...127 lines deleted...]
-город Абай, коммунальное государственное учреждение "Центр оказания специальных социальных услуг № 1 Абайского района Карагандинской области" (получатели услуг);</w:t>
+№ 371</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание республиканского государственного учреждение "Воинская 6505 Национальная гвардия Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Карабас воинская часть 6505, улица Бейбітшілік 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Карабас, воинская часть 6505 и 7 рота отделение Северный Караган;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6830,159 +6837,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 371</w:t>
-[...107 lines deleted...]
-поселок Карабас, воинская часть 6505 и 7 рота отделение Северный Караган;</w:t>
+№ 372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+здание дома культуры "Энергетик" поселка Топар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, улица Казыбек би, 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, улица Сары-Арка, дома № 25, 27, 29, 31, 33, 35, 39;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Казыбек би, дома № 2, 4, 6, 8, 10, 12, 18, 18А, 20, 22, 24;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Дінмұхамед Қонаев, дома № 1/16, 2/14, 3, 4, 5, 6, 7, 8, 9, 10, 11/13, 12/11;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Гагарина, дома № 1, 3, 5, 7, 9, 11, 13, 15, 15А, 17, 19, 21;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Жастар, дома № 2, 4, 6, 8, 10;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, Учетный квартал 025: дома № 505, 514</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7015,291 +7154,515 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 372</w:t>
-[...111 lines deleted...]
-          <w:bookmarkEnd w:id="22"/>
+№ 373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание коммунального государственного учреждения "Опорная школа (ресурсный центр) имени Бауыржана Момышулы" отдела образования Абайского района управления образования Карагандинской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, улица Казыбек би, 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z95" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, улица Б.Мира, дом № 13;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Казыбек би, дома № 2, 4, 6, 8, 10, 12, 18, 18А, 20, 22, 24;</w:t>
+              <w:t>поселок Топар, улица Жастар, дома № 3, 5, 7, 9, 11, 13, 2Б, 2В, 2Г;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Дінмұхамед Қонаев, дома № 1/16, 2/14, 3, 4, 5, 6, 7, 8, 9, 10, 11/13, 12/11;</w:t>
+              <w:t>поселок Топар, улица Гиппократа, дома № 7А, 7;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Гагарина, дома № 1, 3, 5, 7, 9, 11, 13, 15, 15А, 17, 19, 21;</w:t>
+              <w:t>поселок Топар, улица Атамекен, дома № 16, 18, 20, 22, 24, 26;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Жастар, дома № 2, 4, 6, 8, 10;</w:t>
-[...17 lines deleted...]
-поселок Топар, Учетный квартал 025: дома № 505, 514</w:t>
+              <w:t>поселок Топар, улица Пономарева, дома № 15, 21;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Казыбек би, дома № 11, 28, 30;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Жібек Жолы, дом № 8А;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> поселок Топар, улица Макажанова;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Олимпийская;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Дайрабаевой;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Мерей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, разъезд № 769;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Поповича, улица Гагарина, дом № 4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, Коммунальное государственное предприятие "Центральная районная больница Абайского района" (стационарные больные);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7332,515 +7695,235 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 373</w:t>
-[...111 lines deleted...]
-          <w:bookmarkEnd w:id="23"/>
+№ 374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание коммунального государственного учреждения "Общеобразовательная школа имени Прокофия Корниенко" отдела образования Абайского района управления образования Карагандинской области"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, улица Сары-Арка, 46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z108" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, улица Б.Мира, дома № 3, 5;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Жастар, дома № 3, 5, 7, 9, 11, 13, 2Б, 2В, 2Г;</w:t>
+              <w:t>поселок Топар, улица Сары-Арка, дома № 44, 48, 50, 54;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Гиппократа, дома № 7А, 7;</w:t>
-[...297 lines deleted...]
-поселок Топар, Коммунальное государственное предприятие "Центральная районная больница Абайского района" (стационарные больные);</w:t>
+              <w:t>поселок Топар, улица Н.Абдирова, дома № 3, 5, 6, 7, 8, 9, 11, 13;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, переулок Ақжол, дома № 2, 4;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7873,235 +7956,571 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 374</w:t>
-[...111 lines deleted...]
-          <w:bookmarkEnd w:id="24"/>
+№ 375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание коммунального государственного учреждения "Центр детско-юношеского творчества" отдела образования Абайского района управления образования Карагандинской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, улица Сакена Сейфуллина, 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ поселок Топар, улица Сары-Арка, дома № 1, 1/2, 2, 3/1, 4, 5, 6, 7, 8, 9, 9/1, 10/1, 11, 11/1, 12, 13, 14, 15, 16, 17, 22, 24, 26;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Сары-Арка, дома № 44, 48, 50, 54;</w:t>
+              <w:t>поселок Топар, улица Атамекен, дома № 1А, 5/18, 7, 9, 13, 15;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Н.Абдирова, дома № 3, 5, 6, 7, 8, 9, 11, 13;</w:t>
-[...17 lines deleted...]
-поселок Топар, переулок Ақжол, дома № 2, 4;</w:t>
+              <w:t>поселок Топар, улица Пономарева, дом № 9;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Сатпаева, дома № 3, 4, 5/1, 8;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, переулок Сатпаева, дома № 3, 4, 6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Сейфуллина;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Достық;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Карагандинская;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Казахстанская;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Тәуелсіздік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Энергетиков;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Отан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Шанырак;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Жібек Жолы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поселок Топар, улица Абая;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, улица Бауыржана Момышұлы, (15 квартал);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8134,571 +8553,375 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 375</w:t>
-[...111 lines deleted...]
-          <w:bookmarkEnd w:id="25"/>
+№ 376</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание коммунальное государственное учреждение "Опорная школа (ресурсный центр) имени Абая" отдела образования Абайского района управления образования Карагандинской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, улица Нуркена Абдирова, 11Г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z126" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, улица Н.Абдирова № 2А, 2Б, 4, 10, 12, 17;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Атамекен, дома № 1А, 5/18, 7, 9, 13, 15;</w:t>
+              <w:t>поселок Топар, улица Б.Мира, дома № 2, 2А, 4, 6, 7, 9;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Пономарева, дом № 9;</w:t>
+              <w:t>поселок Топар, улица Жастар, дом № 16;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Сатпаева, дома № 3, 4, 5/1, 8;</w:t>
+              <w:t>поселок Топар,улица Мустафина;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, переулок Сатпаева, дома № 3, 4, 6;</w:t>
+              <w:t>поселок Топар, улица Байжанова;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Сейфуллина;</w:t>
+              <w:t xml:space="preserve">поселок Топар, улица Ынтымақ; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Достық;</w:t>
+              <w:t>поселок Топар, улица Аль-Фараби;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поселок Топар, улица Карагандинская;</w:t>
-[...213 lines deleted...]
-поселок Топар, улица Бауыржана Момышұлы, (15 квартал);</w:t>
+              <w:t>поселок Топар, 3 аул, 2 аул;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Топар, 2 квартал дом № 1;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8731,375 +8954,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 376</w:t>
-[...323 lines deleted...]
-поселок Топар, 2 квартал дом № 1;</w:t>
+№ 377</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание дома культуры поселка Южный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Южный, улица Таймас Батыра, 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z134" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поселок Южный; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+станция Шерубай-Нура;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9132,179 +9159,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 377</w:t>
-[...127 lines deleted...]
-станция Шерубай-Нура;</w:t>
+№ 378</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание селького клуба села Акбастау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Акбастау, улица Тәуелсіздік 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акбастауский сельский округ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9337,159 +9344,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 378</w:t>
-[...107 lines deleted...]
-Акбастауский сельский округ;</w:t>
+№ 379</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание коммунального государственного учреждения "Общеобразовательная школа имени Шакарима" отдела образования Абайского района управления образования Карагандинской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Сарепта, улица Саялы, 25/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дзержинский сельский округ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9522,159 +9529,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 379</w:t>
-[...107 lines deleted...]
-Дзержинский сельский округ;</w:t>
+№ 380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание сельского клуба села Есенгельды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Есенгельды, улица Жеңістің 40 жылдығы, 20 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есенгельдинский сельский округ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9707,159 +9714,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 380</w:t>
-[...107 lines deleted...]
-Есенгельдинский сельский округ;</w:t>
+№ 381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание коммунального государственного учреждения "Юбилейная общеобразовательная школа" отдела образования Абайского района управления образования Карагандинской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Юбилейное, улица Мектеп, 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ильичевский сельский округ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9892,159 +9899,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 381</w:t>
-[...107 lines deleted...]
-Ильичевский сельский округ;</w:t>
+№ 382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание сельского дома культуры села Жартас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жартас, улица Қазақстан, 27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карагандинский сельский округ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10077,159 +10084,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 382</w:t>
-[...107 lines deleted...]
-Карагандинский сельский округ;</w:t>
+№ 383</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание сельского дома культуры села Коксу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Коксун, улица Орталық, 13А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коксунский сельский округ, село Коксун, село Южное;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10262,159 +10269,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 383</w:t>
-[...107 lines deleted...]
-Коксунский сельский округ, село Коксун, село Южное;</w:t>
+№ 384</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание республиканского государственного учреждения "Учреждения № 32" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коксунский сельский округ, село Северное, улица Северная, 38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коксунский сельский округ, село Северное;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10447,159 +10454,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 384</w:t>
-[...107 lines deleted...]
-Коксунский сельский округ, село Северное;</w:t>
+№ 385</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание сельского дома культуры села Кулаайгыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кулаайгыр, улица Бейбітшілік, 1В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кулаайгырский сельский округ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10632,159 +10639,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 385</w:t>
-[...107 lines deleted...]
-Кулаайгырский сельский округ;</w:t>
+№ 386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание сельского дома культуры села Курма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Курминское, улица Абай, 33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курминский сельский округ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10817,159 +10824,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 386</w:t>
-[...107 lines deleted...]
-Курминский сельский округ;</w:t>
+№ 387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание сельского клуба села Агрогородок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Агрогородок, улица Садовая, 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мичуринский сельский округ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11002,159 +11009,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 387</w:t>
-[...107 lines deleted...]
-Мичуринский сельский округ;</w:t>
+№ 388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здание сельского клуба села Самарка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Самарка, улица Орталық 16/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самарский сельский округ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11187,385 +11194,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 388</w:t>
-[...107 lines deleted...]
-Самарский сельский округ;</w:t>
+№ 389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+здание товарищества с ограниченной ответственностью "Дом отдыха Шахтер-санаторий Жартас" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Коксунский сельский округ село Жартас </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коксунский сельский округ, село Жартас;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
-            </w:r>
-[...183 lines deleted...]
-41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11677,50 +11499,74 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дубовский сельский округ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -11741,55 +11587,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12115,31 +11961,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>