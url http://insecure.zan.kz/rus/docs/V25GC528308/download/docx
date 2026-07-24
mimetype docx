--- v0 (2025-11-10)
+++ v1 (2026-07-24)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae0b6ac" w14:textId="ae0b6ac">
+    <w:p w14:paraId="6fa44c8" w14:textId="6fa44c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,153 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в решение Жамбылского районного от 6 декабря 2023 года № 11-3 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан по Жамбылскому району"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z7" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Жамбылского районного маслихата Жамбылской области от 30 мая 2025 года № 38-2. Зарегистрировано Департаментом юстиции Жамбылской области от 6 июня 2025 года № 5283-08. Утратило силу решением Жамбылского районного маслихата Жамбылской области от 27 мая 2026 года № 57-3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением Жамбылского районного маслихата Жамбылской области от 27.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 57-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбылский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -572,50 +657,51 @@
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z126" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные пунктом 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -730,90 +816,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, подпунктом 2) статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Типовыми правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год) постоянно проживающим гражданам на территории Жамбылского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечни праздничных дней и памятных дат для оказания социальной помощи, а также кратность оказания социальной помощи устанавливаются Жамбылским районным маслихатом по представлению акимата Жамбылского района.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -826,290 +913,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются местным исполнительным органом и утверждаются решениями местных представительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имущества вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сиротство, отсутствие родительского попечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1122,110 +1209,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются КГУ "Отдел занятости и социальных программ акимата Жамбылского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1238,370 +1325,370 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "13. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1614,90 +1701,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "14. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в пункте 8 Типовых правил, уполномоченный орган по оказанию социальной помощи или акимы поселка, села, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1710,290 +1797,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "20. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях, указанных в пунктах 16 и 17 Типовых правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима поселка, села, сельского округа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использования информационных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае устного выражения заявителем своего возражения, уполномоченный орган по оказанию социальной помощи, должностное лицо ведут протокол заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно приложению 4 к Типовым правилам.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2006,130 +2093,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "21. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно приложению 5 к Типовым правилам (в случае отказа – согласно приложению 6 к Типовым правилам). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2142,150 +2229,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "22. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2298,110 +2385,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "23. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Жамбылского района, Жамбылской области на текущий финансовый год. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2414,248 +2501,231 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "24. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы района Жамбылской области Жамбылского района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в государственные медико- социальные учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 8 Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дополнить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2790,330 +2860,331 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "27. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно приложению 7 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вступает в силу со дня государственной регистрации в органах юстиции и вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3249,63 +3320,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3627,35 +3720,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>