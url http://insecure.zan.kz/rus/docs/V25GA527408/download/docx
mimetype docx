--- v0 (2025-11-08)
+++ v1 (2026-06-14)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="10b9d2c" w14:textId="10b9d2c">
+    <w:p w14:paraId="cc0b291" w14:textId="cc0b291">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,6310 +85,6458 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение акима Тараз "О внесении дополнений в решение акима города Тараз от 7 августа 2024 года № 8 "Об образовании избирательных участков"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение акима города Тараз Жамбылской области от 23 апреля 2025 года № 21. Зарегистрировано Департаментом юстиции Жамбылской области 25 апреля 2025 года № 5274-08. Утратило силу решением акима города Тараз Жамбылской области от 27 апреля 2026 года № 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением акима города Тараз Жамбылской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z327" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
-[...15 lines deleted...]
-      1. Внести в решение акима города Тараз от 7 августа 2024 года № 8 "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5222-08) следующие дополнения:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внести в решение акима города Тараз от 7 августа 2024 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5222-08) следующие дополнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> указанного решения дополнить избирательными участками № 122, № 123, № 144, № 145, № 152, № 153, № 154, № 156, № 157, № 158, № 162, № 163, № 165, № 472, № 507:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Избирательный участок № 122</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
-[...15 lines deleted...]
-      приложение указанного решения дополнить избирательными участками № 122, № 123, № 144, № 145, № 152, № 153, № 154, № 156, № 157, № 158, № 162, № 163, № 165, № 472, № 507:</w:t>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Кызыл жулдыз, улица Канымкыза Тортаевой 53/1, здание коммунального государственного учреждения "Средняя школа имени Намазбая Акшабаева отдела образования города Тараз управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
-[...15 lines deleted...]
-      "Избирательный участок № 122</w:t>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Кызыл жулдыз:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
-[...15 lines deleted...]
-      Центр избирательного участка: город Тараз, массив Кызыл жулдыз, улица Канымкыза Тортаевой 53/1, здание коммунального государственного учреждения "Средняя школа имени Намазбая Акшабаева отдела образования города Тараз управления образования акимата Жамбылской области".</w:t>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Галымжана Апатаева,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Биляла Калиева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Айтжана Богенбаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Мухтара Ауезова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Канымкыза Тортаевой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Мехралы Агалиева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Керимбая Мырзакулова.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 123</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Талас, улица Б.Туганбаева 3, здание коммунального государственного учреждения "Средняя школа имени Николая Гоголя отдела образования города Тараз управления образования акимата Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Талас:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Достык,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Кажымукана,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бауыржан Момышулы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Жамилы Божбанбаевой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Б.Туганбаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Турара Рыскулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Кайрата Рыскулбекова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Алии Молдагуловой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Рапика Малябаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы С.Турсынбаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Елены Свинковской.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 144</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Талас, улица Барысхан 55, здание фельдшерско-акушерского пункта массива Талас государственного коммунального предприятия на праве хозяйственного ведения "Городская поликлиника №7 управления здравоохранения акимата Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Талас:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Барысхан,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Мектеп,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Темиржол,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Казахской,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Арык,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Торегелди,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Талас.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 145</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Кызыл жулдыз, улица Канымкыза Тортаевой 70А, здание дома культуры массива Кызыл жулдыз государственного коммунального казенного предприятия "Городской дом культуры" имени Ыкыласа Дукенулы" отдела культуры и развития языков акимата города Тараз".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Тараз: массив Кызыл жулдыз:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...200 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Агадила Суханбаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Мухамедкали Нурбаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Мухамедкали Нурбаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Мынкоя Нурбаевой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Турара Рыскулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Марзии Ибрагимовой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Жамбыла,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Амангельды,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-переулка Амангельды,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 2-переулка Амангельды,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Идаша Агадиловой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Абая,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Низаметдина Фахрутдинова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Рустема Шупенова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Дариха Жантоковой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Сындыбала Онгарбаевой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 152</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Жалпактобе, улица Болашак 10, здание коммунального государственного учреждения "Средняя школа имени Валерия Чкалова отдела образования города Тараз управления образования акимата Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Жалпактобе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-285 (нечетная сторона) улицы Жалпактобе,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-195 (нечетная сторона), 2-158 (четная сторона) улицы Нурлы жол,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Хализа Сулейманова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Карой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Магазы Масанчи,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Касыма Марасулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-переулка Касыма Марасулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Ясыра Шывазы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Юнчи,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Болашак,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Муллы Месира,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бауыржан Момышулы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дома улицы Достык,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Жикил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 153</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Жалпактобе, улица Болашак 10, здание коммунального государственного учреждения "Средняя школа имени Валерия Чкалова отдела образования города Тараз управления образования акимата Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Жалпактобе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 287-361Б (нечетная сторона), 334-430 (четная сторона) улицы Жалпактобе,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 197-277 (нечетная сторона), 160-228/1 (четная сторона) улицы Нурлы жол,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Юсупа Каримова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Юсупа Каримова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Шокана Алимбаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Лазер Васильевич Цхай,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Эрли Эрбуду,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Кулимжана Кутумовой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Абдуллы Байтленова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Шамуз Госунфу,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Максыма Джамалова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Акбулак,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Турара Рыскулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бакира Абдуллаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бирлик,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Миртая Бейсалиева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Искандера Мусаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бастау,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Шиели,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Мынбулак,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Кульсуна Избасаровой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Искака Сулейманова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-переулка Искака Сулейманова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 2-переулка Искака Сулейманова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 3-переулка Искака Сулейманова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Родниковой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-переулка Родникового,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 2-переулка Родникового,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Новостройка-5,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Новостройка-6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 154</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Акбулым, улица Дербис Болыса 33/1, здание коммунального государственного учреждения "Школа-гимназия имени Баймырзы Бесбаева отдела образования города Тараз управления образования акимата Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Акбулым.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 156</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Турксиб, улица Жуниса Асабаева 6, здание коммунального государственного учреждения "Средняя школа имени Антона Макаренко отдела образования города Тараз управления образования акимата Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Турксиб.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 157</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Сулутор, улица Анапии Кожамкулова 5, здание коммунального государственного учреждения "Средняя школа имени Абдрахмана Айтиева отдела образования города Тараз управления образования акимата Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Сулутор:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Абая,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Балабека Бекназарова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Сабита Муканова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Есмырза Келдигулулы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Айтбая Шынасилова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Амангельды Иманова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Данебека Алимбетова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Дулата Баянбаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Маншук Маметовой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Исака Бекбасарова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Мынбулак,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Арна,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Турара Жайымбаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Шокана Уалиханова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Карой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Ойлы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Набережного,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-переулка улицы Абая,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 2-переулка улицы Абая,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 3-переулка улицы Абая,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы 2-Абая,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы 3-Абая,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-переулка улицы Б.Бекназарова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 2-переулка улицы Б.Бекназарова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 3-переулка улицы Б.Бекназарова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 4-переулка улицы Б.Бекназарова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-переулка улицы Есмырза Келдигулулы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 2-переулка улицы Есмырза Келдигулулы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Теректи,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Аксуат,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-переулка улицы С.Муканова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 2-переулка улицы С.Муканова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бирлик,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Ырысты,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      массив Кемел:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Киргиз,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Сулусаз,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Байконыс,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Самал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 158</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Сулутор, улица Анапии Кожамкулова 5, здание коммунального государственного учреждения "Средняя школа имени Абдрахмана Айтиева отдела образования города Тараз управления образования акимата Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Сулутор:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Куттыбека Пиримкулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Анапии Кожамкулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Оспана Таттибаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Таусамалы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Рауан,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Арай,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Шапагат,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Акбулак,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Тауелсиздик,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Абдихалыка Усипбекова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Абдрахмана Айтиева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Аль-Фараби,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы А.Жангелдина,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Алматы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дома улицы Бауыржан Момышулы,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Жамбыла,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Кенена Азербаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Жигер,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Курмангазы Сагырбайулы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Береке,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бастау,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Мусы Серимова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Мухтара Ауезова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Оркен,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Казына,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Ыбырая Алтынсарина,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Куттыбека Пиримкулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка улицы А.Кожамкулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z192" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-переулка улицы А.Кожамкулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z193" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 2-переулка улицы А.Кожамкулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z194" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 3-переулка улицы А.Кожамкулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z195" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 4-переулка улицы А.Кожамкулова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z196" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Кенена Азербаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z197" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Сункар,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z198" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Мерей,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z199" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Кайнар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z200" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 162</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z201" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Бектобе, улица Жамбыла 136, здание дома культуры массива Бектобе государственного коммунального казенного предприятия "Городской дом культуры" имени Ыкыласа Дукенулы" отдела культуры и развития языков акимата города Тараз".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z202" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Бектобе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z203" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 75/1-131 (нечетная сторона), 92-136А (четная сторона) улицы Жамбыла,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z204" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Курмангазы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z205" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бектобе,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z206" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Тилеуимбет Омар,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z207" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бауыржан Момышулы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z208" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дома улицы Кайрата Рыскулбекова,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...700 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z209" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Токтара Аубакирова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z210" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Нурлы жол,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z211" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Булак,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z212" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Алтын Орда,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z213" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      массив Кызылшарык:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z214" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 133-249 (нечетная сторона), 138-248 (четная сторона) улицы Жамбыла,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z215" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Толегена Токтарова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z216" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Айшырак,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z217" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Казыгурт,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z218" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Атшабар,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z219" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-переулка Атшабар,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z220" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Халипы Берикбаевой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z221" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Досымбека Райымбекова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z222" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома дачного массива Новоджамбулец,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z223" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома дачного массива Дорожник.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z224" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 163</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z225" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Шайкорык, улица Райымбая Момбаева 11, здание коммунального государственного учреждения "Средняя школа Шайкорык отдела образования города Тараз управления образования акимата Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z226" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Шайкорык:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z227" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Вархан,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z228" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Ынтымак,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z229" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Желтоксан,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z230" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Теректи,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z231" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Шалкар,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z232" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Алаш,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z233" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Казына,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z234" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Маншук Маметовой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z235" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Динмухамеда Конаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z236" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Абая,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z237" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Райымбая Момбаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z238" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Аширмет Ташметулы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z239" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Алаш,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z240" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      массив Танта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z241" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Танта,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z242" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Кайрата Рыскулбекова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z243" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Алии Молдагуловой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z244" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 165</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z245" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Шайкорык, улица Сихымбай баба 22, здание дома культуры массива Шайкорык государственного коммунального казенного предприятия "Городской дом культуры" имени Ыкыласа Дукенулы" отдела культуры и развития языков акимата города Тараз".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z246" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Тараз: массив Коныртобе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z247" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Киши Бурыл,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z248" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Култобе,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z249" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Жайлау,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z250" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      массив Шайкорык:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z251" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Аккайнар,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z252" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Акжол,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z253" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Алатау,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z254" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Береке,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z255" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Телеу,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z256" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Акбидай,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z257" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Байтерек,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z258" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Сихымбай баба,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z259" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Жетису,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z260" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Карасаз,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z261" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Балдырган,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z262" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Ыбырайыма Сулейменова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z263" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Жумадила Садырбаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z264" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Климента Тимирязева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z265" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бейсенбая Сабаева.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z266" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 472</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z267" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Жалпактобе, улица Жалпактобе 161Д, здание дома культуры имени Шамши Калдаякова массива Жалпактобе государственного коммунального казенного предприятия "Городской дом культуры" имени Ыкыласа Дукенулы" отдела культуры и развития языков акимата города Тараз".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z268" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Тараз: массив Жалпактобе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...2400 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z269" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 2-332 (четная сторона) улицы Жалпактобе,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z270" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Тараз,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z271" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Шамши Калдаякова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z272" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Акыртас,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z273" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Патыша Юнусовой,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z274" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дома улицы Мухтара Ауезова,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-[...300 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z275" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Манзуса Ванахуна,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z276" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Динмухамеда Конаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z277" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Дагира Джапарова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z278" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Дауыта Абдуллаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z279" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Ма-Да-Жын,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z280" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Карима Мусина,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z281" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Махмута Аширова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z282" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Талас,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z283" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома участка Кыршынды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z284" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 507</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z285" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Тараз, массив Бектобе, улица Жамбыла 119, здание коммунального государственного учреждения "Средняя школа имени Амангелди отдела образования города Тараз управления образования акимата Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z286" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Тараз: массив Бектобе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-[...920 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z287" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 1-73 (нечетная сторона), 2-90 (четная сторона) улицы Жамбыла,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z288" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Кылышбай,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z289" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дома улицы Жайлау,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z290" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 2-переулка Жайлау,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z291" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Сыганак,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z292" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Керей хана,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z293" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Миржакыпа Дулатова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z294" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Акмешит,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z295" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Байтерек,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z296" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дома улицы Алатау,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-[...320 lines deleted...]
-    <w:bookmarkStart w:name="z270" w:id="263"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z297" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бескена Абдраимова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z298" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Нарбай Оразбекулы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z299" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Пирали Жолшыбекова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z300" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Сагынбека Юсупова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z301" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Хамита Ергалиева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z302" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Баласагуна,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z303" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Бектурсына Кулжабаева,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z304" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Жайык,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z305" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Акыртас,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z306" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Ахмета Байтурсынова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z307" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Аныракай,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z308" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Коктем,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z309" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома 4-переулка Коктем,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z310" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома переулка Бескена Абдраимова,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z311" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Сарайшык,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z312" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Кожа Ахмета Яссауи,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z313" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дома улицы Тараз,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-[...818 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z312" w:id="305"/>
-[...15 lines deleted...]
-      дома улицы Кожа Ахмета Яссауи,</w:t>
+    <w:bookmarkStart w:name="z314" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Алихана Бокейхана,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z313" w:id="306"/>
-[...15 lines deleted...]
-      дома улицы Тараз,</w:t>
+    <w:bookmarkStart w:name="z315" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улицы Коктобе,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z314" w:id="307"/>
-[...15 lines deleted...]
-      дома улицы Алихана Бокейхана,</w:t>
+    <w:bookmarkStart w:name="z316" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дома улиц Жана Курылыс-1, 2, 3, 4, 5, 6.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z315" w:id="308"/>
-[...15 lines deleted...]
-      дома улицы Коктобе,</w:t>
+    <w:bookmarkStart w:name="z317" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Контроль за исполнением настоящего решения возложить на руководителя аппарата акима города Тараз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z316" w:id="309"/>
-[...15 lines deleted...]
-      дома улиц Жана Курылыс-1, 2, 3, 4, 5, 6.".</w:t>
+    <w:bookmarkStart w:name="z318" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящее решение вступает в силу со дня государственной регистрации в органах юстиции и вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z317" w:id="310"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="311"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -6428,231 +6578,202 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Исабеков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...86 lines deleted...]
-    <w:bookmarkStart w:name="z321" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "СОГЛАСОВАНО"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z321" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таразская городская территориальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z322" w:id="314"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z322" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       избирательная комиссия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6974,35 +7095,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>