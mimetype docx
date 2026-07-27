--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a02629" w14:textId="7a02629">
+    <w:p w14:paraId="4a47d9d" w14:textId="4a47d9d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании избирательных участков для проведения голосования и подсчета голосов по Карасайскому району</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима Карасайского района Алматинской области от 20 марта 2025 года № 1. Зарегистрировано Департаментом юстиции Алматинской области 1 апреля 2025 года № 6228-05</w:t>
+        <w:t>Решение акима Карасайского района Алматинской области от 20 марта 2025 года № 1. Зарегистрировано Департаментом юстиции Алматинской области 1 апреля 2025 года № 6228-05.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -627,37228 +627,33606 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 марта 2025 года № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции решения акима Карасайского района Алматинской области от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Границы избирательных участков по Карасайскому району</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Избирательный участок № 419</w:t>
+      Избирательный участок № 419</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Н. Әлімқұлова 86, здание коммунального государственного учреждения "Средняя школа имени А. С. Пушкина" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Каскелен:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алтын адам 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақтоғай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Нұрлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Самалжел 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бурабай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бәйтерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жасқанат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алтын дән 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Еңбек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Үлгілі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жайлау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85,86, 87,88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сарыжұлдыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бейбітшілік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тайбурыл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақсауыт 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алтыбақан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ғанибет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кеңдала 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бұлакты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Актоған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алаш 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алтын сақа 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көлді 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шұғыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ар-намыс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 169, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақтаң 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бейбарыс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Өтеген батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақбозат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Асқартау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жасқыран 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Киікті 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қоғалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақсарай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақшоқы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Бурабай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 420</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Т. Бокина 68, здание коммунального государственного казенного предприятия "Ясли - детский сад Сандугаш" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ж. Аймауытова 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Өркен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ш. Қалдаяқова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Канкурова 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кебеже 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кұрмангазы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица С. Әтекеев 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Әлімқұлова 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102,104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Гоголь 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Т. Бокина 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қарқаралы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Салауат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сәйгүлік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Іле 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сыбаға 1,2,3,4,5,6,7,8,9,10,11,12,13,14,15,16,17,18,19,20,21,22,23,24,25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тамшылы 1,2,3,4,5,6,7,8,9,10,11,12,13,14,15,16,17,18,19,20,21,22,23,24,25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Телқоңыр 1,2,3,4,5,6,7,8,9,10,11,12,13,14,15,16,17,18,19,20,21,22,23,24,25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таукент 1,2,3,4,5,6,7,8,9,10,11,12,13,14,15,16,17,18,19,20;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тұмар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Омбы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 421</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Н. Гоголя 66, здание коммунального государственного учреждения "Детско –юношеская спортивная школа Карасайского района" государственного учреждения "Управление физической культуры и спорта Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абылайхана 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 305, 306, 307, 308, 309, 310, 311, 312, 313, 314, 315, 316, 317;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Әлімқұлова 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Әуезова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85,86, 87,88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Гоголя 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Т. Бокина 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әйтей батыра 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көшек батыра 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қарасай батыра 81, 82, 83, 84, 85,86, 87,88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 422</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Каскелен, улица Н. Гоголя44, здание коммунального государственного учреждения "Средняя школа-гимназия имени Абая" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (главный корпус).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Төлеби66,68,70,72,74,76,78,80,82,84,86,88,90,92,94,96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қарасай батыра 58,60,62,64,66,68,70,72,74,76,78,80;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Т.Бокина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Гоголя 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85,86, 87,88, 89, 90;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қ. Ұябаева 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85,86, 87,88, 89, 90, 91;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ж. Аймауытова 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 423</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Н. Гоголя 44, здание коммунального государственного учреждения "Средняя школа-гимназия имени Абая" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (корпус начальных классов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қарасай батыра 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б. Қалтаева 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Р.Байжарасова 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Т. Қаражанова 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ш. Уалиханова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абылайхана 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288, 289;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көшек батыра 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Р. Мақашева 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Әлімқұлова 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әйтей батыра 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Жасталап 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 424</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Абылайхана 211, здание коммунального государственного учреждения "Карасайская районная библиотека" государственного учреждения "Отдел культуры, развития языков и спорта Карасайского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абылайхана 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қарасай батыра 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А.Байғазиева 39, 41, 43, 45, 47, 49, 51;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ә. Өмірәлі 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Төлеби 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 425</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Қарасай батыра 10, здание коммунального государственного казенного предприятия "Детский сад "Брусничка" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ағынтай батыра 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ж.Бәрібаева 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Гоголя 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z130" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Жұмабаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z131" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Қисықова 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қарасай батыра 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z133" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А.Байғазиева 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z134" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 426</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z135" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица А.Байғазиева 91, здание коммунального государственного учреждения "Средняя школа имени А. Байжанова" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z136" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z137" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ж. Аймауытова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Байғазиева 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б. Қалтаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ж. Бәрібаева 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z141" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Р. Байжарасова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z142" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қазақстан Республикасының Тәуелсіздігіне 10 жыл 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z143" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қазыбек би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица О. Итақова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z145" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Найзатас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көкжелек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z147" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Болатбек 1, 2, 3, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z148" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Аршалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z149" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қ. Ұябаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z150" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жағажай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z151" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Көктобе; производственные кооперативы садоводческих обществ: Агат, Гербер, Долансай, Банк, Серебристый поток, Самал, Кайнар, Енбек-31, Енбек, Таугуль, Оазис, ЗелҰный мыс, Звезда, Рассвет, Восход-2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z152" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 427</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Ә. Өмірәлі 84, здание коммунального государственного учреждения "Средняя школа имени В. Г. Белинского" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z154" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көшек батыра 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z156" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z157" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Жұмабаева 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z158" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ағынтай батыра 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z159" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ә. Өмірәлі 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117,119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z160" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қабанбай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z161" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Канкурова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Алтын орда 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       производственные кооперативы садоводческих обществ: Строитель, Кайрат, Рябинушка, Отдых, Энергетик, Ягодка, Лира, Юбилейный, Луч, Сауле, Мұгалім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z164" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 428</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z165" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Ж.Бәрібаева 48, здание коммунального государственного учреждения "Средняя школа имени С. Керимбекова" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z166" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z167" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Бейсебаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z168" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Қисықова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z169" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А.Байғазиева 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 372, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z170" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ә. Өмірәлі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z171" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ағынтай батыра1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z172" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Саламатова 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z173" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бастау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z174" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 429</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z175" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Ж.Бәрібаева 48, здание коммунального государственного учреждения "Средняя школа имени С. Керимбекова" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (новый корпус для старших классов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z176" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z177" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абылайхана 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z178" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қазақстан Республикасының Тәуелсіздігіне 10 жыл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z179" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ж. Бәрібаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z180" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Көбелекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z181" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Айқайтас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z182" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бұқар жырау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z183" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица С. Тұяқбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z184" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Бұлғақбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z185" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Ақмоншақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z186" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 430</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z187" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица М. Бейсебаева 147, здание акционерное общество "Алматыгазсервис-Холдинг".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z188" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z189" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абылайхана 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z190" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Саламатова 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z191" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Бейсебаева 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z192" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Әлімқұлова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z193" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Байтұрсынова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z194" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ю. Гагарина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z195" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Алшалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z196" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Доланалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z197" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 431</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z198" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Р. Мақашева 121в, здание коммунального государственного казенного предприятия "Ясли-Детский сад "Ерке-Нұр" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z199" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z200" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Аяз би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z201" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бұрған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z202" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бәйдібек баба 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z203" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақжайық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z204" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көкбастау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z205" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көкдала 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z206" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қайнар бұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z207" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қойтас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z208" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Саржайлау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z209" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақтілек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z210" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Атамекен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z211" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мұғалжар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z212" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Құлынды 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z213" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көктал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z214" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мерей 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z215" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бастау 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z216" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Р. Мақашева 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z217" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица С. Тұяқбаева 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z218" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шалқар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z219" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әйтей батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z220" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Атамұра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z221" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Баянтау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z222" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақкент 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z223" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақотау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z224" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Аманат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z225" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мамыртай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z226" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Өмір 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z227" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сырдария 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z228" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Таңбалытас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z229" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тамшыбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z230" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Балбырауын 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z231" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақсу-Жабағылы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z232" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақжелкен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z233" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Армандастар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z234" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көкшоқы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z235" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сайрам 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z236" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алакөл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z237" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бұланты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z238" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шарын 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z239" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Даналық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z240" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Күншуақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z241" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рух 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z242" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рамазан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z243" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Адай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z244" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қазығұрт 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z245" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Көкбастау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z246" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Бозқараған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z247" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многоэтажные дома по улице Ж. Жанғозина: 41, 41а, 43, 43а, 47, 47а, 49.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z248" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 432</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z249" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Абылайхана 40, здание коммунального государственного казенного предприятия "Районный дом культуры" при акимате Карасайского района государственного учреждения "Отдел культуры, развития языков и спорта Карасайского района" (фойе, левое крыло).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z250" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z251" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Балқаш 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z252" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақши 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z253" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Суық бұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z254" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қаратал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z255" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қаскасу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z256" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақсай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z257" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Үлкенсаз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z258" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бесқарағай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z259" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көктерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z260" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бозой 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z261" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тұлпарсаз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z262" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мамыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z263" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қарасу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z264" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қарағайлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z265" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Аққайың 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z266" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мойынкұм 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z267" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қаракастек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z268" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 433</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z269" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Д. Бөгенбая 1А, здание коммунального государственного учреждения "Детско–юношеская спортивная школа № 1 Карасайского района" государственного учреждения "Управления физической культуры и спорта Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z270" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z271" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абылайхана 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z272" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Д. Бөгенбая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z273" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Тілендиева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z274" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Д. Қонаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z275" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Айдарлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z276" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алпамыс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z277" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Асқарова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z278" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ғ. Мұратбаева 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z279" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тастақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z280" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Райымбек батыра 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z281" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Байқоныс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z282" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Жаркент 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z283" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 434</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z284" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, микрорайон "Алтын Ауыл"25, здание коммунального государственного учреждения "Средняя школа Алтын ауыл" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z285" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z286" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қалқаман 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z287" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Іргелі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z288" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алтынқұм 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z289" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Темір қазық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z290" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жеті өзен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z291" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тараз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z292" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сәмен батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z293" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Майса 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z294" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Есіл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z295" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қызылсай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z296" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Өміртай Өмірбеков 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z297" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       общежития: 1, 1а, 1б;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z298" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 435</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z300" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Каскелен, микрорайон "Алтын Ауыл"25, здание коммунального государственного учреждения "Средняя школа Алтын Ауыл" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (крыло начальных классов).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z301" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многоэтажные дома в микрорайоне "Алтын Ауыл" 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z303" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коттеджные дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 436</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z304" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Ә. Қастеева 49, здание коммунального государственного учреждения "Средняя школа имени Н. Алимкулова" государственного учреждения "Отдел образования по Карасайскому району управления образования Алматинской области" (спортивный зал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z305" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z306" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тастақ 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z307" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әл-Фараби 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z308" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Махамбет-Исатая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z309" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ә. Қастеева1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z310" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шапағат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z311" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица С. Сейфуллина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z312" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Марғұлана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z313" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көктем 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z314" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жибек жолы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z315" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Райымбек батыра 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z316" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Алтынкөл 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z317" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Ордалы 1, 2, 3, 4, 5, 6, 7;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z318" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Бақдаулет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z319" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 437</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z320" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Райымбек батыра 26, здание товарищество с ограниченной ответственностью "RIZA-2017".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z321" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z322" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жаңа жол 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z323" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қ. Рысқұлбекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z324" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сұңқар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z325" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Долан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z326" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шығыс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z327" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Райымбек батыра 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z328" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кәусар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z329" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақшағала 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z330" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сарыбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z331" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Айнабұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z332" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Талапкер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z333" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Хантәңірі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z334" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бірлік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z335" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Арна 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z336" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақмаржан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z337" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Көкорай1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z338" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Райымбек батыра 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z339" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 438</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z340" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица А. Байғазиева 158, здание коммунального государственного казенного предприятия "Каскеленский колледж культуры" государственного учреждения "Управления образования Алматинской области" (кабинет №1).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z341" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z342" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көшек батыра 125, 127, 129, 131, 133, 135, 137, 139, 141,143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z343" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Р. Байжарасова 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z344" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Байғазиева 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z345" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Т. Қаражанова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z346" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица К. Сатпаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z347" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әйтеке би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z348" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Воинов-интернационалистов 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z349" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б. Қалтаева 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z350" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сүйінбая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z351" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Үшқоныр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z352" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көктөбе 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z353" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алмалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z354" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Отырар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z355" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ордабасы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z356" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алтай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z357" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алаш Орда 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z358" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Баласағұн 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z359" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алтынқорған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z360" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әулиеағаш 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z361" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Байбақты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z362" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дешті-Қыпшақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z363" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақбиік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z364" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жұмбақтас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z365" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Керімағаш 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z366" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Киелі бұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z367" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақдидар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z368" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ерулік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z369" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жуалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z370" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көкпекті 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z371" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қоскүмбез 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z372" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Миялы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z373" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сарыжаз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z374" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ханшайым 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z375" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Сығанақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z376" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Алмалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z377" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтын орда 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аққайнар1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шымбұлақ1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 439</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z378" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица А. Байғазиева 158, здание коммунального государственного казенного предприятия "Каскеленский колледж культуры" государственного учреждения "Управления образования Алматинской области" (спортивный зал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z379" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z387" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Медеу1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қ.Шәкеева1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтау1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ә.Өмірәлі120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ұлытау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z392" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аңырақай1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сұлусай1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Елтөре1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақмешіт 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z393" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ұлағат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z395" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алматы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z396" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Баянды 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z397" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көкшетау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z398" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жұпар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z399" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ғұмырлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z400" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шағбан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z401" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақтолқын 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z402" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сабырлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z403" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жидебай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z404" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Назқоңыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z405" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Т.Тоқтарова1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z407" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные кооперативы садоводческих обществ:Арман, Апорт, Достык, Достык-1, Ветеран-1,Ветеран-2, Восход, Камета, Мечта, Мираж, Орленок, Электрон, Достык тау, Гүлдер, Теремки, Бытовик.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 440</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z409" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Каскелен, улица Қайназар батыра 34,здание коммунального государственного казенного предприятия"Каскеленский профессионально–технический колледж имени С. Жандосова" государственного учреждения "Управление образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z416" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многоэтажные дома по улице Наурызбай батыра1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы.Алтынсарина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Арасан1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынтымақ1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жиделі1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қайназар батыра1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Еңбекші 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z417" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Береке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z418" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақниет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z419" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шаңырақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z420" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шамшырақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z421" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Сарайшық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z422" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 441</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z423" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Қайназар батыра 34, здание коммунального государственного казенного предприятия "Каскеленский профессионально–технический колледж имени С. Жандосова" государственного учреждения "Управление образования Алматинской области" (фойе, левое крыло).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z424" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z425" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многоэтажные дома по улице Наурызбай батыра 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z426" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Намыс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z427" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сарқырама 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z428" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақдала 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z429" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Құсжолы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z430" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Үркер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z431" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ә. Молдағұлова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z432" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Бердіқұлова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z433" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Балдаурен 1, 2, 3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z434" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок М. Төлебаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z435" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Кұс жолы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z436" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 442</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z437" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Ж. Жанғозина 48, здание коммунального государственного учреждения "Средняя школа имени К. Сатбаева" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z438" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z439" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z440" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көшек батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z441" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Р. Мақашева 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z442" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б. Момышұлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z443" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ж. Жанғозина 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z444" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z445" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Қоңыр өлең 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45; Карасайская центральная районная больница.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z446" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 443</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z447" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: город Каскелен, улица Жайықты 2а, здание коммунального государственного казенного предприятия "Детский сад "Айголек" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z448" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: город Каскелен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z449" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сайран 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z450" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әділет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z451" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жайықты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z452" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сарыарқа 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z453" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бөктер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z454" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Құлагер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z455" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жеңіс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z456" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Парасат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50; кварталы: 1, 21, 22, 23.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z457" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 444</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z458" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Айтей, улица Наурыз 4, здание коммунального государственного учреждения "Средняя школа имени Б. Косынова с дошкольным миницентром" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z459" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Айтей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z460" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақжар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z461" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алатау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z462" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алтын сақа 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z463" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Аңырақай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z464" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Байқоныр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z465" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Байтерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z466" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Достық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z467" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б. Ашекеева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z468" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица О. Жандосова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z469" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Желтоқсан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z470" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Желдісай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z471" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жерұйық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z472" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қазығұрт 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z473" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каратөбе 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z474" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z475" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Т. Бокина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z476" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ұлытау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z477" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақмешіт 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z478" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 445</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z479" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Айтей, улица Наурыз 4, здание коммунального государственного учреждения "Средняя школа имени Б. Косынова с дошкольным миницентром" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, левое крыло).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z480" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Айтей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z481" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Аққайнар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z482" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сарыарқа 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; улица Саржайлау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z483" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z484" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30. улица Жылысай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22; улица Бірлік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41; улица Н.Жүнісбая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z485" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Теректі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z486" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б.Қосынова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z487" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жұмбақ төбе 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z488" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сұлусай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z489" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 446 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z490" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Енбекши, улица Райымбека2, здание коммунального государственного учреждения "Средняя школа с.Енбекши" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z491" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Енбекши:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z492" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жетісу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z493" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица К. Әзірбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z494" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әйтеке би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z495" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Құрманғазы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z496" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қазақстан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z497" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Г. Коваль 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z498" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ынтымақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z499" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шымбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z500" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алмалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z501" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 447</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z502" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Енбекши, улица Райымбека 2, здание коммунального государственного учреждения "Средняя школа с.Енбекши" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, левое крыло).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z503" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Енбекши:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z504" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Асау-Барақ 1, 2, 3, 4;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z505" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ш. Қалдаяқова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z506" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Райымбека 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z507" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Құмарал; село Сауыншы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z508" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 448</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z509" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Уштерек, улица Береке 52, здание коммунального государственного учреждения "Средняя школа Уштерек" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z511" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Уштерек; садоводческие общества:Арай, Дархан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 449</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z513" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Иргели, улица М. Рахметова 24А, здание коммунального государственного учреждения "Средняя школа имени</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Л. Н. Толстого" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z514" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Иргели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z515" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Акжол1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z516" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица С.Бейсембаева1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z517" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көкдала1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z518" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кварталы: 1, 2, 3, 5, 6, 8, 9, 10, 11; ассоциация крестьянских хозяйств "КазМИС".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z519" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 450</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z521" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Иргели, улица М.Рахметова 24А, здание коммунального государственного учреждения "Средняя школа имени</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Л. Н. Толстого" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области"(фойе, левое крыло).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z522" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Иргели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z523" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б.Момышұлы1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z524" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Достық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z525" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Т.Жарокова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z526" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жетісу1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z527" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М.Рахметова1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z528" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 451</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z531" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кемертоган, 8-квартал269, здание коммунального государственного учреждения "Средняя школа села Кемертоган" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка:село Кемертоган; садоводческие общества: Агропромовец, Шырындысай, Горизонтиспытатель, Красные маки, ПКСТМаяк, Маяк Веровный суд, ПКСТ Мелиоратор, Орбита, Энергоиспытатель, Учитель, Нива, Қызылбөріксай, Таңдаулы сенім, Ассоциация крестьянских хозяйств "КазМИС", Цветущий сад, Алаш орда, Кварталы: 1, 2, 3, 4, 5, 6.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 452</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z532" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Иргели, улица Д. Конаева80, комунальное государственное казенное предприятие "Районный дом культуры" акима Карасайского района" государственное учреждение "Отдел культуры, развития языков и спорта Карасайского района" филиал № 5 "Иргелинский сельский дом культуры" (фойе, правое крыло).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z533" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:село Иргели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z534" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абая1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z535" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алмалы1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z536" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Д.Конаева1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z537" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сапарлыжол1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z538" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жастар1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51; трасса Алматы-Бишкек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z539" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 453</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z540" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Иргели, улица Д. Қонаева 80, здание коммунального государственного казенного предприятия "Районный дом культуры" акима Карасайского района" государственное учреждение "Отдел культуры, развития языков и спорта Карасайского района" филиал №5 "Иргелинский сельский дом культуры" (фойе, левое крыло).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z541" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Иргели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z545" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К.Исагулова1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңа жұлдыз1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мерей1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Нұрлы-Таң 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z546" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самал1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шұғыла1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынтымақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91; кварталы: 4, 7, 13, 117.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 454</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Иргели, улица Алатау, № 1, здание школы "NOMAD INTERNATIONAL SCHOOL" ТОО "ADVENTO".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка:село Иргели:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилой комплекс "АсылАрман" 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 455</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Иргели, улица Алатау, № 1, здание школы "NOMAD INTERNATIONAL SCHOOL" ТОО "ADVENTO".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка:село Иргели:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилой комплекс "АсылАрман" 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 456</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Коксай, улица Наурызбай батыра 108, здание коммунального государственного учреждения "Средняя школа имени М. Маметовой" государственного учреждения "Отдел образования по Карасайскому району управленияобразования Алматинской области" (фойе, нового здания ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка:село Коксай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақсай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53; улица Тәуелсіздік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134; улица Мереке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48; улица Желтоқсан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58; улица Р.Шоқпар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128; улица Береке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А.Пушкина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48; улица М.Мәметова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческое общество Таңдаулы Сенім 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Квартал 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ардагер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 457</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Коксай, улица Наурызбай батыра 108, здание коммунального государственного учреждения "Средняя школа имени М. Маметовой" государственного учреждения "Отдел образования по Карасайскому району управленияобразования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка:село Коксай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңағасыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Арай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолашар, Жас дәурен, Ақсеңгір, Айдарлы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 458</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Коксай, улица К. Кожабекова 1, здание"Врачебная амбулатория села Коксай"государственного коммунального предприятия на праве хозяйственного ведения "Карасайская многопрофильная районная больница".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Коксай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К.Қожабекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126; улицаЖеңіс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балдырған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жасұлан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурызбай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 459.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шамалган, улица А. Байтурсынова 38, здание коммунального государственного учреждения "Средняя школа-гимназия села Шамалган" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Шамалган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Байтурсынова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Панфилова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Ауезова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Ашекеева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Төле би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 72A;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Өтеген батыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Қонаева 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81A;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Мақатаева 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қабанбай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангелді-1 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сауытқан-1 1 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алатау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тәуелсіздік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 460</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шамалган, улица Н. Әділбеков 1, здание коммунального государственного учреждения "Ушконырский колледж водного хозяйства" государственного учреждения "Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Шамалган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мамыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жайық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 305, 306, 307, 308, 309, 310, 311, 312, 313, 314, 315, 316, 317, 318, 319, 320, 321, 322, 323, 324, 325, 326, 327, 328, 329, 330, 331, 332, 333, 334, 335, 336, 337, 338, 339, 340, 341, 342, 343, 344, 345, 346, 347, 348, 349, 350, 351, 352, 353, 354, 355, 356, 357, 358, 359, 360, 361, 362, 363, 364, 365, 366, 367, 368, 369, 370, 371, 372, 373, 374, 375, 376, 377, 378, 379, 380, 381, 382, 383, 384, 385, 386, 387, 388, 389, 390, 391, 392, 393, 394, 395, 396, 397, 398, 399, 400, 401, 402, 403, 404, 405, 406, 407, 408, 409, 410, 411, 412, 413, 414, 415, 416, 417, 418, 419, 420, 421, 422, 423, 424, 425, 426, 427, 428, 429, 430, 431, 432, 433, 434, 435, 436, 437, 438, 439, 440, 441, 442, 443, 444, 445, 446, 447, 448, 449, 450, 451, 452, 453, 454, 455, 456, 457, 458, 459, 460, 461, 462, 463, 464, 465, 466, 467, 468, 469, 470, 471, 472, 473, 474, 475, 476, 477, 478, 479, 480;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Талас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангелді 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Н. Әділбеков 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Арасан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақсай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 1, 2, 3, 4, 5, 6, 6/1, 6/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алғабас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сауытқан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жұмақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Момышұлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шамалганского колледжа водного хозяйства-1 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 461</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шамалган, улица Өтеген батыра 40, здание коммунального государственного учреждения "Средняя школа имени М. Ауезова" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Шамалган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жібек жолы 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әбіш ата 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 89А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица О. Боламбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Домалақ ана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қапал батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 462</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шамалган, улица Т. Рыскулова 58А, здание коммунального государственного учреждения "Средняя школа села Шамалган" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Шамалган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рыскұлов 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сырымбет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сұңқар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шәлкөде 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Суырлы 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алматы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица І. Жансігүров 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жобаланған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құрманғазы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айдарлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 305, 306, 307, 308, 309, 310, 311, 312, 313, 314, 315, 316, 317, 318, 319, 320, 321, 322, 323, 324, 325, 326, 327, 328, 329, 330, 331, 332, 333, 334, 335, 336, 337, 338, 339, 340, 341, 342, 343, 344, 345, 346, 347, 348, 349, 350, 351, 352, 353, 354, 355, 356, 357, 358, 359, 360, 361, 362, 363, 364, 365, 366, 367, 368, 369, 370, 371, 372, 373, 374, 375, 376, 377, 378, 379, 380, 381, 382, 383, 384, 385, 386, 387, 388, 389, 390, 391, 392, 393, 394, 395, 396, 397, 398, 399, 400, 401, 402, 403, 404, 405, 406, 407, 408, 409, 410, 411, 412, 413, 414, 415, 416, 417, 418, 419, 420, 421, 422, 423, 424, 425, 426, 427, 428, 429, 430, 431, 432, 433, 434, 435;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сәтжайлау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарыжайлау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дегерес 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Түрген 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30А, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кеген 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бурабай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жасөркен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тұран 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетікөл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қаратау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81; село Айқым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 463</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шамалган, улица Жибек жолы 83, здание коммунального государственного учреждения "Средняя школа имени Карасай батыра" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Шамалган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Төле би 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Өтеген батыр 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жібек жолы 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жеңіс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангелді-2 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әбіш ата 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Баубеков 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Домалақ ана 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Н. Тілендиев 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шеңгелді 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақбастау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ботай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 464</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шамалган, улица Жібек жолы 76, здание государственного коммунального казенного предприятия "Многопрофильный колледж профессионального обучения" государственного учреждения "Управление образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Шамалган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рыскұлов 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қапал батыра 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Н. Алдашев 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әлжан ана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 59А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Суық төбе 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Еңбек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 71А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкбастау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көксу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Береке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кұрметті 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көккайнар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 88А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қасқасу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 82А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұзынбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үңгіртас 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байбақты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Майбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сығанақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарысай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бесшатыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұлытау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 465</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шамалган, улица Наурыз 62, здание коммунального государственного учреждения "Казахская средняя школа имени А.Букарбайкызы" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, левое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Шамалган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Байтұрсынов 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Панфилов 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 141А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сауытқан-1 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Н. Алдашев 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әлжан ана 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қарасай батыр 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Әуезов 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақадыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақкөл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Зеренді 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Әуезов 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Момышұлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 466</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шамалган улица Наурыз 62, здание коммунального государственного учреждения "Казахская средняя школа имени А. Букарбайкызы" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Шамалган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тасқын 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қайрат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таусамалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кеңсу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Панфилов 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алмалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұялы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: Алатау, Шамалған, Эдельвейс, Зоренька, Алатау-Байқоныр, Строитель, Автомобилист, Дорожник, Геофизик, Монтажник, Ушконыр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-квартал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-квартал 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 122/1, 122/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-квартал 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-квартал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 467</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Бекболат, улица Мектеп 3Б, здание коммунального государственного учреждения "Средняя школа1 Мая" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Бекболат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Атамекен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангельды 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мектеп 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байқоныр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шаңырақ 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Акжайық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жайлау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Майбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица О. Жандосова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 468</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Бекболат, улица Мектеп 3Б, здание коммунального государственного учреждения "Средняя школа1 Мая" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, левое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Бекболат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шалқар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңа ғасыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкқайнар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алатау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қасқасу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Бәрібаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұлттар достығы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Талапкер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бұрған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктөбе 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таусамалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100; село Сауыншы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 469</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кайнар, улица Л. Боброва3, здание коммунального государственного учреждения "Средняя школа Кайнар" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Кайнар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 470</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жандосово, улица Батан ТажіұлыТемірбекова 16, здание коммунального государственного учреждения "Средняя школа имениО.Жандосова" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (корпус № 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жандосово:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айдарлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақбастау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжайық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Н.Алимкулова1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алмарасан 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балбұлақ 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балғын 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балдырған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Береке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жалын 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жібекжолы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жусан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қ.Тоғаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қасқасу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурызбай батыра1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сәйгүлік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Саяжай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К.Сопиева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Талапкер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тастыбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шапағат 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баянды 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самұрық 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алаш 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктем 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аққайың 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бозторғай 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шөладыр 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құлагер 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шығыс 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Табия Каражанова1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Батан Тәжіұлы Темірбекова1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңалық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Парасат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынтымақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мойнақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Асылтас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сайран 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құнарлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 471.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жандосово, улица Батан ТажіұлыТемірбекова 16, здание коммунального государственного учреждения"Средняя школа имениО.Жандосова" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (корпус № 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жандосово:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Батан ТәжіұлыТемірбекова30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ардагерлер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балауса 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж.Барибаева1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Диірмен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкжиек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңаауыл 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аксу 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б.Омарова1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Райымбек батыра1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Самал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-[...520 lines deleted...]
-    <w:bookmarkStart w:name="z573" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Суюнбая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т.Бокина1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Төле би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үйтас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мамыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қыран 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жағажай 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жайлау 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балдаурен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қызғалдақ 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұрлы 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шұғыла 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Атамекен 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қазына 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қарасу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сұңқар 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байтерек 1, 2, 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жұлдыз 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алмалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақтілек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тұлпар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Маралды 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческое общество Береке-Фино; село Қайрат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 472</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шалкар, 4-квартал 69А, здание коммунального государственного учреждения "Средняя школа села Шалкар" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Шалкар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С.Сейфуллина1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аққайнар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К.Азербаева1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М.Маметовой 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сапарлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жеңіс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көлсай 1, 2, 3, 4, 5;4 квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 473</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шалкар, улица Абая 9, здание коммунального государственного казенного предприятия "Школа искусств" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, левое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Шалкар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д.Кунаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кажымукана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Болашақ1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алпамыс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таңқурай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жайық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ертіс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжазық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Долана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-квартал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 474</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Турар, улица С. Копбаева 21, здание коммунального государственного учреждения "Средняя школа имени</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Байсалбаева" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Турар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Барибаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Бокина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Болысова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Панфилова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Р. Байжарасова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Кунаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Кожахметова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Көпбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Омарбекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баян жүрек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжазық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақдала 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақкент 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 475</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Турар, улица С. Көпбаева 21, здание коммунального государственного учреждения "Средняя школа имени</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Байсалбаева" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Турар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Муканова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рыскулова 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Алтынсарина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Нұрпеисова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұлан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынтымақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңалық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Улгілі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қаратал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәдениет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аксу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карабұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аққайнар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шаған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      молочная ферма 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: Энергетик, Достық, Искер, Армуд, Дорожник, Турар-88, Меркурий, Баркол, Аянат–7, Аймолдир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 476</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кольащы, улица Р.Байжарасова5, здание коммунального государственного учреждения"Средняя школа имени Ж.Барибаева" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Кольащы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аронова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Атыгая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Ашекеева 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Болашақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Конаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Барибаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктем 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Мақатаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Р. Байжарасова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш. Сатпаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құрманғазы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әдемі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бірлік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бұланты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ойыл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қойлық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Талас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сауран 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тұран 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 477</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жибек жолы, улица Ж. Дуйсекова 47А, здание коммунального государственного учреждения "Средняя школа имени А. Байтурсынова" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, 1 корпус).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жибек жолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Барибаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Дуйсекова 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица О. Жандосова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Отеген батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Панфилова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангельды 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рыскулова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Майлина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Кусайына 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байқоныр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шөладыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Байтурсынова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 478</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жибек жолы, улица Ж. Дуйсекова 47А, здание коммунального государственного учреждения "Средняя школа имени А.Байтурсынова" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, 2 корпус).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жибек жолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алмалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баян жүрек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Береке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дихан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жанқожа батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңадауір 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңалық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жерұйық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Жансугурова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Маусым 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мектеп 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самсы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Улгілі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Уңгіртас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынтымақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 479</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жибек жолы, улица Д. Кунаева 2, здание коммунального государственного учреждения "Средняя школа имени Ы. Алтынсарина"государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, центральная часть).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жибек жолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Алтынсарина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Акбайлау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Акбастау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бухар жырау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бөгенбай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурызбай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Г. Курмангалиева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кажымукана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Коркыт баба 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Дулатова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Кусайынова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Толе би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Д. Кусаинова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Ы. Алтынсарина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Қажымұқана 1, 2, 3, 4, 5, 6, 7, 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 480</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жибек жолы, улица Д. Кунаева 2, здание коммунального государственного учреждения "Средняя школа имени Ы. Алтынсарина" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жибек жолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангельды 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Конаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Дуйсекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Молдагалиева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Әбілда 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Бокина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темір жол 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Төле би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Момышұлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Маметова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Алтынсарина 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Амангельды 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 481</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жибек жолы, улица Д. Кунаева 2, здание коммунального государственного учреждения "Средняя школа имени Ы. Алтынсарина" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе начальных классов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жибек жолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Молдагулова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жеңіс 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Азербаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Р. Байжарасова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш. Айманова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шиелі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айтеке би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Жумабаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш. Қалдаяқова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шұғыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Нурпеисова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурызбай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Г. Курмангалиева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шаған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 482</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жибек жолы, улица Карасу 110А, здание коммунального государственного учреждения "Новая казахская средняя школа на станции Шамалган"государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жибек жолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжазық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақсу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баласаз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жиделі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көксу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көксаз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карасу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Сатпаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мамыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарыарқа 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40а, 40б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 483</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жибек жолы, улица Карасу 110А, здание коммунального государственного учреждения "Новая казахская средняя школа на станции Шамалган" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, центральная часть).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жибек жолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақбулақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақдала 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжазық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аққиық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақсу 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақтерек 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақтоған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әдемі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Болашақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жазық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қарасу 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәдениет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 484</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жибек жолы, улица Суйнбай 75, здание кафе "Дильназ".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жибек жолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Нурпеисова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ершабай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Ауэзова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кабанбай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карасай батыра 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Курмангазы 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Макатаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Тынышбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Райымбек батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Суюнбая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческое общество Турксиб; разъезды: Жынгылды, Куркудык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 485</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жибек жолы, улица Суйнбай 75, здание кафе "Дильназ".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жибек жолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ершабай 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кенесары хана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Курмангазы 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Н. Тілендиева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алатау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алматы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Домалақ ана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жайлау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жұлдыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жолдас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қазыбек би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қарасай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Датова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 486</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кошмамбет, улица М. Маметова 2а, здание коммунального государственного учреждения "Средняя школа имени К.Кошмамбетова" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, главный вход).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Кошмамбет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алатау 2, 3, 3В, 4, 4, 4, 4, 4А, 6, 7, 9, 10, 11, 11А, 12, 12А, 15А, 16, 18А, 27, 38</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақорда 3, 4, 5, 6, 7, 8, 9, 9А, 10, 11, 12, 13, 13А, 13Б, 14, 14, 16, 17, 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алматы 1, 2, 3, 5, 6, 7, 7А, 8, 9, 9, 9А, 10, 16, 19, 21, 21А, 21Б, 23, 24, 26, 27, 29, 29А, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айтбаев 1, 1А, 2А, 2Б, 3А, 5, 9А, 11, 13, 13Б, 15, 19, 21Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байжарасов 1, 1А, 2, 2А, 2В, 3, 5, 7, 7А, 8, 9, 9, 11, 11/1, 13, 13А, 15, 17Б, 17Г, 17В, 19, 21, 22, 23, 25, 27, 28, 29, 30, 31, 31А, 32, 32А, 33, 34А, 36А, 37, 39, 41, 41А, 43, 43А, 45, 45, 47, 48, 50, 51, 52, 54, 56, 58, 58А, 62, 62А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 3, 4А, 5, 6, 7, 8, 10, 11, 12, 13, 15, 16, 17, 19, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жандосов 1А, 1Б, 1В, 1/1, 1/2, 2А, 3А, 3/1, 3/2, 4, 4Б, 4В, 5, 6, 6Б, 6В, 7, 8, 8А, 8Б, 9, 10, 10В, 10Д, 11, 11А, 12, 12А, 13, 14, 14Б, 15, 16, 16Б, 18, 20, 20А, 20Б, 21, 21А, 22, 22А, 23, 24, 25, 25А, 26, 28, 28Б, 30, 31, 31А, 32, 32А, 34А, 34Б, 34Д, 35, 35А, 36, 37, 38, 38Б, 38Г, 39, 39А, 39Б, 39Б, 40, 41, 41А, 41Б, 41Г, 42, 42/1, 43, 43А, 43Б, 43В, 44, 44А, 46А, 46, 46Б, 46В, 47ВБ, 47, 48, 50, 50А, 50Б, 52, 54, 56, 56А, 56Б, 56В, 58, 59, 61, 62, 62/1, 62/2, 62/7, 63, 67, 69, 73, 77А, 79, 81А, 83, 89, 99, 101, 103, 105, 108, 129, 135, 148, 192, 196;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көбелеков 1, 1, 1А, 1А, 1В, 3, 5А, 5Б, 6, 6А, 7, 8А, 9, 9А, 9Б, 9В, 10, 10А, 10Б, 11, 11А, 11Б, 12, 13, 13А, 14, 16, 18, 16, 21, 22, 22А, 23, 24, 25, 25А, 26А, 27А, 28, 30, 30А, 31, 33, 33А, 34, 35, 36, 36А, 37, 38, 40, 42, 43, 43/1, 44, 45, 46, 46А, 48, 48А, 50А, 52, 52А, 54, 56, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Маметова 2/1, 2/1, 2/2, 2/3, 2Б, 2В, 4, 4/1, 4/3, 5, 5Б, 6/1, 6/3, 6А, 8/2, 8/3, 8/4, 9, 11, 12, 18, 18А, 18/1, 18/2, 18/2А, 18/25, 24, 24А, 25, 25А, 26, 27, 29Б, 30, 32, 36/1, 36/2, 38, 38Г, 38/2, 39, 40А, 42, 47А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самсы 2А, 2Б, 4, 5, 6, 7, 9Б, 10, 11, 11Б, 12, 13, 14, 15, 23, 24, 25, 26, 27, 29, 32А, 33, 39, 47, 49, 60, 67, 68, 69, 70, 70А, 71, 71А, 73, 75А, 82, 88, 90, 91, 94, 97, 102, 104, 106, 114, 115, 116, 118, 121, 123, 125, 129, 132, 133, 134, 136, 138, 141, 142, 145, 149, 151, 180, 184, 188, 192, 204, 212, 212А, 218, 223, 249Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Панфилов 1, 1А, 1Б, 1В, 2, 3, 3А, 3Б, 4, 4А, 5, 5А, 6, 6/1, 7, 7/1,8А, 8Б, 9, 10, 11, 12, 13, 13Б, 14, 14Б, 15, 16, 17, 18, 19, 19/1, 19А, 20, 21, 21Б, 22, 23, 24, 24А, 25, 27, 29, 30, 30А, 31, 32, 32В, 33, 34, 34А, 35, 36, 38, 40, 41, 42, 42А, 43, 44, 44А, 46, 47А, 48, 54, 60, 80, 81, 82, 83, 84, 85, 86,87, 88, 89, 91, 92, 94, 95, 96, 98, 99А, 100, 101, 102, 103, 104, 107, 109, 114, 126, 128, 130, 131, 132, 133, 134, 135, 137, 138, 139, 140, 141, 145, 147, 149, 156, 159;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учетный квартал</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческое общество Каштан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 487</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кошмамбет, улица М. Маметова 2а, здание коммунального государственного учреждения "Средняя школа имени К. Кошмамбетова" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, дополнительный вход).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Кошмамбет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ашекеева 1, 1а, 3, 3а, 4, 4б, 5, 5а, 7, 9, 11, 11б, 12б, 13, 13б, 15, 15а, 17, 18, 19, 21, 23, 25, 25а, 27, 29, 31, 32, 33, 35, 37, 37а, 41, 41а, 42а, 43, 43б, 45, 45а, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Барибаева 1, 2, 2а, 2б, 2в, 2д, 2/1, 2/2, 3, 3а, 4, 4а, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 12а, 12б, 12г, 13, 14, 14г, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 23, 24, 25, 26, 26а, 27, 28, 28б, 28в, 28г, 29, 29а, 30, 31, 32, 33, 34, 35, 35а, 36, 36б, 37, 38, 39, 40, 40а, 41, 42, 43, 43а, 44, 44а, 44б, 44в, 45, 46, 47, 48, 49, 50, 50в, 51, 51а, 51в, 52, 53, 53а, 54, 55, 56, 57, 58а, 59, 60, 61, 63, 63а, 65, 67, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баянжүрек 2, 3, 4, 6, 8, 10, 12, 13, 14, 16, 18, 20, 22, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыл 2, 2а, 3, 5, 7, 8а, 9, 11, 11а, 11б, 13, 15, 17, 23, 50, 52, 52, 53, 54, 55, 56, 58, 60, 61, 64, 65, 67, 68, 69, 70, 71, 73, 75, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87,89, 90, 91, 92, 93, 95, 98, 99,100, 106, 111, 119, 124, 124а, 125, 126а, 128а, 129, 130, 131, 134, 136, 136а, 137, 138, 138а, 139, 140, 141, 141/1, 141а, 142, 143/1, 143а, 144, 145а, 147, 147а, 149а, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 169, 170, 171, 173, 173, 174, 176, 179, 180, 181, 183, 186, 187, 190, 192, 193, 194, 195, 196, 197, 199, 200, 201, 203, 204, 205, 209, 214, 216, 217, 219, 223, 225, 226, 227, 231,232, 233, 235, 236а, 237, 240а, 241/1, 242, 244, 246, 248, 249, 251, 259, 261, 263, 300;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаз 1, 2, 3, 4, 4а, 6а, 8, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңалық 2, 2А, 2Б, 2Г, 4, 5, 6, 7, 7А, 8, 100, 10/1, 12, 14, 18, 19, 19А, 20, 21/4, 22, 24, 26, 28, 28А, 30, 30А, 32А, 34, 36, 36Б, 40, 42А, 42Б, 44, 46, 46А, 48, 50, 55, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 3, 5, 6, 7, 9, 11,13, 15, 17, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сейфуллина 1, 1А, 2, 3, 3Б, 5, 5/1, 7, 7А, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қосағаш 3, 4, 4а, 4б, 4в, 9, 9а, 12, 13а, 14, 15, 16, 16а, 17, 17а, 18, 18а, 19а, 20, 22, 23, 25, 27, 27/1, 29, 31, 33, 34, 35, 37, 43, 45а, 47, 49, 50а, 53, 63, 65, 66, 66в, 67б, 67б, 69, 71, 75а, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Масанчи 1, 1А, 1б, 1/3, 2, 3, 3б, 4, 4А, 5, 5А, 7, 7б, 8а, 9, 9/1, 11, 11/4, 12, 12/2, 12/3, 13, 14/3, 15, 16/2, 16/2, 17, 17в, 18, 19, 20, 21, 23, 23А, 24, 24а, 24б, 24в, 24д, 25, 25/2, 29А, 31, 31А, 33, 33/1, 33Б, 34, 34А, 35, 35/1, 35/2, 35Б, 36, 36А, 41/2, 43, 43а, 45/1, 44, 45/1, 53, 56, 57, 59, 61, 95;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қарабұлақ 6, 14, 16, 18, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческое общество Толкын,Текели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 488</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Батан, улица М.Саламатова 1г, здание коммунального государственного учреждения "Средняя школа села Батан" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Батан; садоводческие общества: Аэрофлот, Мечта, Водник, Нурплаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 489</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жамбыл, улица Жамбыла 24, здание коммунального государственного учреждения "Средняя школа имени Жамбыла" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жамбыл:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Ауезова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Сатпаева 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Донбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Маметова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица У. Гаджиева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Керимбекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 490</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жамбыл, улица Аксай 40, здание коммунального государственного учреждения "Средняя школа № 2 села Жамбыл" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: cело Жамбыл:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақкент 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақсай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтын дән 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дихан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жайлау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сұлутөбе 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үшбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таң 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктөбе 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Іргелі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Май 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көксай:1, 3, 5А, 7А, 8, 8А,11, 12, 13,13А, 15, 16, 16, 17, 18, 19, 20, 20А, 22, 25, 26А, 27, 28, 36, 36А 40 ,42 , 44, 46, 56А, 59, 72, 77, 78, 81, 83, 85, 87, 88, 91, 92, 93, 93А, 94, 99А, 192, 102А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПКСТ Таң-2030-Т: 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 18, 19, 21, 23, 25, 26, 27, 28, 30, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52, 53, 54, 55, 56, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 80, 81, 83, 84, 85, 87, 89, 90, 91, 92, 93, 94, 95, 96, 98, 99, 100, 101, 102, 103, 104, 105, 108, 110, 112, 113, 114, 118, 119, 121, 123, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 150, 153, 154, 155, 156, 157, 162, 163, 164, 165, 166, 167, 169, 170, 171, 172, 174, 175, 176, 178, 180, 181, 182, 183,184, 185, 186.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 491</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Улан, улица Тегиса 14, здание коммунального государственного учреждения "Средняя школа села Улан" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Улан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 492</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Алмалыбак, улица Ш. Хабибуллина 9, здание коммунального государственного учреждения "Специализированный лицей имениАль-Фараби" государственного учреждения "Управления образования Алматинской области" (спорт зал, главный вход).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Алмалыбак:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Басибекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Ерлепесова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Жазылбекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Бабаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Н. Мухамедова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Мынбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О. Шегебаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Прянишникова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үкі ата 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш. Хабибуллина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;садоводческое обществоЮбилейное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 493</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Алмалыбак, улица Ш. Хабибуллина 9, здание коммунального государственного учреждения "Специализированный лицей имениАль-Фараби" государственного учреждения "Управления образования Алматинской области" (спорт зал, второй вход).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Алмалыбак:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аққайын 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алмалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құлтөлеу би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Ералиева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктем 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сартай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хан Тәңірі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шұғыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жылыбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Райымбек батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үшқайын 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бөлтірік би 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байтерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33; 089 квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 494</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жалпаксай, улица Т. Сарбасова33, здание товарищество с ограниченной ответственностью "Алма Та-Дос" (первый кабинет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жалпаксай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сұлусай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Ауэзова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Омарова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байгүл1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Сатпаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ардагерлер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Сарбасова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тегіс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейтенова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: Алмалы, Приозерное, Қызыл Бөрі сай, Нұр-Бағы, Бал-Терек, Таусамалы-1, Рахат-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 495</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жалпаксай, улица Т. Сарбасова33, здание товарищество с ограниченной ответственностью "Алма Та-Дос" (второй кабинет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жалпаксай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Керимбекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица О. Шегебаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица О. Жандосова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Булантая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тілеміса 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бекдайыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Карбышева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бекбатыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Керемет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 496</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Мерей, улица Мектеп1, здание коммунального государственного учреждения "Средняя школа имени А.С.Макаренко" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Мерей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Қонаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктем 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ғарышкерлер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мектеп 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байтерек 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достык 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құсшылар 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: Құмарал, Елимай-Агро, Пламя, Кайнар тау, Дружба, Машиностроитель, Цветущий сад, Мелиоратор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 497</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Мерей, улица Мектеп1, здание коммунального государственного учреждения"Средняя школа имени А.С.Макаренко" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, левое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Мерей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Орталық1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Болашақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Теректі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алмалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жайдарлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктоған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 9 мамыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балдаурен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жазық 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынтымақ1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жайлау 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алатау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гүлдала 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества:Драмтеатр 1, Ласточка, Береке; село Кольди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 498</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Береке, улица Ы. Алтынсарина 1, здание коммунального государственного учреждения "Средняя школа имени М.Бейсебаева" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Береке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Бабаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Алтынсарина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Нұрлыбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынтымақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңа құрылыс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Керемет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Махатова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Тамабаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: Локомотив, Птицевод, Локомотивец-2; Алтын алма; квартал Мерей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 499</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Береке, улица Астана 40В, здание коммунального государственного учреждения "Средняя школа Береке" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Береке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Астана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қарасу 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Искакова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Бейсекбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Мықтыбекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Байгабатова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 137а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қарасай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байтерек 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 1, 2, 3, 4, 5; садоводческие общества: Бак Аралы, Ырыс Думан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 500</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Исаево, улица Суюнбая203, здание коммунального государственного учреждения "Средняя школа село Исаево" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Исаево; садоводческое общество Пограничник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 501</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жармухамбет, улица Наурызбай батыра 23, здание коммунального государственного учреждения "Средняя школа Жармухамбет" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жармухамбет; 71 разъезд; садоводческое общество Аксункар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 502</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Каратобе, улица Наурызбай батыра 40, здание коммунального государственного учреждения "Средняя школа имени Б. Тамабаева" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Каратобе; садоводческое общество Береке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 503</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кокозек, улица Ж. Акымжанова 16, здание коммунального государственного учреждения "Средняя школа с. Кокозек" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Кокозек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Акымжанова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Момышулы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мерей 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсиздик 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Коктоган; садовое общество Звездочка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карасай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 504</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кокозек, улица Тасбогет, строение №3, здание коммунального государственного учреждения "комфортная школа села Кокозек" государственного учреждения "Отдел образования Карасайского района" управления образования Алматинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Кокозек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аққайың 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бәйтерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Еркіндік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жибек жолы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурызбай батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квартал Карасу; станция Аксенгир; садоводческие общества: Союзпечать, Огонек, Алма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 505</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Елтай, учҰтный квартал 058, строение №834, здание коммунального государственного учреждения "комфортная школа села Елтай" государственного учреждения "Отдел образования Карасайского района" Управления образования Алматинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Елтай; садоводческое общество Придорожное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 506</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Абай, улица Ы. Алтынсарина 130, здание коммунального государственного учреждения "Средняя школа имени М. Габдуллина" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Абай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Азербаева 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Домалақ ана 23, 23а,24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина 13, 14, 15а, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Төле би 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рыскулова 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Қонаева 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Райымбек батыра 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсіздік-1 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Алтынсарина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица О. Жандосова1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карасай батыра 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Шаянбаева 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 507</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Абай, улица М. Макатаева 30, здание коммунального государственного учреждения "Средняя школа села Абай" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Абай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Азербаева 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Домалақ ана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Төле би 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рыскулова 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Қонаева 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Райымбек батыра1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсіздік-1 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Коңыр төбе 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Макатаева1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Р. Макашева1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш. Уалиханова1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтын орда 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жибек жолы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50; садоводческое общество Аксай – 2 птицепром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 508</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Абай, улица Алатау 23Б, здание коммунального государственного учреждения "Средняя школа № 2 села Абай" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Абай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Қонаева 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карасай батыра 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Шаянбаева 43, 45, 47, 49, 51, 53, 55, 57, 59, 44, 46, 48, 50, 52, 54, 56, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құрылыс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рыскулова 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Райымбек батыра 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Алтынсарина 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсіздік-2 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Майлина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Молдагулова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алатау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шиелі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсіздік-1 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бестерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәдениет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90; 1-квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 509</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Райымбек, улица Туркестан4, здание коммунального государственного учреждения "Средняя школа имени К. Азербаева" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Райымбек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Суюнбая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аламан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Еламан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Елшібек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаркент 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сұңқар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аққайнар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Арман 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Батыр Баян 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Болашақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тамаша 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шабыт 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шаңырақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Марқакөл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: Ветеран-1, Ветеран-2, Ветеран-9, Еламанский малый район.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 510</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Райымбек, улица Туркестан 4, здание коммунального государственного учреждения "Средняя школа имениК.Азербаева" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, левое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Райымбек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алма 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Барлық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гүлдер 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Елтай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкжазық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көлбастау 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көлді 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Диірмен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тұрар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжазық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13/1, 13/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бәйшешек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Керуен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кайыңды 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Барқыт бел 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карабөгет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үлгілі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бұлақты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аламан1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шарын 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаркент 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңа1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Түркістан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрар малый район 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 511</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Райымбек, улица Суюнбая 80, здание государственного коммунального предприятия на праве хозяйственного ведения "Карасайская центральная районная больница""Врачебная амбулатория села Райымбек".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Райымбек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Байтұрсынова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Момышұлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рыскулова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аксай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бекболат батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көлсай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алмалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Колсай-2 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Саялы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41; садоводческое общество Асель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 512</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Булакты, улица Наурыз 13, здание коммунального государственного учреждения "Начальная школа села Булакты" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Булакты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бірлік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Диірмен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Барлық 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңа дауір 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкбастау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкжар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктем 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұрлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50; 587 участок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 513</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Булакты, улица Наурыз 13, здание коммунального государственного учреждения "Начальная школа села Булакты" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, левое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Булакты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қырғауылды 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Суюнбая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсіздік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ушқоныр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Улан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Туркестан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хан-Тәңірі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынтымақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көлсай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бәйтерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50; 1 квартал; 221 участок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 514</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Долан, улица Коктем№1, здание коммунального государственного учреждения "Комфортная школа села Долан" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: садоводческие общества: АКХ Райымбек, Ардагер, Водник 1, Восход 2, Долан, Долан 2, Долансай, Егемен қаламгер, Көктем, МТФ 2, МТФ 6, Малый Долан, Алма, Самал, Тасалма-1, Экран, Бирлик, Восход, Восход 3, Восход тау, МТФ-8; селы Долан; село Кумтоган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 515</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кыргауылды, улица С. Инкарбекова 49, здание коммунального государственного учреждения "Средняя школа имени Ушинского" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Кыргауылды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алматы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақтерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақши 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шиен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Арасан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Арна 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Арай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бурабай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таң нұры 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Егемен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Енбекши 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жазық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жарық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жасұлан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жерұйық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қаратал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қыран1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мереке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Өркен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шалқар1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шымбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тамаша 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарытау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алатау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таусамалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көлсай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетісай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкжиек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рахат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: Денсаулык, Акбота, Горная Ласточка, Фабрика Шаумена, Радуга, Торпедо, Возрождение здоровья, Үлкен Тау, Огоньки, Тау Восток, Агрохимик, Весна АДК, Тау Етегі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 516</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кыргауылды, улица Наурыз 49, здание коммунального государственного учреждения "Казахская средняя школа села Кыргауылды" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Кыргауылды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бірлік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсіздік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Инкарбекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рыскулова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тобылғы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байтерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: Заря 2007, Оазис, Ветеран, Эдельвейс, Транспортник, Реакция журналов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 517</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кыргауылды, улица Наурыз 49, здание коммунального государственного учреждения "Казахская средняя школа села Кыргауылды" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе, левое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Кыргауылды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктем 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самал-2 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ардагер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Атамекен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қостөбе 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңа 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: Труд, Аксай, Аксай-19, Азви, Ардагер, Арман, Атамекен, Бодрость, Гаухартас, Радуга, Горный Садовод, Самал-2, Трудагропром, Саялы Аксай, Облгосбанк, Полет 91, Русский драмтеатр, Труд 4, Сайран, Транспортник 88, Шалкар, микрорайон КазГУ, Домоуправление, Институт экономики и сельского хозяйство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 518</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жанатурмыс, улица Ы. Алтынсарина 37, здание коммунального государственного учреждения "Средняя школа села Жанатурмыс" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жанатурмыс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Нурпеисова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Алтынсарина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Аманжолова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Байсеитова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктем 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Рыскулбекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жасұлан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трасса Алматы-Жандосово 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 519</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жанатурмыс, улица Д. Нұрпеисова19, здание государственного коммунального предприятия на праве хозяйственного ведения "Карасайская центральная районная больница" "Врачебная амбулатория села Жанатурмыс".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жанатурмыс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Майлина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Сатпаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Ашимбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жана арна 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жерұйық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тастыөзек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Талапты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынталы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынтымақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абылхайыр хана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кенесары хана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үлгілі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Улан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бөктер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңалық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңашаруа 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан-Тыныштық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұрлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ғ. Мустафина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Сәтпаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынталы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 971</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Каскелен, улица Жазира 75, частное учреждение "медицинский колледж "Нұржәрдем".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Каскелен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жазира 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многоэтажные дома жилой комплекс Қарлығаш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многоэтажные дома Ж. Жанғозина 75/1, 75/2, 75/3, 75/4, 75/5; 30-квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 972</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Каскелен, улица Болашак, 3, здание товарищество с ограниченной ответственностью "Жөндеу құрылыс".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Каскелен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абылайхана 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Маметова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Болашақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құрылысшы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Р. Қошқарбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Біржансал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақын Сара 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рысқұлова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Байбосынова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Ақдала 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Шапағат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 973</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Каскелен, улица Ә. Қастеева 49, здание коммунального государственного учреждения "Средняя школа имени Н. Алимкулова" государственного учреждения "Отдел образования по Карасайскому району управления образования Алматинской области" (фойе, правая сторона).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Каскелен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үмбетәлі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақ жол 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Керімбекова1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таусамалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица О. Жандосова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гаухартас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақтас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Оқжетпес 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жартас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақсу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктас 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Қонаева 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок С. Керімбекова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Шұбар құдық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Сығанақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Самал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 974</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Каскелен, улица Ж. Жангозина 48, здание коммунального государственного учреждения "Средняя школа имени К. Сатбаева" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (спортивный зал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Каскелен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многоэтажные дома Ж. Жанғозина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12В, 12Б, 13, 14, 15, 16, 16б, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 975</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Каскелен, улица Ж. Жангозина 13а, здание учреждения "КаскеленскийГуманитарно-Технический колледж".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Каскелен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақтоқты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақан Сері 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қозы Көрпеш 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баян Сұлу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Арман 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жобалама 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 976.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка:село Кемертоган, 8 квартал 269, здание коммунального государственного учреждения "Средняя школа села Кемертоган" государственного учреждения "Отдел образования по Карасайскому району управленияобразования Алматинской области" (спортивный зал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка:село Кемертоган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Егемендік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкжиек 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жайық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жібек Жолы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таусамалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақниет 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәңгілік ел, Саржаз, Ұлы Дала, Асқартау, Қызғалдақ, Аңсар, Таң самалы, Жас қыран, Шапағат, Сұңқар, Байтөбе, Олимпийский городок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 977</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Коксай, улица Наурызбай батыра 108, здание коммунального государственного учреждения "Средняя школа имени М. Маметовой" государственного учреждения "Отдел образования по Карасайскому району управленияобразования Алматинской области" (фойе, левое крыло).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Коксай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z581" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А.Атшабарова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұлттар достығы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улицаТаңшолпан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрорайон Ақсай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үлгілі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 978</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кольащы, улица Самал 95Б, здание коммунального государственного учреждения "средняя школа имени Б.Момышулы" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Кольащы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жазық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үлгілі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әдемі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аққиық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байқоныр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Береке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Манамбаева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Мәметова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақмешіт 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұлытау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бозоқ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұрлы жол 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қайраңкөл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақтекше 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алатау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хантау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Елтінжал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Имантау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарай Бату 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тақсай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қимасар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тораңғыл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әулие тау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жасөркен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құттыкөл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41. 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Киелі бұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ордабасы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Найзакескен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Өлеңдісай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сұлукөл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мұғалжар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Самал 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Саз 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: АКХ Дружба, ПКСТ Ай-молдир; учетный квартал 028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Бокина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Медеу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақкент 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айнабұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 50, 51, 52, 53, 54, 55, 56, 57.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 979</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жамбыл, улица Жамбыла24, здание коммунального государственного учреждения "Средняя школа имени Жамбыл" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (спортивный зал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жамбыл:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Алтынсарина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байтерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктем 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкжиек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бахор 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңа құрылыс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 305, 306, 307, 308, 309, 310, 311, 312, 313, 314, 315, 316, 317, 318, 319, 320, 321, 322, 323, 324, 325, 326, 327, 328, 329, 330, 331, 332, 333, 334, 335, 336, 337, 338, 339, 340, 341, 342, 343, 344, 345, 346, 347, 348, 349, 350, 351, 352, 353, 354, 355, 356, 357, 358, 359, 360, 361, 362, 363, 364, 365, 366, 367, 368, 369, 370, 371, 372, 373, 374, 375, 376, 377, 378, 379, 380, 381, 382, 383, 384, 385, 386, 387, 388, 389, 390, 391, 392, 393, 394, 395, 396, 397, 398, 399, 400, 401, 402, 403, 404, 405, 406, 407, 408, 409;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жерұйық1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Тегисов 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Якбуна 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Молдагуловой 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақтоған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жылыбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үлгілі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Береке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бірлік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қарағайлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственное хазяйство КИЗ Рахат; садоводческие общества: Рахат-2, Оркен, Казакстан-2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 986.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Каскелен, улица Абылай хана, 52, зддание изолятора временного содержания государственнного учреждения "Управление полиции Карасайского района департамента полиции Алматинской области министерства Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Каскелен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      территория государственнного учреждения "Управление полиции Карасайского района департамента полиции Алматинской области министерства Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 999</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Каскелен, учетный квартал 203, участок 1394/1, Коммунальное государственное учреждение "Школа–гимназия города Каскелен" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Каскелен, улицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сәукеле 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұлы дала 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәңгілік Ел 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Орбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтын емел 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хантау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шыңғыстау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сауран 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ерейментау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұлан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ойыл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әмірқұл Шәлімбеков 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тарбағатай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Төрткөл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтыншоқы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айнакөл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақорда 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарай Берке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжайлау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақбидай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аруана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балдырған 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ерке сылқым 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ханорда 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қатонқарағай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ырысты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шырайлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Салқынбел 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тайқазан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сейітхан Исаев 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 1000</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: город Каскелен, улица Абылайхана 40, здание коммунального государственного казенного предприятия "Районный дом культуры Карасайского района" государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Карасайского района"(фойе, правое крыло).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: город Каскелен, улицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абылайхана 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улицаДостық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Өміртай Өмірбеков 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Халифа Алтай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байөлке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дидарлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көлсай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әулиетау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сұлутөр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ханжайлау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжүрек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байкент 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Арғанаты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ережеп 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шаттық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аякөз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Адалдық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәуелі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шиелі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжүніс 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 1001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Жибек жолы, улица Карасу 110А, здание коммунального государственного учреждения "Новая казахская средняя школа на станции Шамалган" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (спорт зал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жибек жолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бәйтерек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байлық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бұлақты 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Еңбек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұрлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таң 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тегістік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жиделі 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қараой 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ұлан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үшқоңыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Нұрлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Таң 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Баласаз 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бірлік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкқайнар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 1002</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка:село Алмалыбак, улица Исахана Абирова, №16, здание коммунального государственного учреждения "комфортная школа села Алмалыбак" государственного учреждения "Отдел образования Карасайского района" управления образования Алматинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жалпаксай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: Алмалы, Приозерное, Қызыл Бөрі сай, Нұр-Бағы, Бал-Терек, Таусамалы-1, Рахат-1, Водник Сад, Рассвет-3, Спутник, Тан-2030, "КазМис" Иргели, Нұр Дулат, Рахат бульдук;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қ. Әбдіқадыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 1003</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: садоводческие общества Арайлым, улица Доспанбет жырау, здание коммунального государственного учреждения "Средняя школа №2 села Уштерек" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Уштерек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ушбулак 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Доланалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қаратал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Каратау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карасу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мерей 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Каркаралы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40, 41, 42, 43, 44, 45, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие общества: Арайлым, Дархан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 1004</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Шамалган, улица Жибек Жолы 54, ГУ "Карасайский районный отдел культуры, развития языка, физической культуры и спорта" "Карасайский районный дом культуры" филиал КМКК № 2 здание Шамалганского сельского дома культуры.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Шамалган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-[...24060 lines deleted...]
-    <w:bookmarkStart w:name="z1785" w:id="1773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бөгенбай батыр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1773"/>
-    <w:bookmarkStart w:name="z1786" w:id="1774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тегістік 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1774"/>
-    <w:bookmarkStart w:name="z1787" w:id="1775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Текелі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1775"/>
-    <w:bookmarkStart w:name="z1788" w:id="1776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Байсерке 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1776"/>
-    <w:bookmarkStart w:name="z1789" w:id="1777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Д. Қонаев 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1777"/>
-    <w:bookmarkStart w:name="z1790" w:id="1778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М. Мақатаев 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1778"/>
-    <w:bookmarkStart w:name="z1791" w:id="1779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жанқожа батыра 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1779"/>
-    <w:bookmarkStart w:name="z1792" w:id="1780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица А. Молдағұлова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1780"/>
-    <w:bookmarkStart w:name="z1793" w:id="1781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Берел 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1781"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1795" w:id="1783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Күлтөбе 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Н. Әділбеков 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1783"/>
-    <w:bookmarkStart w:name="z1796" w:id="1784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кварталы: 153, 154, 155, 163.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1784"/>
-    <w:bookmarkStart w:name="z1797" w:id="1785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 1023</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1785"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1800" w:id="1788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: город Каскелен, улица Абылай хан, 4Б ст-е, Коммунальное государственное учреждение "Комфортная школа города Каскелен" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области" (фойе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах: город Каскелен, улицы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица С. Бурашева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1788"/>
-    <w:bookmarkStart w:name="z1801" w:id="1789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мойылды 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1789"/>
-    <w:bookmarkStart w:name="z1802" w:id="1790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақбұлақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1790"/>
-    <w:bookmarkStart w:name="z1803" w:id="1791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сусар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1791"/>
-    <w:bookmarkStart w:name="z1804" w:id="1792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Самұрық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1792"/>
-    <w:bookmarkStart w:name="z1805" w:id="1793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алатау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1793"/>
-    <w:bookmarkStart w:name="z1806" w:id="1794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жерұйық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1794"/>
-    <w:bookmarkStart w:name="z1807" w:id="1795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Арқарлы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1795"/>
-    <w:bookmarkStart w:name="z1808" w:id="1796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Баталы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1796"/>
-    <w:bookmarkStart w:name="z1809" w:id="1797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дәстүр 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1797"/>
-    <w:bookmarkStart w:name="z1810" w:id="1798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ұялы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1798"/>
-    <w:bookmarkStart w:name="z1811" w:id="1799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қызғалдақ 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1799"/>
-    <w:bookmarkStart w:name="z1812" w:id="1800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қосшоқы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1800"/>
-    <w:bookmarkStart w:name="z1813" w:id="1801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Құмкент 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1801"/>
-    <w:bookmarkStart w:name="z1814" w:id="1802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мерген 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1802"/>
-    <w:bookmarkStart w:name="z1815" w:id="1803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мұзарт 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1803"/>
-    <w:bookmarkStart w:name="z1816" w:id="1804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Отау 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1804"/>
-    <w:bookmarkStart w:name="z1817" w:id="1805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Наркескен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1805"/>
-    <w:bookmarkStart w:name="z1818" w:id="1806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қарашоқы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1806"/>
-    <w:bookmarkStart w:name="z1819" w:id="1807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Желмая 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1807"/>
-    <w:bookmarkStart w:name="z1820" w:id="1808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кемеңгер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1808"/>
-    <w:bookmarkStart w:name="z1821" w:id="1809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көкпар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1809"/>
-    <w:bookmarkStart w:name="z1822" w:id="1810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қағанат 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1810"/>
-    <w:bookmarkStart w:name="z1823" w:id="1811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қазына 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1811"/>
-    <w:bookmarkStart w:name="z1824" w:id="1812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жас дәурен 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1812"/>
-    <w:bookmarkStart w:name="z1825" w:id="1813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дарабоз 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1813"/>
-    <w:bookmarkStart w:name="z1826" w:id="1814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сұлукөл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1814"/>
-    <w:bookmarkStart w:name="z1827" w:id="1815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бұлбұл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1815"/>
-    <w:bookmarkStart w:name="z1828" w:id="1816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жігер 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1816"/>
-    <w:bookmarkStart w:name="z1829" w:id="1817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көксай 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1817"/>
-    <w:bookmarkStart w:name="z1830" w:id="1818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мейірім 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1818"/>
-    <w:bookmarkStart w:name="z1831" w:id="1819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Таң самалы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1819"/>
-    <w:bookmarkStart w:name="z1832" w:id="1820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Анажан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1820"/>
-    <w:bookmarkStart w:name="z1833" w:id="1821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қыз Жібек 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1821"/>
-    <w:bookmarkStart w:name="z1834" w:id="1822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Үсенбай Тастанбеков 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1822"/>
-    <w:bookmarkStart w:name="z1835" w:id="1823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Жетісу 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1823"/>
-    <w:bookmarkStart w:name="z1836" w:id="1824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Берел 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1824"/>
-    <w:bookmarkStart w:name="z1837" w:id="1825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многоэтажные дома: 3, 4, 5, 7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1825"/>
-    <w:bookmarkStart w:name="z1838" w:id="1826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 1024 (закрытый)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1826"/>
-    <w:bookmarkStart w:name="z1839" w:id="1827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: город Каскелен, улица Жангозина №14, государственное предприятие на праве хозяйственного ведения "Карасайская клиническая многопрофельная центарьная районная больница", административный корпус (актовый зал), телефон: 872771-2-28-62.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1827"/>
-    <w:bookmarkStart w:name="z1840" w:id="1828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 1025</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1828"/>
-    <w:bookmarkStart w:name="z1841" w:id="1829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Айтей, микрорайон "Өмірұзақ", здание коммунального государственного учреждения "Средняя школа Өмірзақ" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1829"/>
-    <w:bookmarkStart w:name="z1842" w:id="1830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: село Айтей, микрорайон "Өмірұзақ" 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1830"/>
-    <w:bookmarkStart w:name="z1843" w:id="1831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 квартал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1831"/>
-    <w:bookmarkStart w:name="z1844" w:id="1832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Жарокова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1832"/>
-    <w:bookmarkStart w:name="z1845" w:id="1833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АКХ Ленинский 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1833"/>
-    <w:bookmarkStart w:name="z1846" w:id="1834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144 квартал 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39,40.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1834"/>
-    <w:bookmarkStart w:name="z1847" w:id="1835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 1026</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1835"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1849" w:id="1837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Коксай, улица Наурызбай батыра, 109 а,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       здание частного образовательного центра "Aqyldy_bala".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1837"/>
-    <w:bookmarkStart w:name="z1850" w:id="1838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах:село Коксай, улицы: (кварталы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 19, 20, 22, 96, 117);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1838"/>
-    <w:bookmarkStart w:name="z1851" w:id="1839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ассоциация крестьянских хозяйств "КазМИС".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1839"/>
-    <w:bookmarkStart w:name="z1852" w:id="1840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 1027</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1840"/>
-    <w:bookmarkStart w:name="z1853" w:id="1841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Кемертоган, улица Аль-Фараби 8076, здание коммунального государственного учреждения "Средняя школа села Кемертоган" государственного учреждения "Отдел образования по Карасайскому району управления образования Алматинской области" (спортивный зал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1841"/>
-    <w:bookmarkStart w:name="z1854" w:id="1842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: село Кемертоган, улицы: Атамұра, Балауса, Ақжар, Ақбұлақ, Ақжайлау, Ақсарай, Күншуақ, Қыз Жібек, Алаша, Аманжол, Береке, Сұлутөр, Ақотау, Кварталы: 7, 17, 18, 117.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1842"/>
-    <w:bookmarkStart w:name="z1855" w:id="1843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 1028 (закрытый)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1843"/>
-    <w:bookmarkStart w:name="z1856" w:id="1844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: cело Шамалган, улица Жибек Жолы № 64, здание "Карасайской клинической многопрофильной районной центральной больницы"(фойе), телефон: 872771-5-43-53.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1844"/>
-    <w:bookmarkStart w:name="z1857" w:id="1845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 1029</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1845"/>
-    <w:bookmarkStart w:name="z1858" w:id="1846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Кошмамбет, улица Шаган № 58/1, здание коммунального государственного учреждения "Комфортная школа в селе Кошмамбет" государственного учреждения "Отдел образования по Карасайскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1846"/>
-    <w:bookmarkStart w:name="z1859" w:id="1847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах: село Кошмамбет,улица Айдала 1а, 3а, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1847"/>
-    <w:bookmarkStart w:name="z1860" w:id="1848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әдемі 1, 1а, 3, 3а, 4, 4б, 5, 5а, 7, 9, 11, 12б, 13, 13б, 15, 15а, 17, 18, 13, 21, 23, 25а, 27, 29, 32, 33, 35, 37, 37а, 38, 40, 41а, 42а, 43, 43б, 45а, 48, 49;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1848"/>
-    <w:bookmarkStart w:name="z1861" w:id="1849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Байқоңыр 3, 7, 8, 8а, 10, 12, 12в, 19, 20, 24, 24а, 26, 28, 30, 32, 34, 35, 36, 40, 42, 45, 48, 50, 56/1, 56, 59, 60;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1849"/>
-    <w:bookmarkStart w:name="z1862" w:id="1850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Береке 4а, 11, 13а, 14, 14а, 16, 17, 18, 20, 22, 27, 28, 30, 31а, 32, 33, 36, 38, 41, 41а, 42, 43, 44, 44а, 45, 47, 51, 57, 63, 69, 70, 141, 149, 152, 157, 159, 178, 179а, 191, 191а, 192, 194, 195, 196;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1850"/>
-    <w:bookmarkStart w:name="z1863" w:id="1851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дихан 1, 1в, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 20, 22, 24, 26, 26а, 30, 30а, 38, 45, 45/1, 53б, 56, 58, 59, 60, 62, 71, 72, 82, 90, 96, 120, 122/2, 122/5, 122/8, 127, 129, 130, 131, 133, 142, 143, 156, 157, 162, 165, 170, 182, 184, 194, 214;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1851"/>
-    <w:bookmarkStart w:name="z1864" w:id="1852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жаңашаруа 3, 5, 7, 8, 10, 10а, 12, 12а, 13, 14, 19, 22, 23, 23а, 29, 32, 33, 36, 37, 38, 39, 40, 45а, 45в, 46, 47, 52, 53, 53а, 54, 55, 55, 55, 57, 57, 61, 62, 63, 63а, 64, 65, 65, 67, 70, 82, 88;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1852"/>
-    <w:bookmarkStart w:name="z1865" w:id="1853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Желді 1, 3, 5, 6, 7, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 29, 30, 31, 34, 35, 36, 38, 39, 40, 42, 43, 44, 46, 50, 51, 52, 55, 57, 58, 64, 65, 66, 67, 72, 77, 79, 85, 89, 96, 97, 98, 99, 101,102;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1853"/>
-    <w:bookmarkStart w:name="z1866" w:id="1854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кеңдала 1, 1а, 2а, 3, 5б, 6, 6а, 7, 9, 10, 11а, 12, 15а, 18, 19, 19, 20, 21, 22, 22а, 23, 24а, 27а, 29, 30, 31, 32, 33, 35, 39, 41, 42, 4445, 46, 48, 60, 96, 96а, 97;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1854"/>
-    <w:bookmarkStart w:name="z1867" w:id="1855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көксу 3а, 7, 9, 11, 13Б, 15Б, 16, 16а, 17, 18, 19, 21, 24, 24А, 34, 34а, 40, 40а, 57, 62, 63, 110, 101/9, 101/10, 102, 105, 108, 110, 117, 125, 127, 131, 157, 159, 179, 182, 184, 207, 208, 209, 210, 212, 213, 214, 216, 217, 218, 220, 221, 222, 223, 224, 225, 226, 227, 229, 230, 231, 232, 233, 234, 235, 237, 239, 240, 269, 270;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1855"/>
-    <w:bookmarkStart w:name="z1868" w:id="1856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица МТФ Қосағаш 1в, 7, 7/1 ,7/3, 1,1в ,9, 14, 2а, 14, 17;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1856"/>
-    <w:bookmarkStart w:name="z1869" w:id="1857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мамыр 1, 1/3, 2а, 3, 4, 4А, 5, 6, 6а, 7А, 7/1, 7/2, 9А, 10/2, 11, 11/1, 12/2, 12/3, 14/3, 15а, 16/1, 17А, 17В, 19/1, 20, 21, 22, 22/1, 24, 24Б,, 25, 27, 29Г, 30А, 31/1, 31/2, 33, 35, 39, 41/1, 42, 43, 44, 45/1, 48, 55/2, 54, 59, 60, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1857"/>
-    <w:bookmarkStart w:name="z1870" w:id="1858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Таң 7, 8, 20, 23, 24, 26, 29, 34, 30, 35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1858"/>
-    <w:bookmarkStart w:name="z1871" w:id="1859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Үлгілі 1, 2, 2В, 3, 3а, 4, 4б, 8, 13, 15, 16, 21, 22, 22А, 36;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1859"/>
-    <w:bookmarkStart w:name="z1872" w:id="1860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шаған 1, 3, 3а, 4, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 19, 20, 22, 23, 24, 25, 25/1, 25а, 26, 28, 30, 34, 36, 40, 42, 46, 48, 52, 60А, 101, 103, 109, 146, 152, 153, 160, 162;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1860"/>
-    <w:bookmarkStart w:name="z1873" w:id="1861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ынтымақ 1, 4, 5, 6, 8, 10, 17, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1861"/>
-    <w:bookmarkStart w:name="z1874" w:id="1862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қарасу 1, 3, 4, 6а, 8, 8а, 10, 10а, 12, 14А, 16, 18, 20, 22, 28, 30, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1862"/>
-    <w:bookmarkStart w:name="z1875" w:id="1863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ұлан 1, 2, 3, 4а, 5, 6, 7, 7, 8, 10, 11, 12, 13, 14а, 14, 15, 16, 17, 22, 23, 24, 24, 25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1863"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38018,228 +34396,228 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 марта 2025 года № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1879" w:id="1864"/>
+    <w:bookmarkStart w:name="z1879" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений акима Карасайского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1864"/>
-    <w:bookmarkStart w:name="z1880" w:id="1865"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z1880" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение акима Карасайского района от 27 ноября 2020 года № 8 "Об образовании избирательных участков для проведения голосования и подсчета голосов по Карасайскому району" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5783</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1865"/>
-    <w:bookmarkStart w:name="z1881" w:id="1866"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z1881" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение акима Карасайского района от 29 декабря 2022 года № 4 "О внесении изменения в решение акима Карасайского района от 27 ноября 2020 года № 8 "Об образовании избирательных участков для проведения голосования и подсчета голосов по Карасайскому району" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1866"/>
-    <w:bookmarkStart w:name="z1882" w:id="1867"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z1882" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение акима Карасайского района от 12 марта 2024 года № 3 "О внесении изменения в решение акима Карасайского района от 27 ноября 2020 года № 8 "Об образовании избирательных участков для проведения голосования и подсчета голосов по Карасайскому району" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6096-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1867"/>
-    <w:bookmarkStart w:name="z1883" w:id="1868"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z1883" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение акима Карасайского района от 2 октября 2024 года № 10 "О внесении изменении в решение акима Карасайского района от 27 ноября 2020 года № 8 "Об образовании избирательных участков для проведения голосования и подсчета голосов в Карасайском районе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6174-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1868"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>