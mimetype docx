--- v0 (2025-12-25)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8395bd5" w14:textId="8395bd5">
+    <w:p w14:paraId="fd9fe97" w14:textId="fd9fe97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Методики определения стоимости услуг, закупаемых для осуществления государственного заказа по проведению государственной информационной политики по городу Астане</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата города Астаны от 5 января 2025 года № 506-3. Зарегистрировано Департаментом юстиции города Астаны 8 января 2025 года № 1400-01</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Постановление акимата города Астаны от 5 января 2025 года № 506-3. Зарегистрировано Департаментом юстиции города Астаны 8 января 2025 года № 1400-01.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,224 +155,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 8 Закона Республики Казахстан "О масс-медиа", Типовой методикой определения стоимости услуг, закупаемых для осуществления государственного заказа по проведению государственной информационной политики на региональном уровне, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра культуры и информации Республики Казахстан от 6 ноября 2024 года № 525-НҚ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 35356), акимат города Астаны ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Методику</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения стоимости услуг, закупаемых для осуществления государственного заказа по проведению государственной информационной политики по городу Астане, согласно приложению к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Руководителю Государственного учреждения "Управление внутренней политики города Астаны" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направление настоящего постановления в Эталонный контрольный банк нормативных правовых актов Республики Казахстан в течение пяти рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на интернет-ресурсе акимата города Астаны после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на заместителя акима города Астаны Байкена Е.Б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -394,51 +355,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Аким города Астаны </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аким города Астаны </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -534,82 +505,66 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СОГЛАСОВАНО:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -632,68 +587,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Управление внутренней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>политики города Астаны"</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -774,75 +711,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акима города Астаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 января 2025 года № 506-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика определения стоимости услуг, закупаемых для осуществления государственного заказа по проведению государственной информационной политики по городу Астане</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Методика определения стоимости услуг, закупаемых для осуществления государственного заказа по проведению государственной информационной политики по городу Астане (далее – Методика), разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -857,1004 +788,971 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 8 Закона Республики Казахстан "О масс-медиа" и Типовой методикой определения стоимости услуг, закупаемых для осуществления государственного заказа по проведению государственной информационной политики на региональном уровне, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра культуры и информации Республики Казахстан от 6 ноября 2024 года №525-НҚ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 35356).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Стоимость услуг, закупаемых для осуществления государственного заказа по проведению государственной информационной политики (далее – услуга), определяется в зависимости от базовых цен на услуги, закупаемые для осуществления государственного информационного заказа по проведению государственной информационной политики за счет средств местного бюджета для каждого отдельного вида услуги масс-медиа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Базовая цена для каждого отдельного вида услуги определяется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Стоимость услуги в периодических печатных издания определяется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для газет по формуле Pn=Bn x V x Kq, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pn (price) – стоимость услуги в газетах с учетом налога на добавленную стоимость;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Bn – базовая цена за один см2 услуги, размещаемой в газете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       V – объем услуги, размещаемой в газете, исчисляемой в см2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Kq – поправочный коэффициент на тираж газеты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 200 000 экземпляров – 1,3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 100 000 экземпляров – 1,15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 50 000 экземпляров – 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 30 000 экземпляров – 0,9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 20 000 экземпляров – 0,8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 10 000 экземпляров – 0,65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 5 000 экземпляров – 0,5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для журналов по формуле Pm=Bm x V x Kq, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pm (price) – стоимость услуги в журналах с учетом налога на добавленную стоимость;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Bm – базовая цена за один см2 услуги, размещаемой в журнале;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       V – объем услуги, размещаемой в журнале, исчисляемой в см2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Kq – поправочный коэффициент на тираж журнала:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 15 000 экземпляров – 1,2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 10 000 экземпляров – 1,1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 8 000 экземпляров – 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 5 000 экземпляров – 0,9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 3 000 экземпляров – 0,8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 1 000 экземпляров – 0,7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Стоимость услуги в интернет-ресурсе определяется по формуле Pi=Bi x V x Kq, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pi (price) – стоимость услуги в интернет-ресурсе с учетом налога на добавленную стоимость;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Bi – базовая цена за один символ, секунду, минуту, штуку услуги, размещаемой в интернет-ресурсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       V – объем услуги, размещаемой в интернет-ресурсе, исчисляемой в символах, секундах, минутах, штуках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Kq – поправочный коэффициент для учета среднемесячного количества посещений интернет-ресурса уникальными пользователями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 500 000 посетителей в месяц – 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 1 000 000 посетителей в месяц – 1,1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 2 000 000 посетителей в месяц – 1,2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 5 000 000 посетителей в месяц – 1,3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свыше 5 000 000 посетителей в месяц – 1,4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Стоимость услуги на телевидении определяется по формуле Ptv=Btv x V, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ptv (price) – стоимость услуги на телевидении с учетом налога на добавленную стоимость;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Btv – базовая цена за одну секунду, минуту, серию услуги, размещаемой на телевидении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       V – объем услуги, размещаемой на телевидении, исчисляемой в секундах, минутах, сериях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если при формировании государственного заказа по проведению государственной информационной политики не учитываются разделения по жанрам услуг на телевидении, то стоимость услуг на телевидении рассчитывается по базовой цене (Btv).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Стоимость услуги на радиоканале определяется по формуле Pr=Br x V, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pr (price) – стоимость услуги на радиоканале с учетом налога на добавленную стоимость;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Br – базовая цена за одну секунду, минуту услуги, размещаемой на радиоканале;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       V – объем услуги, размещаемой на радиоканале, исчисляемый в секундах, минутах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1972,68 +1870,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>информационной политики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по городу Астане </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Базовые цены на услуги, закупаемые для осуществления государственного заказа по проведению государственной информационной политики по городу Астане</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение с изменениями, внесенными постановлением акимата города Астаны от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 506-1273</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2142,182 +2078,182 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="51"/>
+          <w:bookmarkStart w:name="z63" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="52"/>
+          <w:bookmarkStart w:name="z64" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="53"/>
+          <w:bookmarkStart w:name="z65" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3771,123 +3707,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 856</w:t>
-[...71 lines deleted...]
-3 050</w:t>
+15 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3993,123 +3929,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 393</w:t>
-[...71 lines deleted...]
-2 555</w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4363,55 +4299,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4737,31 +4673,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>