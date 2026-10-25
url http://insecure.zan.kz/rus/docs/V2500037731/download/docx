--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd083bb" w14:textId="cd083bb">
+    <w:p w14:paraId="45d7f51" w14:textId="45d7f51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1149,1588 +1149,1382 @@
         <w:t>
       1) откормочная площадка – субъект агропромышленного комплекса, имеющий специализированную площадку и осуществляющий закуп крупного рогатого скота для дальнейшего откорма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мясоперерабатывающее предприятие – производственный комплекс, где осуществляется убой животных и переработка продукции убоя, имеются скотобаза, производственные цеха, отдел производственного ветеринарно-санитарного контроля и надзора и другие вспомогательные объекты, отвечающие ветеринарно-санитарным нормам и требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>веб-портал "цифрового правительства" (далее – портал) – цифровая система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган – Министерство сельского хозяйства Республики Казахстан, осуществляющее руководство в сферах агропромышленного комплекса, орошаемого земледелия и мелиорации, земельных ресурсов, также в пределах, предусмотренных законодательством, межотраслевую координацию государственных органов в сфере деятельности, отнесенной к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оператор – юридическое лицо, осуществляющее сопровождение государственной цифровой системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра сельского хозяйства Республики Казахстан от 13.04. 2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок распределения количественных ограничений (квот)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган не позднее 3 (трех) рабочих дней со дня ведения в действие настоящих Правил размещает на интернет-ресурсе www.gov.kz объявление о начале распределения квот на вывоз мяса крупного рогатого скота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В объявлении указывается следующая информация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размер квоты для вывоза мяса крупного рогатого скота;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размер квоты на одного экспортера для вывоза мяса крупного рогатого скота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. После введения в действие настоящих Правил на портале формируется допустимый размер объема квоты на вывоз мяса крупного рогатого скота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Размер квоты для вывоза мяса крупного рогатого скота составляет 20 000 (двадцать тысяч) тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Размер квоты на одно лицо устанавливается в зависимости от мощности откормочной площадки в следующих размерах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z64" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 500 (пятьсот) голов – 100 (сто) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z65" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 1000 (тысяча) голов – 200 (двести) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z66" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 2000 (две тысяча) голов – 400 (четыреста) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z67" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 3000 (три тысяча) голов – 600 (шестьсот) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z68" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 4000 (четыре тысяча) голов – 800 (восемьсот) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z69" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 5 000 (пять тысяч) голов – 1 000 (одна тысяча) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z70" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 10 000 (десять тысяч) голов – 2 000 (две тысячи) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z71" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 15 000 (пятнадцать тысяч) голов – 3 000 (три тысячи) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z72" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 20 000 (двадцать тысяч) голов – 4 000 (четыре тысячи) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 50 000 (пятьдесят тысяч) голов – 10 000 (десять тысяч) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При наличии у одного лица двух и более откормочных площадок размер квоты определяется исходя из их совокупной производственной мощности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Квота распределяется на мясо крупного рогатого скота мясоперерабатывающим предприятиям, использующим поголовье собственной откормочной площадки, а также откормочным площадкам мощностью не менее 5000 голов осуществляющим переработку на основании договора с мясоперерабатывающим предприятием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 133</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В период внутрихозяйственного карантинирования при поступлении поголовья крупного рогатого скота на откормочную площадку государственный ветеринарный инспектор соответствующей административной единицы совместно с государственным ветеринарным врачом осуществляет проверку и сверку фактического количества поступившего поголовья крупного рогатого скота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Квота распределяется физическим и (или) юридическим лицам (в том числе экспортным компаниям), соответствующим следующим критериям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие внешнеэкономических контрактов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z75" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие у крупного рогатого скота идентификации в виде ушных бирок с радиочастотной меткой (RFID);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z76" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие крупного рогатого скота в возрасте не менее 12 (двенадцати) месяцев, зарегистрированного в базе данных идентификации сельскохозяйственных животных, с длительностью откорма не менее 4 (четырех) месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z77" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие собственной откормочной площадки, имеющей учетный номер, с единовременной мощностью:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не менее 500 (пятьсот) голов крупного рогатого скота – для субъектов, имеющих собственное мясоперерабатывающее предприятие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не менее 5 000 (пять тысяч) голов крупного рогатого скота — для откормочных площадок, имеющих собственное мясоперерабатывающее предприятие или осуществляющих экспорт через сторонние мясоперерабатывающие предприятия на основании договора переработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z80" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) расчет объема квоты на момент распределения определяется исходя из среднего убойного веса 200 (двести) килограммов на одну голову;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) допускается принятие откормочными площадками готового контингента в возрасте от 18 месяцев в объеме не более 20 процентов от установленной мощности откормочных площадок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...910 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ⁠12. Соответствие физических и/или юридических лиц критериям, указанным в пункте 11 настоящих Правил, формируется на основании информации местных исполнительных органов областей, городов республиканского значения и направляется в уполномоченный государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Квота действует в течение 10 (десять) календарных дней с момента выдачи и погашается актом досмотра на ветеринарном контрольном пункте на границе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае истечения срока действия лицензии на выданную квоту, выданная квота автоматически считается недействительной и не подлежит повторному перераспределению и возврату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Распределение количества квот на вывоз мяса крупного рогатого скота (говядины) осуществляется на портале автоматически при выдаче лицензии на экспорт отдельных видов товаров в соответствии с Правилами оказания государственной услуги "Выдача лицензии на экспорт и (или) импорт отдельных видов товаров при введении количественных ограничений (квот)", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 23 октября 2023 года № 367 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33571).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Владельцы лицензий в течение 15 календарных дней после истечения срока действия лицензии представляют через цифровую систему "Е-лицензирование" в уполномоченный орган справку об исполнении лицензии на экспорт товаров по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению № 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, утвержденным Решением Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125 "Об утверждении Правил выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом Министра сельского хозяйства Республики Казахстан от 13.04.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При распределении количества квот на вывоз мяса крупного рогатого скота данные об откормочных площадках и мясоперерабатывающих предприятиях, а также данные по наличию поголовья крупного рогатого скота подтверждаются через базу данных по идентификации сельскохозяйственных животных и цифровую систему "Единая автоматизированная система управления отраслями агропромышленного комплекса "e-Agriculture".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Часть вторая пункта 15 предусматривается в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 133</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Распределение количества квот на вывоз мяса крупного рогатого скота осуществляется до полного использования установленной квоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Уполномоченный орган на своем интернет-ресурсе размещает итоги распределения квот: сводный перечень заявителей, получивших квоту на вывоз мяса крупного рогатого скота, с указанием количества распределенных квот.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Обжалование решений, действий (бездействия) уполномоченного органа по вопросам распределения квот на вывоз мяса крупного рогатого скота (говядины) осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>