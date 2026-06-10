--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bedbde8" w14:textId="bedbde8">
+    <w:p w14:paraId="cd083bb" w14:textId="cd083bb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,136 +93,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О некоторых вопросах вывоза мяса крупного-рогатого скота с территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 29 декабря 2025 года № 503. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 декабря 2025 года № 37731</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 29 декабря 2025 года № 503. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 декабря 2025 года № 37731.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок введения в действие настоящего приказа см. п. 7.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">В соответствии с пунктом 2 </w:t>
+      В соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и пунктом 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -260,301 +270,252 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора о Евразийском экономическом союзе от 29 мая 2014 года, ратифицированного Законом Республики Казахстан "О ратификации Договора о Евразийском экономическом союзе", ПРИКАЗЫВАЮ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      1. Ввести сроком на 6 месяцев количественные ограничения (квоты) на вывоз мяса крупного-рогатого скота (коды Товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза: 0201 – мясо крупного рогатого скота, свежее или охлажденное и 0202 – мясо крупного рогатого скота, замороженное) с территории Республики Казахстан в третьи страны и в страны Евразийского экономического союза в объеме 20 (двадцать) тысяч тонн. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">2. Утвердить </w:t>
+      2. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> распределения количественных ограничений (квот) (далее – Правила) согласно приложению к настоящему приказу.</w:t>
       </w:r>
-      <w:r>
-[...181 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Министерству сельского хозяйства Республики Казахстан в установленном законодательством порядке информировать Евразийскую экономическую комиссию о применении мер по реализации пункта 1 настоящего приказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комитету ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан при взаимодействии с Комитетом государственных доходов Министерства финансов Республики Казахстан в пределах своей компетенции принять необходимые меры по обеспечению исполнения пункта 1 настоящего приказа в установленном законодательством порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департаменту агропродовольственных рынков и переработки сельскохозяйственной продукции Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Настоящий приказ вводится в действие после дня его первого официального опубликования, за исключением четвертого абзаца пункта 11 Правил, который вводится в действие с 1 апреля 2026 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -582,53 +543,71 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр сельского хозяйства</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -666,291 +645,294 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Сапаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...27 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>искусственного интеллекта</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и цифрового развития</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство торговли и интеграции</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z20" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1031,1208 +1013,1724 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 декабря 2025 года № 503</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="0"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила распределения количественных ограничений (квот)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z23" w:id="1"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила распределения количественных ограничений (квот) (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 18 Закона Республики Казахстан "О регулировании торговой деятельности" и определяют порядок распределения количественных ограничений (квот).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах применяются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) откормочная площадка – субъект агропромышленного комплекса, имеющий специализированную площадку и осуществляющий закуп крупного рогатого скота для дальнейшего откорма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мясоперерабатывающее предприятие – производственный комплекс, где осуществляется убой животных и переработка продукции убоя, имеются скотобаза, производственные цеха, отдел производственного ветеринарно-санитарного контроля и надзора и другие вспомогательные объекты, отвечающие ветеринарно-санитарным нормам и требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> статьи 18 Закона Республики Казахстан "О регулировании торговой деятельности" и определяют порядок распределения количественных ограничений (квот).</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган – Министерство сельского хозяйства Республики Казахстан, осуществляющее руководство в сферах агропромышленного комплекса, орошаемого земледелия и мелиорации, земельных ресурсов, также в пределах, предусмотренных законодательством, межотраслевую координацию государственных органов в сфере деятельности, отнесенной к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оператор – юридическое лицо, осуществляющее сопровождение государственной информационной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок распределения количественных ограничений (квот)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган не позднее 3 (трех) рабочих дней со дня ведения в действие настоящих Правил размещает на интернет-ресурсе www.gov.kz объявление о начале распределения квот на вывоз мяса крупного рогатого скота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В объявлении указывается следующая информация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размер квоты для вывоза мяса крупного рогатого скота;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размер квоты на одного экспортера для вывоза мяса крупного рогатого скота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. После введения в действие настоящих Правил на портале формируется допустимый размер объема квоты на вывоз мяса крупного рогатого скота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Размер квоты для вывоза мяса крупного рогатого скота составляет 20 000 (двадцать тысяч) тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Размер квоты на одно лицо устанавливается в зависимости от мощности откормочной площадки в следующих размерах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 500 (пятьсот) голов – 100 (сто) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z65" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 1000 (тысяча) голов – 200 (двести) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z66" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 2000 (две тысяча) голов – 400 (четыреста) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z67" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 3000 (три тысяча) голов – 600 (шестьсот) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z68" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 4000 (четыре тысяча) голов – 800 (восемьсот) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z69" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 5 000 (пять тысяч) голов – 1 000 (одна тысяча) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z70" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 10 000 (десять тысяч) голов – 2 000 (две тысячи) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z71" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 15 000 (пятнадцать тысяч) голов – 3 000 (три тысячи) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z72" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 20 000 (двадцать тысяч) голов – 4 000 (четыре тысячи) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z73" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при мощности откормочной площадки от 50 000 (пятьдесят тысяч) голов – 10 000 (десять тысяч) тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При наличии у одного лица двух и более откормочных площадок размер квоты определяется исходя из их совокупной производственной мощности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Квота распределяется на мясо крупного рогатого скота мясоперерабатывающим предприятиям, использующим поголовье собственной откормочной площадки, а также откормочным площадкам мощностью не менее 5000 голов осуществляющим переработку на основании договора с мясоперерабатывающим предприятием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В период внутрихозяйственного карантинирования при поступлении поголовья крупного рогатого скота на откормочную площадку государственный ветеринарный инспектор соответствующей административной единицы совместно с государственным ветеринарным врачом осуществляет проверку и сверку фактического количества поступившего поголовья крупного рогатого скота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Квота распределяется физическим и (или) юридическим лицам (в том числе экспортным компаниям), соответствующим следующим критериям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие внешнеэкономических контрактов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие у крупного рогатого скота идентификации в виде ушных бирок с радиочастотной меткой (RFID);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z76" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие крупного рогатого скота в возрасте не менее 12 (двенадцати) месяцев, зарегистрированного в базе данных идентификации сельскохозяйственных животных, с длительностью откорма не менее 4 (четырех) месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z77" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие собственной откормочной площадки, имеющей учетный номер, с единовременной мощностью:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z78" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не менее 500 (пятьсот) голов крупного рогатого скота – для субъектов, имеющих собственное мясоперерабатывающее предприятие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z79" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не менее 5 000 (пять тысяч) голов крупного рогатого скота — для откормочных площадок, имеющих собственное мясоперерабатывающее предприятие или осуществляющих экспорт через сторонние мясоперерабатывающие предприятия на основании договора переработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z80" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) расчет объема квоты на момент распределения определяется исходя из среднего убойного веса 200 (двести) килограммов на одну голову;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z81" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) допускается принятие откормочными площадками готового контингента в возрасте от 18 месяцев в объеме не более 20 процентов от установленной мощности откормочных площадок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ⁠12. Соответствие физических и/или юридических лиц критериям, указанным в пункте 11 настоящих Правил, формируется на основании информации местных исполнительных органов областей, городов республиканского значения и направляется в уполномоченный государственный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Квота действует в течение 10 (десять) календарных дней с момента выдачи и погашается актом досмотра на ветеринарном контрольном пункте на границе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае истечения срока действия лицензии на выданную квоту, выданная квота автоматически считается недействительной и не подлежит повторному перераспределению и возврату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>2. В настоящих Правилах применяются следующие понятия:</w:t>
+      15. Распределение количества квот на вывоз мяса крупного рогатого скота (говядины) осуществляется на портале автоматически при выдаче лицензии на экспорт отдельных видов товаров в соответствии с Правилами оказания государственной услуги "Выдача лицензии на экспорт и (или) импорт отдельных видов товаров при введении количественных ограничений (квот)", утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 23 октября 2023 года № 367 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33571).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 15 предусматривается в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>1) откормочная площадка – субъект агропромышленного комплекса, имеющий специализированную площадку и осуществляющий закуп крупного рогатого скота для дальнейшего откорма;</w:t>
+      Владельцы лицензий в течение 15 календарных дней после истечения срока действия лицензии представляют через информационную систему "Е-лицензирование" в уполномоченный орган справку об исполнении лицензии на экспорт товаров по форме согласно приложению № 3 к Правилам выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125 "Об утверждении Правил выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра сельского хозяйства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При распределении количества квот на вывоз мяса крупного рогатого скота данные об откормочных площадках и мясоперерабатывающих предприятиях, а также данные по наличию поголовья крупного рогатого скота подтверждаются через базу данных по идентификации сельскохозяйственных животных и информационную систему "Единая автоматизированная система управления отраслями агропромышленного комплекса "e-Agriculture".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Распределение количества квот на вывоз мяса крупного рогатого скота осуществляется до полного использования установленной квоты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Уполномоченный орган на своем интернет-ресурсе размещает итоги распределения квот: сводный перечень заявителей, получивших квоту на вывоз мяса крупного рогатого скота, с указанием количества распределенных квот.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...924 lines deleted...]
-        <w:t xml:space="preserve">19. Обжалование решений, действий (бездействия) уполномоченного органа по вопросам распределения квот на вывоз мяса крупного рогатого скота (говядины) осуществляется в соответствии со </w:t>
+      19. Обжалование решений, действий (бездействия) уполномоченного органа по вопросам распределения квот на вывоз мяса крупного рогатого скота (говядины) осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2558,31 +3056,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>