--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f1c650" w14:textId="5f1c650">
+    <w:p w14:paraId="14b2078" w14:textId="14b2078">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Требований к правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для организаторов игорного бизнеса и лотереи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра туризма и спорта Республики Казахстан от 19 декабря 2025 года № 250. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 декабря 2025 года № 37648</w:t>
+        <w:t>Приказ и.о. Министра туризма и спорта Республики Казахстан от 19 декабря 2025 года № 250. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 декабря 2025 года № 37648.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с абзацем третьим части первой пункта 3-2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -801,151 +801,245 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об игорном бизнесе".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для целей настоящих Требований используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аппаратно-программный комплекс – совокупность программных и технических средств, обеспечивающих информационные процессы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) единая система учета (далее – ЕСУ) – совокупность программного обеспечения и технических средств, подключенных посредством сетей телекоммуникаций к аппаратно-программному комплексу букмекерской конторы и (или) тотализатора и обеспечивающих прием (осуществление) наличных и безналичных платежей, в том числе с использованием электронных денег, выплату выигрышей, а также осуществляющих персонифицированный сбор, обработку и хранение информации о каждом участнике пари, принятых ставках на пари (в том числе электронных) по каждому участнику пари, коэффициентах на варианты исхода пари, выигрышах и выплатах по ним и иные функции, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об игорном бизнесе";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) личный кабинет – профиль пользователя (субъекта финансового мониторинга) на выделенных каналах связи уполномоченного органа в информационно-телекоммуникационной сети Интернет, обеспечивающий электронное взаимодействие его пользователей (субъектов финансового мониторинга) с уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) форма ФМ-1 – форма сведений и информации об операции, подлежащей финансовому мониторингу, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -960,1988 +1054,2072 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> представления субъектами финансового мониторинга сведений, утверждаемых уполномоченным органом по финансовому мониторингу в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения (далее – ПОД/ФТ/ФРОМУ), в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) риски легализации (отмывания) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения (далее – ОД/ФТ/ФРОМУ) – возможность преднамеренного или непреднамеренного вовлечения Субъектов в процессы легализации ОД/ФТ/ФРОМУ или иную преступную деятельность;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      5) риски легализации (отмывания) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения (далее – ОД/ФТ/ФРОМУ) – возможность преднамеренного или непреднамеренного вовлечения Субъектов в процессы легализации ОД/ФТ/ФРОМУ или иную преступную деятельность;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) управление рисками легализации (отмывания) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения – совокупность принимаемых Субъектами мер по мониторингу, выявлению рисков легализации ОД/ФТ/ФРОМУ, а также их минимизации (в отношении услуг клиентов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      6) управление рисками легализации (отмывания) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения – совокупность принимаемых Субъектами мер по мониторингу, выявлению рисков легализации ОД/ФТ/ФРОМУ, а также их минимизации (в отношении услуг клиентов);</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) безупречная деловая репутация – наличие фактов, подтверждающих профессионализм, добросовестность, включая отсутствие фактов совершения лицом противоправных действий (бездействия), которые привели к неплатежеспособности, повлекшей принудительную ликвидацию финансовой организации, либо к отнесению банка к категории неплатежеспособных банков, отсутствие неснятой или непогашенной судимости, в том числе отсутствие вступившего в законную силу судебного акта о применении уголовного наказания в виде лишения права занимать должность руководящего работника финансовой организации, банковского и (или) страхового холдинга и являться крупным участником (крупным акционером) финансовой организации пожизненно, а также отсутствие отношений с третьими лицами (контроля и влияния третьих лиц), действия которых способствовали легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, на основании сведений уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) уполномоченный орган – государственный орган, осуществляющий финансовый мониторинг и принимающий иные меры по ПОД/ФТ/ФРОМУ в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Внутренний контроль осуществляется Субъектами в целях:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обеспечения выполнения Субъектами требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поддержания эффективности системы внутреннего контроля на уровне, достаточном для управления рисками легализации ОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      2) поддержания эффективности системы внутреннего контроля на уровне, достаточном для управления рисками легализации ОД/ФТ/ФРОМУ;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) минимизации рисков легализации ОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В соответствии с пунктом 3-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ Субъектами обеспечивается:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка и принятие правил внутреннего контроля органом управления или исполнительным органом в соответствии с Требованиями, включающими проведение службой внутреннего аудита организации либо иным органом, уполномоченным на проведение внутреннего аудита, оценки эффективности внутреннего контроля в целях ПОД/ФТ/ФРОМУ, а также независимого аудита, в случае наличия решения на проведение независимого аудита;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      1) разработка и принятие правил внутреннего контроля органом управления или исполнительным органом в соответствии с Требованиями, включающими проведение службой внутреннего аудита организации либо иным органом, уполномоченным на проведение внутреннего аудита, оценки эффективности внутреннего контроля в целях ПОД/ФТ/ФРОМУ, а также независимого аудита, в случае наличия решения на проведение независимого аудита;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие личного кабинета, обеспечивающее электронное взаимодействие с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      2) наличие личного кабинета, обеспечивающее электронное взаимодействие с уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Правила внутреннего контроля (далее – ПВК) являются документом, который регламентирует организационные основы работы, направленные на ПОД/ФТ/ФРОМУ и устанавливает порядок действий Субъектов в целях ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. ПВК включают в себя программы, предусмотренные пунктом 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. ПВК предусматривают назначение лица, ответственного за реализацию и соблюдение ПВК из числа руководящих работников Субъектов или иных руководителей Субъектов не ниже уровня руководителя соответствующего структурного подразделения, а также иные требования, предъявляемые к работникам Субъектов, ответственным за реализацию и соблюдение ПВК, в том числе о наличии безупречной деловой репутации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      9. ПВК предусматривают назначение лица, ответственного за реализацию и соблюдение ПВК из числа руководящих работников Субъектов или иных руководителей Субъектов не ниже уровня руководителя соответствующего структурного подразделения, а также иные требования, предъявляемые к работникам Субъектов, ответственным за реализацию и соблюдение ПВК, в том числе о наличии безупречной деловой репутации.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае внесения изменений и (или) дополнений в законодательство Республики Казахстан о ПОД/ФТ/ФРОМУ, с момента введения в действия Субъекты в течение 30 (тридцати) календарных дней вносят в ПВК соответствующие изменения и (или) дополнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      10. В случае внесения изменений и (или) дополнений в законодательство Республики Казахстан о ПОД/ФТ/ФРОМУ, с момента введения в действия Субъекты в течение 30 (тридцати) календарных дней вносят в ПВК соответствующие изменения и (или) дополнения.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Программа организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ, включая требование о назначении лица, ответственного за реализацию и соблюдение ПВК, из числа руководящих работников Субъектов или иных руководителей Субъектов не ниже уровня руководителя соответствующего структурного подразделения, а также иные требования, предъявляемые к работникам Субъектов, ответственным за реализацию и соблюдение ПВК, в том числе о наличии безупречной деловой репутации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Программа организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ, включая требование о назначении лица, ответственного за реализацию и соблюдение ПВК, из числа руководящих работников Субъектов или иных руководителей Субъектов не ниже уровня руководителя соответствующего структурного подразделения, а также иные требования, предъявляемые к работникам Субъектов, ответственным за реализацию и соблюдение ПВК, в том числе о наличии безупречной деловой репутации</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Программа организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ включает процедуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставление сведений и информации о подозрительной деятельности клиента подлежащая финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      11. Программа организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ включает процедуры:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) применения автоматизированных информационных систем и программных обеспечений, используемых Субъектом для осуществления внутреннего контроля в целях ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      1) предоставление сведений и информации о подозрительной деятельности клиента подлежащая финансовому мониторингу;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отказа клиентам в установлении деловых отношений и прекращения деловых отношений, отказа в проведении операции с деньгами и (или) иным имуществом, и принятия мер по замораживанию операций с деньгами и (или) иным имуществом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      2) применения автоматизированных информационных систем и программных обеспечений, используемых Субъектом для осуществления внутреннего контроля в целях ПОД/ФТ/ФРОМУ;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) признания Субъектом сложной, необычно крупной операции, подлежащей изучению, в качестве подозрительной операции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      3) отказа клиентам в установлении деловых отношений и прекращения деловых отношений, отказа в проведении операции с деньгами и (или) иным имуществом, и принятия мер по замораживанию операций с деньгами и (или) иным имуществом;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представления сведений и информации об операциях, подлежащих финансовому мониторингу, фактов отказа физическому лицу в установлении деловых отношений, прекращения деловых отношений с клиентом, отказа в проведении операции с деньгами и (или) иным имуществом в уполномоченный орган, включая указания и регламенты работы в автоматизированных информационных системах и программном обеспечении, используемых для передачи сведений, информации и документов в уполномоченный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      4) признания Субъектом сложной, необычно крупной операции, подлежащей изучению, в качестве подозрительной операции;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) документальное фиксирование операций, подлежащих финансовому мониторингу и направляемых в уполномоченный орган, осуществляется в порядке, установленном Субъектом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      5) представления сведений и информации об операциях, подлежащих финансовому мониторингу, фактов отказа физическому лицу в установлении деловых отношений, прекращения деловых отношений с клиентом, отказа в проведении операции с деньгами и (или) иным имуществом в уполномоченный орган, включая указания и регламенты работы в автоматизированных информационных системах и программном обеспечении, используемых для передачи сведений, информации и документов в уполномоченный орган;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) информирования работниками Субъекта руководителя о ставших им известными фактах нарушения законодательства Республики Казахстан о ПОД/ФТ/ФРОМУ, ПВК, допущенных работниками Субъекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      6) документальное фиксирование операций, подлежащих финансовому мониторингу и направляемых в уполномоченный орган, осуществляется в порядке, установленном Субъектом;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) взаимодействия лица, ответственного за реализацию и соблюдение ПВК с другими подразделениями, персоналом Субъекта, филиалами, уполномоченными органами и их должностными лицами, при осуществлении внутреннего контроля в целях ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      7) информирования работниками Субъекта руководителя о ставших им известными фактах нарушения законодательства Республики Казахстан о ПОД/ФТ/ФРОМУ, ПВК, допущенных работниками Субъекта;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) выполнения требований по ПОД/ФТ/ФРОМУ (при наличии), установленных юридическим лицом, которое имеет контроль над организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      8) взаимодействия лица, ответственного за реализацию и соблюдение ПВК с другими подразделениями, персоналом Субъекта, филиалами, уполномоченными органами и их должностными лицами, при осуществлении внутреннего контроля в целях ПОД/ФТ/ФРОМУ;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) подготовки и представления уполномоченному органу и органу регулятору Субъектом, имеющим контроль над организацией, управленческой отчетности по результатам оценки эффективности внутреннего контроля в целях ПОД/ФТ/ФРОМУ службой внутреннего аудита организации либо иным органом, уполномоченным на проведение внутреннего аудита, а также проведения независимого аудита, в случае наличия решения на проведение независимого аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      9) выполнения требований по ПОД/ФТ/ФРОМУ (при наличии), установленных юридическим лицом, которое имеет контроль над организацией;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) идентификации клиента (его представителя) и бенефициарного собственника, в том числе особенности процедур применения упрощенных и усиленных мер проверки клиента (его представителя) и бенефициарного собственника, юридического лица-нерезидента, иной иностранной структуры без образования юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      10) подготовки и представления уполномоченному органу и органу регулятору Субъектом, имеющим контроль над организацией, управленческой отчетности по результатам оценки эффективности внутреннего контроля в целях ПОД/ФТ/ФРОМУ службой внутреннего аудита организации либо иным органом, уполномоченным на проведение внутреннего аудита, а также проведения независимого аудита, в случае наличия решения на проведение независимого аудита;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) признания операции клиента, имеющей характеристики, соответствующие типологиям, схемам и способам легализации ОД/ФТ/ФРОМУ в качестве подозрительной;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      11) идентификации клиента (его представителя) и бенефициарного собственника, в том числе особенности процедур применения упрощенных и усиленных мер проверки клиента (его представителя) и бенефициарного собственника, юридического лица-нерезидента, иной иностранной структуры без образования юридического лица;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) оценки, определения, документального фиксирования и обновления результатов оценки рисков легализации ОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      12) признания операции клиента, имеющей характеристики, соответствующие типологиям, схемам и способам легализации ОД/ФТ/ФРОМУ в качестве подозрительной;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) разработки мер контроля, процедуры по управлению рисками легализации ОД/ФТ/ФРОМУ и снижению рисков легализации ОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      13) оценки, определения, документального фиксирования и обновления результатов оценки рисков легализации ОД/ФТ/ФРОМУ;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) классификации своих клиентов с учетом степени риска легализации ОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      14) разработки мер контроля, процедуры по управлению рисками легализации ОД/ФТ/ФРОМУ и снижению рисков легализации ОД/ФТ/ФРОМУ;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) хранения всех документов и сведений, в том числе по разовым операциям, а также, полученных по результатам надлежащей проверки клиента (его представителя) и бенефициарного собственника, включая досье клиента (его представителя) и бенефициарного собственника и переписку с ним, не менее пяти лет со дня прекращения деловых отношений с клиентом (его представителем) и бенефициарным собственником или после даты разовой сделки, с учетом возможности их использования в качестве доказательства в суде, чтобы они могли быть своевременно доступны уполномоченному органу, а также иным государственным органам в соответствии с их компетенцией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      15) классификации своих клиентов с учетом степени риска легализации ОД/ФТ/ФРОМУ;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечение взаимодействия аппаратно-программного комплекса с кассами букмекерских контор и (или) тотализаторов и осуществление аппаратно-программным комплексом сбора и предоставления информации, позволяющей уполномоченному органу в сфере игорного бизнеса осуществлять контроль за соблюдением законодательства о ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      16) хранения всех документов и сведений, в том числе по разовым операциям, а также, полученных по результатам надлежащей проверки клиента (его представителя) и бенефициарного собственника, включая досье клиента (его представителя) и бенефициарного собственника и переписку с ним, не менее пяти лет со дня прекращения деловых отношений с клиентом (его представителем) и бенефициарным собственником или после даты разовой сделки, с учетом возможности их использования в качестве доказательства в суде, чтобы они могли быть своевременно доступны уполномоченному органу, а также иным государственным органам в соответствии с их компетенцией;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) обеспечение интеграции автоматизированных информационных систем букмекерских контор и (или) тотализаторов с ЕСУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      17) обеспечение взаимодействия аппаратно-программного комплекса с кассами букмекерских контор и (или) тотализаторов и осуществление аппаратно-программным комплексом сбора и предоставления информации, позволяющей уполномоченному органу в сфере игорного бизнеса осуществлять контроль за соблюдением законодательства о ПОД/ФТ/ФРОМУ;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) фиксация в автоматизированных системах Субъекта уникального идентификатора участника пари, присвоенного в ЕСУ, и сопоставление его с данными клиента, полученными при идентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      18) обеспечение интеграции автоматизированных информационных систем букмекерских контор и (или) тотализаторов с ЕСУ;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) использование электронных кошельков ЕСУ для осуществления расчҰтов по ставкам и выплатам выигрышей в случаях, установленных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      19) фиксация в автоматизированных системах Субъекта уникального идентификатора участника пари, присвоенного в ЕСУ, и сопоставление его с данными клиента, полученными при идентификации;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается включение Субъектом в программу дополнительных мер по организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      20) использование электронных кошельков ЕСУ для осуществления расчҰтов по ставкам и выплатам выигрышей в случаях, установленных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъекты назначают лицо, ответственное за реализацию и соблюдение ПВК (далее – ответственный работник) из числа руководящих работников Субъектов или иных руководителей Субъектов не ниже уровня руководителя соответствующего структурного подразделения, а также работников Субъектов, ответственных за реализацию и соблюдение ПВК (далее – работник подразделения по ПОД/ФТ/ФРОМУ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      Допускается включение Субъектом в программу дополнительных мер по организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На должность ответственного работника назначается лицо, имеющее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      Субъекты назначают лицо, ответственное за реализацию и соблюдение ПВК (далее – ответственный работник) из числа руководящих работников Субъектов или иных руководителей Субъектов не ниже уровня руководителя соответствующего структурного подразделения, а также работников Субъектов, ответственных за реализацию и соблюдение ПВК (далее – работник подразделения по ПОД/ФТ/ФРОМУ).</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшее образование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      На должность ответственного работника назначается лицо, имеющее:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стаж работы не менее двух лет в сфере игорного бизнеса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      безупречную деловую репутацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификат о прохождении тестирования на знание законодательства о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На должность работника структурного подразделения по ПОД/ФТ/ФРОМУ назначается лицо, имеющее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       высшее образование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стаж работы не менее одного года в сфере игорного бизнеса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       безупречную деловую репутацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сертификат о прохождении тестирования на знание законодательства о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      безупречную деловую репутацию;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Функции ответственного должностного лица либо структурного подразделения в соответствии с программой организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ включают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      Сертификат о прохождении тестирования на знание законодательства о ПОД/ФТ/ФРОМУ.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработку и согласование ПВК, внесение изменений и (или) дополнений к ним с руководителем Субъекта, а также мониторинг реализации и соблюдения ПВК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) организацию и контроль по представлению сведений и информации об операциях и деятельности, подлежащих финансовому мониторингу в уполномоченный орган в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятие решений о признании операций и (или) деятельности клиентов подозрительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принятие решений об отнесении операций клиентов к сложным, необычно крупным, к операциям, имеющим характеристики, соответствующие типологиям, схемам и способам легализации ОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      3) принятие решений о признании операций и (или) деятельности клиентов подозрительными;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принятие решений о приостановлении либо об отказе от проведения операций клиентов и необходимости направления информации об операциях в уполномоченный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      4) принятие решений об отнесении операций клиентов к сложным, необычно крупным, к операциям, имеющим характеристики, соответствующие типологиям, схемам и способам легализации ОД/ФТ/ФРОМУ;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принятие решений об установлении, продолжении либо прекращении деловых отношений с клиентами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      5) принятие решений о приостановлении либо об отказе от проведения операций клиентов и необходимости направления информации об операциях в уполномоченный орган;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) направление запросов руководителю Субъекта для принятия решений об установлении, продолжении либо прекращении деловых отношений с клиентами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      6) принятие решений об установлении, продолжении либо прекращении деловых отношений с клиентами;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) документальное фиксирование решений, принятых в отношении операции клиента (его представителя) и бенефициарного собственника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      7) направление запросов руководителю Субъекта для принятия решений об установлении, продолжении либо прекращении деловых отношений с клиентами;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) формирование досье клиента на основании данных, полученных в результате реализации ПВК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      8) документальное фиксирование решений, принятых в отношении операции клиента (его представителя) и бенефициарного собственника;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) информирование руководителя Субъекта о выявленных нарушениях ПВК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      9) формирование досье клиента на основании данных, полученных в результате реализации ПВК;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) принятие мер по улучшению системы управления рисками и внутреннего контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      10) информирование руководителя Субъекта о выявленных нарушениях ПВК;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечение конфиденциальности сведений, полученных при осуществлении своих функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      11) принятие мер по улучшению системы управления рисками и внутреннего контроля;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) предоставление информации в уполномоченный орган для осуществления контроля за исполнением законодательства о ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      12) обеспечение конфиденциальности сведений, полученных при осуществлении своих функций;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) предоставление в уполномоченный орган по его запросу информации, сведений и документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      13) предоставление информации в уполномоченный орган для осуществления контроля за исполнением законодательства о ПОД/ФТ/ФРОМУ;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) подготовка информации о результатах реализации ПВК и рекомендуемых мерах по улучшению системы управления рисками ОД/ФТ/ФРОМУ и внутреннего контроля ПОД/ФТ/ФРОМУ для формирования отчетов руководителю Субъекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      14) предоставление в уполномоченный орган по его запросу информации, сведений и документов;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) обеспечение мер по хранению всех документов и сведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      15) подготовка информации о результатах реализации ПВК и рекомендуемых мерах по улучшению системы управления рисками ОД/ФТ/ФРОМУ и внутреннего контроля ПОД/ФТ/ФРОМУ для формирования отчетов руководителю Субъекта;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Субъекты в соответствии с возложенными функциями:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      16) обеспечение мер по хранению всех документов и сведений.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивают конфиденциальность сведений, полученных при осуществлении полномочий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      13. Субъекты в соответствии с возложенными функциями:</w:t>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставляет в уполномоченный орган в сферах игорного бизнеса, лотереи и лотерейной деятельности необходимую информацию для осуществления контроля за исполнением законодательства Республики Казахстан о ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) предоставляют в уполномоченный орган по его запросу необходимую информацию, сведения и документы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается включение Субъектами дополнительных функций и полномочий ответственного работника либо работника структурного подразделения по ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона о ПОД/ФТ/ФРОМУ запрещается информировать клиентов и иных лиц о мерах по ПОД/ФТ/ФРОМУ, принимаемых в отношении таких клиентов и иных лиц, за исключением информирования клиентов о принятых мерах по замораживанию операций с деньгами и (или) иным имуществом, об отказе в установлении деловых отношений, а также об отказе от проведения операций с деньгами и (или) иным имуществом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъекты финансового мониторинга и их работники не вправе извещать клиентов и иных лиц о получении от уполномоченного органа перечня организаций и лиц, совершающих подозрительные операции с деньгами и (или) иным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При наличии в филиалах, представительствах и иных обособленных структурных подразделениях Субъекта работников, на которых полностью или частично возложены функции и полномочия, предусмотренные пунктами 12, 13 настоящих Требований, координацию деятельности по вопросам ПОД/ФТ/ФРОМУ таких работников осуществляет ответственный работник.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      Субъекты финансового мониторинга и их работники не вправе извещать клиентов и иных лиц о получении от уполномоченного органа перечня организаций и лиц, совершающих подозрительные операции с деньгами и (или) иным имуществом.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если Субъект является головной организацией, ответственный работник осуществляет разработку, внесение изменений и (или) дополнений в ПВК на консолидированной основе, а также обеспечивает их выполнение структурными подразделениями (филиалами, дочерними организациями, представительствами).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      15. При наличии в филиалах, представительствах и иных обособленных структурных подразделениях Субъекта работников, на которых полностью или частично возложены функции и полномочия, предусмотренные пунктами 12, 13 настоящих Требований, координацию деятельности по вопросам ПОД/ФТ/ФРОМУ таких работников осуществляет ответственный работник.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Функции ответственного работника, а также работников структурного подразделения по ПОД/ФТ/ФРОМУ, на которых возложены функции, предусмотренные пунктом 12 настоящих Требований, не совмещаются с функциями службы внутреннего аудита либо иными функциями, уполномоченного на проведение внутреннего аудита, а также функциями подразделений, осуществляющих операционную (текущую) деятельность организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      В случае, если Субъект является головной организацией, ответственный работник осуществляет разработку, внесение изменений и (или) дополнений в ПВК на консолидированной основе, а также обеспечивает их выполнение структурными подразделениями (филиалами, дочерними организациями, представительствами).</w:t>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Программа управления рисками (низкий, высокий уровни риска) легализации ОД/ФТ/ФРОМУ, учитывающая риски клиентов и риски использования услуг в преступных целях, включая риск использования технологических достижений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      16. Функции ответственного работника, а также работников структурного подразделения по ПОД/ФТ/ФРОМУ, на которых возложены функции, предусмотренные пунктом 12 настоящих Требований, не совмещаются с функциями службы внутреннего аудита либо иными функциями, уполномоченного на проведение внутреннего аудита, а также функциями подразделений, осуществляющих операционную (текущую) деятельность организации.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В целях организации управления рисками легализации ОД/ФТ/ФРОМУ Субъекты разрабатывают программу управления рисками легализации ОД/ФТ/ФРОМУ, учитывающую риски клиентов, географические риски и риски использования услуг в преступных целях, включая риск использования технологических достижений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Программа управления рисками (низкий, высокий уровни риска) легализации ОД/ФТ/ФРОМУ, учитывающая риски клиентов и риски использования услуг в преступных целях, включая риск использования технологических достижений</w:t>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Программа управления рисками легализации ОД/ФТ/ФРОМУ включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      17. В целях организации управления рисками легализации ОД/ФТ/ФРОМУ Субъекты разрабатывают программу управления рисками легализации ОД/ФТ/ФРОМУ, учитывающую риски клиентов, географические риски и риски использования услуг в преступных целях, включая риск использования технологических достижений.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок организации управления рисками легализации ОД/ФТ/ФРОМУ Субъекта, в том числе в разрезе его структурных подразделений (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      Программа управления рисками легализации ОД/ФТ/ФРОМУ включает, но не ограничивается:</w:t>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) методику оценки рисков легализации ОД/ФТ/ФРОМУ с учетом основных категорий рисков (по типу клиента, страновому риску и риску услуг/продуктов, и (или) способа ее (его) предоставления) в отношении уровня риска клиента, а также степени подверженности услуг (продуктов) Субъекта рискам легализации ОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...15 lines deleted...]
-      1) порядок организации управления рисками легализации ОД/ФТ/ФРОМУ Субъекта, в том числе в разрезе его структурных подразделений (при наличии);</w:t>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) порядок осуществления регулярного мониторинга, анализа и контроля за рисками клиентов и степенью подверженности продуктов (услуг) Субъекта рискам легализации ОД/ФТ/ФРОМУ, предусматривающий перечень предупредительных мероприятий, порядок и сроки их проведения, контроль за результатами в соответствии с принятыми мерами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      2) методику оценки рисков легализации ОД/ФТ/ФРОМУ с учетом основных категорий рисков (по типу клиента, страновому риску и риску услуг/продуктов, и (или) способа ее (его) предоставления) в отношении уровня риска клиента, а также степени подверженности услуг (продуктов) Субъекта рискам легализации ОД/ФТ/ФРОМУ;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок присвоения, сроки и основания для пересмотра уровней рисков клиентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      3) порядок осуществления регулярного мониторинга, анализа и контроля за рисками клиентов и степенью подверженности продуктов (услуг) Субъекта рискам легализации ОД/ФТ/ФРОМУ, предусматривающий перечень предупредительных мероприятий, порядок и сроки их проведения, контроль за результатами в соответствии с принятыми мерами;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъекты на ежегодной основе осуществляют оценку степени подверженности услуг Субъектов рискам легализации ОД/ФТ/ФРОМУ, с учетом информации из отчета рисков легализации ОД/ФТ/ФРОМУ и следующих специфических категорий рисков: риск по типу клиентов, страновой (географический) риск, риск услуги и (или) способа ее (его) предоставления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      4) порядок присвоения, сроки и основания для пересмотра уровней рисков клиентов.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка степени подверженности услуг (продуктов) Субъектов рискам легализации ОД/ФТ/ФРОМУ сопровождается описанием возможных мероприятий, направленных на минимизацию выявленных рисков, включая изменение процедур идентификации и мониторинга операций клиентов, изменение условий предоставления услуг (продуктов), отказ от предоставления услуг (продуктов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      Субъекты на ежегодной основе осуществляют оценку степени подверженности услуг Субъектов рискам легализации ОД/ФТ/ФРОМУ, с учетом информации из отчета рисков легализации ОД/ФТ/ФРОМУ и следующих специфических категорий рисков: риск по типу клиентов, страновой (географический) риск, риск услуги и (или) способа ее (его) предоставления.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты оценки рисков предоставляются по требованию соответствующих государственных органов и некоммерческих организаций, членами которых являются Субъекты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      Оценка степени подверженности услуг (продуктов) Субъектов рискам легализации ОД/ФТ/ФРОМУ сопровождается описанием возможных мероприятий, направленных на минимизацию выявленных рисков, включая изменение процедур идентификации и мониторинга операций клиентов, изменение условий предоставления услуг (продуктов), отказ от предоставления услуг (продуктов).</w:t>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Типы клиентов, чей статус и (или) чья деятельность повышают риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      Результаты оценки рисков предоставляются по требованию соответствующих государственных органов и некоммерческих организаций, членами которых являются Субъекты.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) публичные должностные лица, их супруги и близкие родственники, а также юридические лица, бенефициарными владельцами которых являются указанные лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      18. Типы клиентов, чей статус и (или) чья деятельность повышают риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лица без гражданства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      1) публичные должностные лица, их супруги и близкие родственники, а также юридические лица, бенефициарными владельцами которых являются указанные лица;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) граждане Республики Казахстан, не имеющие адреса регистрации или пребывания в Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) организации и лица, включенные в список лиц, причастных к террористической деятельности (далее – Список) и (или) в перечень организаций и лиц, связанных с финансированием терроризма и экстремизма, а также в перечень организаций и лиц, связанных с финансированием распространения оружия массового уничтожения (далее – Перечни), предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2956,1290 +3134,1290 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, а также организации и лица, бенефициарными собственниками которых являются указанные лица либо, находящиеся под контролем и действующие в интересах указанных лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Список и Перечни размещаются на официальном интернет-ресурсе уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) некоммерческие организации в организационно-правовой форме фондов, религиозных объединений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      Список и Перечни размещаются на официальном интернет-ресурсе уполномоченного органа;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 20 настоящих Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      5) некоммерческие организации в организационно-правовой форме фондов, религиозных объединений;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) клиент, в отношении которого имеются основания для сомнения в достоверности полученных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      6) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 20 настоящих Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) клиент настаивает на поспешности проведения операции либо на нестандартных или необычно сложных схемах расчетов, использование которых отличаются от обычной практики Субъектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) наличие ранее направленных сообщений о признании операции и (или) деятельности подозрительной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) клиент (его представитель) и бенефициарный собственник совершает действия, направленные на уклонение от процедур надлежащей проверки клиента (его представителя) и бенефициарного собственника, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Типы клиентов, чей статус и (или) чья деятельность понижают риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственные органы Республики Казахстан, а также юридические лица, контроль над которыми осуществляется государственными органами;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      19. Типы клиентов, чей статус и (или) чья деятельность понижают риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организации, акции которых включены в официальный список фондовой биржи Республики Казахстан и (или) фондовой биржи иностранного государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      1) государственные органы Республики Казахстан, а также юридические лица, контроль над которыми осуществляется государственными органами;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) международные организации, расположенные на территории Республики Казахстан либо участником которых является Республика Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      2) организации, акции которых включены в официальный список фондовой биржи Республики Казахстан и (или) фондовой биржи иностранного государства;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 21 настоящих Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      3) международные организации, расположенные на территории Республики Казахстан либо участником которых является Республика Казахстан;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Субъекты осуществляют оценку странового (географического) риска, связанного с ведением деятельности в иностранных государствах, указанных в настоящем пункте, предоставлением услуг (продуктов) клиентам из таких иностранных государств и осуществлением операций с деньгами и (или) иным имуществом с участием таких иностранных государств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      4) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 21 настоящих Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранные государства, операции с которыми повышают риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      20. Субъекты осуществляют оценку странового (географического) риска, связанного с ведением деятельности в иностранных государствах, указанных в настоящем пункте, предоставлением услуг (продуктов) клиентам из таких иностранных государств и осуществлением операций с деньгами и (или) иным имуществом с участием таких иностранных государств.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иностранные государства (территории), включенные в перечень государств (территорий), не выполняющих либо недостаточно выполняющих рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФAТФ), составляемый уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      Иностранные государства, операции с которыми повышают риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иностранные государства (территории), в отношении которых применяются международные санкции (эмбарго), принятые резолюциями Совета Безопасности Организации Объединенных Наций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       иностранные государства (территории), включенные в перечень офшорных зон, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20095);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иностранные государства (территории), определенные Субъектами в качестве представляющих высокий риск легализации ОД/ФТ/ФРОМУ на основе других факторов (сведений об уровне коррупции, незаконного производства, оборота и (или) транзита наркотиков, сведений о поддержке международного терроризма и другое).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ссылки на перечни таких государств (территорий) по данным Организации Объединенных Наций и международных организаций размещаются на официальном интернет-ресурсе уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
-[...15 lines deleted...]
-      иностранные государства (территории), определенные Субъектами в качестве представляющих высокий риск легализации ОД/ФТ/ФРОМУ на основе других факторов (сведений об уровне коррупции, незаконного производства, оборота и (или) транзита наркотиков, сведений о поддержке международного терроризма и другое).</w:t>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Иностранные государства, операции с которыми понижают риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
-[...15 lines deleted...]
-      Ссылки на перечни таких государств (территорий) по данным Организации Объединенных Наций и международных организаций размещаются на официальном интернет-ресурсе уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иностранные государства (территории), выполняющие международные стандарты и имеющие эффективную систему ПОД/ФТ/ФРОМУ в соответствии со сведениями Группы разработки финансовых мер борьбы с отмыванием денег (ФAТФ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...15 lines deleted...]
-      21. Иностранные государства, операции с которыми понижают риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Услуги (продукты) Субъектов, повышающие риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...15 lines deleted...]
-      иностранные государства (территории), выполняющие международные стандарты и имеющие эффективную систему ПОД/ФТ/ФРОМУ в соответствии со сведениями Группы разработки финансовых мер борьбы с отмыванием денег (ФAТФ).</w:t>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операции с деньгами и (или) иным имуществом, превышающие пороговое значение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
-[...15 lines deleted...]
-      22. Услуги (продукты) Субъектов, повышающие риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деловые отношения с клиентом осуществляются при необычных обстоятельствах (например, слишком большое необъяснимое географическое расстояние между Субъектом и клиентом);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      операции с деньгами и (или) иным имуществом, превышающие пороговое значение;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совершение операции от имени или в пользу неизвестных или несвязанных третьих лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      деловые отношения с клиентом осуществляются при необычных обстоятельствах (например, слишком большое необъяснимое географическое расстояние между Субъектом и клиентом);</w:t>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совершение операций, связанных с анонимными банковскими счетами или с использованием анонимных, вымышленных имен, включая наличные расчеты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...15 lines deleted...]
-      совершение операции от имени или в пользу неизвестных или несвязанных третьих лиц;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совершение операций, не имеющих экономического смысла или правовой цели;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...15 lines deleted...]
-      совершение операций, связанных с анонимными банковскими счетами или с использованием анонимных, вымышленных имен, включая наличные расчеты;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совершение клиентом операций с несвойственной ему частотой или на необычно крупную для данного клиента сумму.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...15 lines deleted...]
-      совершение операций, не имеющих экономического смысла или правовой цели;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Способы предоставления продукта (услуги), повышающими риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...15 lines deleted...]
-      совершение клиентом операций с несвойственной ему частотой или на необычно крупную для данного клиента сумму.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление операции без физического присутствия клиента (его представителя);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
-[...15 lines deleted...]
-      23. Способы предоставления продукта (услуги), повышающими риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использование услуг третьих сторон для применения мер надлежащей проверки клиента в отношении клиента (его представителя) и бенефициарного собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...15 lines deleted...]
-      осуществление операции без физического присутствия клиента (его представителя);</w:t>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Способы предоставления продукта (услуги), понижающими риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
-[...15 lines deleted...]
-      использование услуг третьих сторон для применения мер надлежащей проверки клиента в отношении клиента (его представителя) и бенефициарного собственника.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление операции при личном присутствии клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
-[...15 lines deleted...]
-      24. Способы предоставления продукта (услуги), понижающими риск легализации ОД/ФТ/ФРОМУ, включают следующие факторы, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие безупречной деловой репутации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
-[...15 lines deleted...]
-      осуществление операции при личном присутствии клиента;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается включение Субъектами дополнительных факторов риска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
-[...15 lines deleted...]
-      наличие безупречной деловой репутации.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В рамках реализации программы управления рисками легализации ОД/ФТ/ФРОМУ Субъектами принимаются меры по классификации клиентов с учетом категорий и факторов риска, указанных в пунктах 18-24 настоящих Требований, а также иных категорий рисков, устанавливаемых Субъектами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
-[...15 lines deleted...]
-      Допускается включение Субъектами дополнительных факторов риска.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уровень риска клиента (группы клиентов) устанавливается Субъектами по результатам анализа имеющихся у Субъектов сведений о клиенте (клиентах) и оценивается по шкале определения уровня риска, которая состоит не менее, чем из двух уровней низкий и высокий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
-[...15 lines deleted...]
-      25. В рамках реализации программы управления рисками легализации ОД/ФТ/ФРОМУ Субъектами принимаются меры по классификации клиентов с учетом категорий и факторов риска, указанных в пунктах 18-24 настоящих Требований, а также иных категорий рисков, устанавливаемых Субъектами.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка рисков с использованием категорий и факторов рисков, указанных в пунктах 18-24 настоящих Требований, проводится в отношении клиентов (групп клиентов) на основе результатов мониторинга операций (деловых отношений).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
-[...15 lines deleted...]
-      Уровень риска клиента (группы клиентов) устанавливается Субъектами по результатам анализа имеющихся у Субъектов сведений о клиенте (клиентах) и оценивается по шкале определения уровня риска, которая состоит не менее, чем из двух уровней низкий и высокий.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пересмотр уровня риска клиента (группы клиентов) осуществляется Субъектами по мере обновления сведений о клиенте (группе клиентов) и результатов мониторинга операций (деловых отношений).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
-[...15 lines deleted...]
-      Оценка рисков с использованием категорий и факторов рисков, указанных в пунктах 18-24 настоящих Требований, проводится в отношении клиентов (групп клиентов) на основе результатов мониторинга операций (деловых отношений).</w:t>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Субъекты определяют и оценивают риски легализации ОД/ФТ/ФРОМУ, возникающие при:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
-[...15 lines deleted...]
-      Пересмотр уровня риска клиента (группы клиентов) осуществляется Субъектами по мере обновления сведений о клиенте (группе клиентов) и результатов мониторинга операций (деловых отношений).</w:t>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработке новых продуктов и новой деловой практики, включая новые механизмы передачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
-[...15 lines deleted...]
-      26. Субъекты определяют и оценивают риски легализации ОД/ФТ/ФРОМУ, возникающие при:</w:t>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) использовании новых или развивающихся технологий как для новых, так и для уже существующих продуктов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
-[...15 lines deleted...]
-      1) разработке новых продуктов и новой деловой практики, включая новые механизмы передачи;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка рисков легализации ОД/ФТ/ФРОМУ проводится до запуска новых продуктов, деловой практики или использования новых или развивающихся технологий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
-[...15 lines deleted...]
-      2) использовании новых или развивающихся технологий как для новых, так и для уже существующих продуктов.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При использовании новых или развивающихся технологий Субъект учитывает риски, возникающие при интеграции автоматизированных систем Субъекта с ЕСУ, в том числе риски сбоя передачи данных и искажения информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
-[...15 lines deleted...]
-      Оценка рисков легализации ОД/ФТ/ФРОМУ проводится до запуска новых продуктов, деловой практики или использования новых или развивающихся технологий.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Программа идентификации клиентов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Программа идентификации клиента его представителя и бенефициарного собственника заключается в проведении Субъектами мероприятий по фиксированию и проверке достоверности сведений о клиенте (его представителе), выявлению бенефициарного собственника и фиксированию сведений о нем, обновлению ранее полученных сведений о клиенте (его представителе), установлению и фиксированию предполагаемой цели деловых отношений, а также получению и фиксированию иных предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сведений о клиенте и их представителях, включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок принятия клиентов, включая процедуру и основания для отказа в установлении деловых отношений и (или) в проведении операции, а также прекращения деловых отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порядок идентификации клиента (его представителя) и бенефициарного собственника, в том числе особенности процедур применения упрощенных и усиленных мер надлежащей проверки клиента, порядок принятия Субъектом решения о признании физического лица бенефициарным собственником клиента;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
-[...15 lines deleted...]
-      1) порядок принятия клиентов, включая процедуру и основания для отказа в установлении деловых отношений и (или) в проведении операции, а также прекращения деловых отношений;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) описание мер, направленных на выявление Субъектом среди физических лиц, находящихся на обслуживании или принимаемых на обслуживание, публичных должностных лиц, их супругов и близких родственников, а также среди юридических лиц клиентов, чьими бенефициарными собственниками являются указанные лица, и принятие таких клиентов на обслуживание (с получением письменного разрешения руководящего работника организации);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
-[...15 lines deleted...]
-      2) порядок идентификации клиента (его представителя) и бенефициарного собственника, в том числе особенности процедур применения упрощенных и усиленных мер надлежащей проверки клиента, порядок принятия Субъектом решения о признании физического лица бенефициарным собственником клиента;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок проверки клиента (его представителя) и бенефициарного собственника на наличие в Списке и Перечнях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
-[...15 lines deleted...]
-      3) описание мер, направленных на выявление Субъектом среди физических лиц, находящихся на обслуживании или принимаемых на обслуживание, публичных должностных лиц, их супругов и близких родственников, а также среди юридических лиц клиентов, чьими бенефициарными собственниками являются указанные лица, и принятие таких клиентов на обслуживание (с получением письменного разрешения руководящего работника организации);</w:t>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) особенности идентификации при дистанционном установлении деловых отношений (без личного присутствия клиента или его представителя);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
-[...15 lines deleted...]
-      4) порядок проверки клиента (его представителя) и бенефициарного собственника на наличие в Списке и Перечнях;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) особенности обмена сведениями, полученными в процессе идентификации клиента (его представителя) и бенефициарного собственника, в рамках выполнения Требований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
-[...15 lines deleted...]
-      5) особенности идентификации при дистанционном установлении деловых отношений (без личного присутствия клиента или его представителя);</w:t>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) особенности идентификации клиентов путем получения сведений от других организаций, в том числе идентификации физических и юридических лиц, в пользу или от имени которых (его представителя) и бенефициарного собственника совершаются операции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
-[...15 lines deleted...]
-      6) особенности обмена сведениями, полученными в процессе идентификации клиента (его представителя) и бенефициарного собственника, в рамках выполнения Требований;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) описание дополнительных источников информации, в том числе предоставляемых государственными органами, в целях идентификации клиента (его представителя) и бенефициарного собственника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
-[...15 lines deleted...]
-      7) особенности идентификации клиентов путем получения сведений от других организаций, в том числе идентификации физических и юридических лиц, в пользу или от имени которых (его представителя) и бенефициарного собственника совершаются операции;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) порядок проверки достоверности сведений о клиенте (его представителе) и бенефициарном собственнике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
-[...15 lines deleted...]
-      8) описание дополнительных источников информации, в том числе предоставляемых государственными органами, в целях идентификации клиента (его представителя) и бенефициарного собственника;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) требования к форме, содержанию и порядку ведения досье клиента, обновления сведений (не реже 1 раза в год), содержащихся в досье, с указанием периодичности обновления сведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
-[...15 lines deleted...]
-      9) порядок проверки достоверности сведений о клиенте (его представителе) и бенефициарном собственнике;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) процедуру обеспечения доступа работников субъекта к информации, полученной при проведении идентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
-[...15 lines deleted...]
-      10) требования к форме, содержанию и порядку ведения досье клиента, обновления сведений (не реже 1 раза в год), содержащихся в досье, с указанием периодичности обновления сведений;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) порядок оценки уровня риска клиента, основания оценки такого риска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если Субъект в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4254,232 +4432,232 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на основании договора поручил иному лицу, либо иностранной финансовой организации применение в отношении клиентов субъекта мер, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, Субъект разрабатывает правила взаимодействия с такими лицами, которые включают:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру заключения Субъектами договоров с лицами, которым поручено проведение идентификации, а также перечень должностных лиц организации, уполномоченных заключать такие договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру идентификации клиента (его представителя) и бенефициарного собственника в соответствии с договорами между организацией и лицами, которым поручено проведение идентификации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
-[...15 lines deleted...]
-      процедуру заключения Субъектами договоров с лицами, которым поручено проведение идентификации, а также перечень должностных лиц организации, уполномоченных заключать такие договора;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру и сроки передачи организации сведений, полученных при проведении идентификации лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
-[...15 lines deleted...]
-      процедуру идентификации клиента (его представителя) и бенефициарного собственника в соответствии с договорами между организацией и лицами, которым поручено проведение идентификации;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру осуществления Субъектом контроля за соблюдением лицами, которым поручено проведение идентификации, требований по идентификации, включая процедуру, сроки и полноту передачи организации, полученных сведений, а также меры, принимаемые Субъектом по устранению выявленных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
-[...15 lines deleted...]
-      процедуру и сроки передачи организации сведений, полученных при проведении идентификации лицами, которым поручено проведение идентификации;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основания, процедуру и сроки принятия Субъектом решения об одностороннем отказе в исполнении договора с лицами, которым поручено проведение идентификации, в случае несоблюдения ими требований по идентификации, в том числе процедур, сроков и полноты передачи организации полученных сведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
-[...15 lines deleted...]
-      процедуру осуществления Субъектом контроля за соблюдением лицами, которым поручено проведение идентификации, требований по идентификации, включая процедуру, сроки и полноту передачи организации, полученных сведений, а также меры, принимаемые Субъектом по устранению выявленных нарушений;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень должностных лиц организации, уполномоченных принимать решение об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
-[...15 lines deleted...]
-      основания, процедуру и сроки принятия Субъектом решения об одностороннем отказе в исполнении договора с лицами, которым поручено проведение идентификации, в случае несоблюдения ими требований по идентификации, в том числе процедур, сроков и полноты передачи организации полученных сведений;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      положения об ответственности лиц, которым Субъект поручил проведение идентификации, за несоблюдение ими требований по идентификации, включая процедуру, сроки и полноту передачи организации полученных сведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
-[...15 lines deleted...]
-      перечень должностных лиц организации, уполномоченных принимать решение об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру взаимодействия организации с лицами, которым поручено проведение идентификации по вопросам оказания им методологической помощи в целях выполнения требований по идентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
-[...15 lines deleted...]
-      положения об ответственности лиц, которым Субъект поручил проведение идентификации, за несоблюдение ими требований по идентификации, включая процедуру, сроки и полноту передачи организации полученных сведений;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру выявления возможных рисков легализации ОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4534,1601 +4712,1601 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ/ФРОМУ, в случае регистрации, пребывания или нахождения другого Субъекта, или иностранной финансовой организации в государстве (территории), которое не выполняет и (или) недостаточно выполняет рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) использование данных ЕСУ в качестве дополнительного источника информации при идентификации клиента (его представителя) и бенефициарного собственника, в том числе проверка корректности сопоставления данных, полученных от клиента, с данными, содержащимися в ЕСУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Субъекты при проведении надлежащей проверки клиента (его представителя) и бенефициарного собственника идентифицируют их по следующим обязательствам:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
-[...15 lines deleted...]
-      13) использование данных ЕСУ в качестве дополнительного источника информации при идентификации клиента (его представителя) и бенефициарного собственника, в том числе проверка корректности сопоставления данных, полученных от клиента, с данными, содержащимися в ЕСУ.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) идентификация клиента (его представителя) и бенефициарного собственника и подтверждение личности клиента с использованием надежных, независимых первичных документов, данных или информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
-[...15 lines deleted...]
-      28. Субъекты при проведении надлежащей проверки клиента (его представителя) и бенефициарного собственника идентифицируют их по следующим обязательствам:</w:t>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение бенефициарного собственника и принятие разумных мер по проверке личности бенефициарного собственника, в том числе по итогам проверки в скоринговом модуле, которые позволяет Субъекту считать, что ему известно, кто является бенефициарным собственником. Для юридических лиц и иностранных организаций без образования юридического лица включает получение информации Субъектом о структуре управления и собственности клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
-[...15 lines deleted...]
-      1) идентификация клиента (его представителя) и бенефициарного собственника и подтверждение личности клиента с использованием надежных, независимых первичных документов, данных или информации;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) понимание и, когда это необходимо, получение информации о целях и предполагаемом характере деловых отношений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
-[...15 lines deleted...]
-      2) определение бенефициарного собственника и принятие разумных мер по проверке личности бенефициарного собственника, в том числе по итогам проверки в скоринговом модуле, которые позволяет Субъекту считать, что ему известно, кто является бенефициарным собственником. Для юридических лиц и иностранных организаций без образования юридического лица включает получение информации Субъектом о структуре управления и собственности клиента;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение на постоянной основе надлежащей проверки деловых отношений и полный анализ сделок, совершенных в рамках таких отношений для того, чтобы убедиться в соответствии проводимых сделок сведениям Субъектов о клиенте (его представителе) и бенефициарном собственнике, его хозяйственной деятельности и характере рисков, в том числе, когда необходимо, об источнике средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
-[...15 lines deleted...]
-      3) понимание и, когда это необходимо, получение информации о целях и предполагаемом характере деловых отношений;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в отношении иностранных организаций без образования юридического лица юридических образований, личных данных, занимающих эквивалентные или похожие должности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
-[...15 lines deleted...]
-      4) проведение на постоянной основе надлежащей проверки деловых отношений и полный анализ сделок, совершенных в рамках таких отношений для того, чтобы убедиться в соответствии проводимых сделок сведениям Субъектов о клиенте (его представителе) и бенефициарном собственнике, его хозяйственной деятельности и характере рисков, в том числе, когда необходимо, об источнике средств;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Перечень документов, необходимых для надлежащей проверки клиента (его представителя) и бенефициарного собственника Субъектами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
-[...15 lines deleted...]
-      5) в отношении иностранных организаций без образования юридического лица юридических образований, личных данных, занимающих эквивалентные или похожие должности.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ (-ы), удостоверяющий (-ие) личность должностного (-ых) лица (лиц), уполномоченного (-ых) подписывать документы юридического лица, а также от имени клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
-[...15 lines deleted...]
-      29. Перечень документов, необходимых для надлежащей проверки клиента (его представителя) и бенефициарного собственника Субъектами:</w:t>
+    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы, подтверждающие полномочия представителя клиента на совершение операций с деньгами и (или) иным имуществом от имени клиента, в том числе на подписание документов клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
-[...15 lines deleted...]
-      документ (-ы), удостоверяющий (-ие) личность должностного (-ых) лица (лиц), уполномоченного (-ых) подписывать документы юридического лица, а также от имени клиента;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, удостоверяющий регистрацию в уполномоченных органах по вопросам миграции населения на право въезда, выезда и пребывания физического лица-нерезидента на территории Республики Казахстан, если иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
-[...15 lines deleted...]
-      документы, подтверждающие полномочия представителя клиента на совершение операций с деньгами и (или) иным имуществом от имени клиента, в том числе на подписание документов клиента;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъекты при проведении надлежащей проверки клиента (его представителя) и бенефициарного собственника документально фиксируют сведения о клиенте (его представителе) и бенефициарном собственнике на основании представляемых по выбору клиента (его представителя) оригиналов либо нотариально засвидетельствованных копий документов, либо копий документов с проставлением апостиля или в легализованном порядке, установленном международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="191"/>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. С учетом требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ Субъекты проводят идентификацию клиента (его представителя) и бенефициарного собственника до установления деловых отношений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z198" w:id="192"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z198" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. С учетом требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона о ПОД/ФТ/ФРОМУ Субъекты проводят идентификацию клиента (его представителя) и бенефициарного собственника, проверку деловых отношений и изучение операций, включая при необходимости получение и фиксирование сведений об источнике финансирования совершаемых операций, с учетом уровня риска клиента, а также проводит проверку достоверности полученных сведений о клиенте в случаях:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совершения клиентом пороговой операции (сделки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершения (попытки совершения) клиентом подозрительной операции (сделки);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z199" w:id="193"/>
-[...15 lines deleted...]
-      1) совершения клиентом пороговой операции (сделки);</w:t>
+    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершения клиентом необычной операции (сделки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z200" w:id="194"/>
-[...15 lines deleted...]
-      2) совершения (попытки совершения) клиентом подозрительной операции (сделки);</w:t>
+    <w:bookmarkStart w:name="z202" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совершения клиентом операции (сделки), имеющей характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов, финансирования терроризма и финансированию распространения оружия массового уничтожения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z201" w:id="195"/>
-[...15 lines deleted...]
-      3) совершения клиентом необычной операции (сделки);</w:t>
+    <w:bookmarkStart w:name="z203" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При совершении клиентом операции (сделки) в рамках установленных деловых отношений, идентификация клиента (его представителя) и бенефициарного собственника не проводится, если она проводилась при установлении таких деловых отношений, за исключением случаев, предусмотренных подпунктами 2), 3) и 4) части первой настоящего пункта, а также необходимости обновления ранее полученных либо получения дополнительных сведений в соответствии с уровнем риска клиента и настоящих Требований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z202" w:id="196"/>
-[...15 lines deleted...]
-      4) совершения клиентом операции (сделки), имеющей характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов, финансирования терроризма и финансированию распространения оружия массового уничтожения.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) совершения клиентом подозрительной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z203" w:id="197"/>
-[...15 lines deleted...]
-      При совершении клиентом операции (сделки) в рамках установленных деловых отношений, идентификация клиента (его представителя) и бенефициарного собственника не проводится, если она проводилась при установлении таких деловых отношений, за исключением случаев, предусмотренных подпунктами 2), 3) и 4) части первой настоящего пункта, а также необходимости обновления ранее полученных либо получения дополнительных сведений в соответствии с уровнем риска клиента и настоящих Требований;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Документы и сведения, полученные в соответствии с пунктом 29 настоящих Требований в рамках идентификации клиента (его представителя) и бенефициарного собственника, документально фиксируются и вносятся (включаются) Субъектами в досье клиента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z204" w:id="198"/>
-[...15 lines deleted...]
-      5) совершения клиентом подозрительной деятельности.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы и сведения об операциях с деньгами и (или) иным имуществом, в том числе подлежащих финансовому мониторингу, и подозрительных операциях, а также результаты изучения всех сложных, необычно крупных и других необычных операций подлежат хранению Субъектом на протяжении всего периода деловых отношений с клиентом и не менее 5 (пяти) лет со дня прекращения деловых отношений с клиентом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z205" w:id="199"/>
-[...15 lines deleted...]
-      32. Документы и сведения, полученные в соответствии с пунктом 29 настоящих Требований в рамках идентификации клиента (его представителя) и бенефициарного собственника, документально фиксируются и вносятся (включаются) Субъектами в досье клиента.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы и сведения, полученные Субъектом в рамках взаимодействия с ЕСУ, подлежат хранению наравне с иными документами досье клиента в течение сроков, установленных настоящими Требованиями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z206" w:id="200"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z208" w:id="202"/>
+    <w:bookmarkStart w:name="z208" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При применении Субъектами </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 статьи 5 Закона о ПОД/ФТ/ФРОМУ они незамедлительно получают сведения о клиенте (его представителе) и бенефициарном собственнике от других субъектов финансового мониторинга для внесения (включения) в досье клиента, а также по запросу без задержки получает копии подтверждающих документов, к которым, в том числе относятся информация, выписки из информационных систем или баз данных других Субъектов, меры надлежащей проверки клиента (его представителя) и бенефициарного собственника на которого полагаются Субъекты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z209" w:id="203"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z209" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Субъекты формируют досье клиента путем фиксирования сведений о нем в зависимости от уровня его риска, присвоенного ими в соответствии с их ПВК. В случае присвоения клиенту низкого уровня в отношении него проводятся упрощенные меры надлежащей проверки и фиксируется перечень сведений, предусмотренный подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z210" w:id="204"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z210" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае присвоения клиенту высокого уровня риска к дополнительным сведениям относятся сведения, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ/ФРОМУ (сведения о налоговом резидентстве, роде деятельности и источнике финансирования совершаемых операций).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z211" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Усиленные меры надлежащей проверки клиента (его представителя) и бенефициарного собственника применяются при высоком уровне риска легализации ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Упрощенные меры надлежащей проверки клиента (его представителя) и бенефициарного собственника применяются при низком уровне риска легализации ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z211" w:id="205"/>
-[...15 lines deleted...]
-      Усиленные меры надлежащей проверки клиента (его представителя) и бенефициарного собственника применяются при высоком уровне риска легализации ОД/ФТ/ФРОМУ.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В процессе идентификации клиента (его представителя) и бенефициарного собственника Субъектами проводится проверка на наличие такого клиента в Списке и Перечнях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z212" w:id="206"/>
-[...15 lines deleted...]
-      Упрощенные меры надлежащей проверки клиента (его представителя) и бенефициарного собственника применяются при низком уровне риска легализации ОД/ФТ/ФРОМУ.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка наличия клиента (бенефициарного собственника) в Списке и Перечнях (включения в Список и Перечни) не зависит от уровня риска клиента и осуществляется по мере внесения в них изменений (обновления).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z213" w:id="207"/>
-[...15 lines deleted...]
-      33. В процессе идентификации клиента (его представителя) и бенефициарного собственника Субъектами проводится проверка на наличие такого клиента в Списке и Перечнях.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъекты в процессе идентификации клиента (его представителя) и бенефициарного собственника проводится проверка на принадлежность такого клиента к публичному должностному лицу, его супруге (супругу) и близкому родственнику.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z214" w:id="208"/>
-[...15 lines deleted...]
-      Проверка наличия клиента (бенефициарного собственника) в Списке и Перечнях (включения в Список и Перечни) не зависит от уровня риска клиента и осуществляется по мере внесения в них изменений (обновления).</w:t>
+    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обновление сведений о клиенте (его представителе) и бенефициарном собственнике с высоким уровнем риска легализации ОД/ФТ/ФРОМУ осуществляется не реже 1 (одного) раза в полугодие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z215" w:id="209"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z217" w:id="211"/>
+    <w:bookmarkStart w:name="z217" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отказа клиенту в установлении деловых отношений и проведении операции с деньгами и (или) иным имуществом, в случае невозможности принятия мер, предусмотренных подпунктами 1), 2), 2-2), 4) и 6) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, а также принятия мер по замораживанию операций с деньгами и (или) иным имуществом, Субъекты направляют в уполномоченный орган сообщение о таком факте по Форме ФМ-1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z218" w:id="212"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z218" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае невозможности принятия мер, предусмотренных подпунктом 6) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, а также в случае возникновения в процессе изучения операций, совершаемых клиентом, подозрений о том, что деловые отношения используются клиентом в целях ОД/ФТ/ФРОМУ, Субъекты прекращают деловые отношения с клиентом. Если деловые отношения прекращены по вышеобозначенным основаниям, Субъекты направляют в уполномоченный орган сообщение по Форме ФМ-1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z219" w:id="213"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z219" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Программа мониторинга и изучения операций клиентов, включая изучение сложных, необычно крупных операций клиентов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z220" w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z220" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. В целях реализации требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по надлежащей проверке клиента (его представителя) и бенефициарного собственника, а также по выявлению и направлению в уполномоченный орган сообщений об операциях, подлежащих финансовому мониторингу, Субъекты разрабатывают программу мониторинга и изучения операций клиентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z221" w:id="215"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z221" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Программа мониторинга и изучения операций клиентов включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z222" w:id="216"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z222" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) перечень признаков необычных и подозрительных операций, составленный на основе признаков определения подозрительных операций, утверждаемых уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ/ФРОМУ, а также разработанных Субъектами самостоятельно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z223" w:id="217"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z223" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) процедуру выявления операции клиента, имеющей характеристики, соответствующие типологиям, схемам и способам легализации ОД/ФТ/ФРОМУ, утвержденным уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z224" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) порядок принятия и описание мер, принимаемых Субъектами в отношении клиента и его операций, в случае осуществления клиентом систематически и (или) в значительных объемах необычных и (или) подозрительных операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z225" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок осуществления постоянного усиленного мониторинга финансовых операций, принятых на обслуживание клиентов, являющихся публичными должностными лицами, их супругом (супругой) и близкими родственниками, а также чьими бенефициарными собственниками являются указанные лица независимо от формы их осуществления и суммы, на которую они совершены либо могут или могли быть совершены, включая установление источника происхождения денежных средств и или иного имущества таких клиентов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z224" w:id="218"/>
-[...15 lines deleted...]
-      3) порядок принятия и описание мер, принимаемых Субъектами в отношении клиента и его операций, в случае осуществления клиентом систематически и (или) в значительных объемах необычных и (или) подозрительных операций;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае назначения Субъектом ответственного работника либо работников подразделения по ПОД/ФТ/ФРОМУ, программа мониторинга и изучения операций клиентов дополнительно включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z225" w:id="219"/>
-[...15 lines deleted...]
-      4) порядок осуществления постоянного усиленного мониторинга финансовых операций, принятых на обслуживание клиентов, являющихся публичными должностными лицами, их супругом (супругой) и близкими родственниками, а также чьими бенефициарными собственниками являются указанные лица независимо от формы их осуществления и суммы, на которую они совершены либо могут или могли быть совершены, включая установление источника происхождения денежных средств и или иного имущества таких клиентов.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) распределение обязанностей между подразделениями (работниками) Субъекта по обновлению ранее полученных и (или) получению дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике в случаях, предусмотренных настоящими Требованиями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z226" w:id="220"/>
-[...15 lines deleted...]
-      В случае назначения Субъектом ответственного работника либо работников подразделения по ПОД/ФТ/ФРОМУ, программа мониторинга и изучения операций клиентов дополнительно включает, но не ограничивается:</w:t>
+    <w:bookmarkStart w:name="z228" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) распределение обязанностей между подразделениями (работниками) Субъекта по выявлению и передаче между подразделениями (работниками) сведений о пороговых, необычных и подозрительных операциях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z227" w:id="221"/>
-[...15 lines deleted...]
-      1) распределение обязанностей между подразделениями (работниками) Субъекта по обновлению ранее полученных и (или) получению дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике в случаях, предусмотренных настоящими Требованиями;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) описание механизма взаимодействия подразделений Субъекта при выявлении пороговых, необычных и подозрительных операциях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z228" w:id="222"/>
-[...15 lines deleted...]
-      2) распределение обязанностей между подразделениями (работниками) Субъекта по выявлению и передаче между подразделениями (работниками) сведений о пороговых, необычных и подозрительных операциях;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок, основания и срок принятия ответственным работником решения о квалификации операции клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z229" w:id="223"/>
-[...15 lines deleted...]
-      3) описание механизма взаимодействия подразделений Субъекта при выявлении пороговых, необычных и подозрительных операциях;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) порядок взаимодействия подразделений (работников) по принятию решения об отказе в проведении операции клиента (за исключением отказа в связи с нахождением клиента, бенефициарного собственника в Перечне), а также о прекращении деловых отношений с клиентом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z230" w:id="224"/>
-[...15 lines deleted...]
-      4) порядок, основания и срок принятия ответственным работником решения о квалификации операции клиента;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) порядок взаимодействия подразделений (работников) Субъекта по выявлению клиентов и бенефициарных собственников, находящихся в Списке и Перечнях, а также по отказу в проведении операции с деньгами и (или) иным имуществом, таких клиентов, обслуживании таких клиентов либо прекращению деловых отношений с ним;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z231" w:id="225"/>
-[...15 lines deleted...]
-      5) порядок взаимодействия подразделений (работников) по принятию решения об отказе в проведении операции клиента (за исключением отказа в связи с нахождением клиента, бенефициарного собственника в Перечне), а также о прекращении деловых отношений с клиентом;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порядок информирования (при необходимости) должностных лиц Субъекта о выявлении пороговой и подозрительной операции, клиентов из Списка и Перечней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z232" w:id="226"/>
-[...15 lines deleted...]
-      6) порядок взаимодействия подразделений (работников) Субъекта по выявлению клиентов и бенефициарных собственников, находящихся в Списке и Перечнях, а также по отказу в проведении операции с деньгами и (или) иным имуществом, таких клиентов, обслуживании таких клиентов либо прекращению деловых отношений с ним;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сопоставление информации о ставках, выплатах и клиентах, зафиксированной Субъектом, с данными, переданными в ЕСУ, и проведение внутреннего контроля корректности и полноты передаваемых сведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z233" w:id="227"/>
-[...15 lines deleted...]
-      7) порядок информирования (при необходимости) должностных лиц Субъекта о выявлении пороговой и подозрительной операции, клиентов из Списка и Перечней;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В рамках программы мониторинга и изучения операций клиентов Субъектами проводятся мероприятия, направленные на установление целей и оснований всех пороговых, необычных, подозрительных операций и операций, имеющих характеристики, соответствующие типологиям, схемам и способам легализации ОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z234" w:id="228"/>
-[...15 lines deleted...]
-      8) сопоставление информации о ставках, выплатах и клиентах, зафиксированной Субъектом, с данными, переданными в ЕСУ, и проведение внутреннего контроля корректности и полноты передаваемых сведений.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты мониторинга и изучения операций клиентов используются для ежегодной оценки степени подверженности услуг Субъектов рискам легализации ОД/ФТ/ФРОМУ, а также для пересмотра уровней рисков клиентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z235" w:id="229"/>
-[...15 lines deleted...]
-      36. В рамках программы мониторинга и изучения операций клиентов Субъектами проводятся мероприятия, направленные на установление целей и оснований всех пороговых, необычных, подозрительных операций и операций, имеющих характеристики, соответствующие типологиям, схемам и способам легализации ОД/ФТ/ФРОМУ.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученные в рамках реализации программы мониторинга и изучения операций клиента сведения вносятся в досье клиента и (или) хранятся у Субъекта на протяжении всего периода деловых отношений с клиентом и не менее 5 (пяти) лет после совершения операции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z236" w:id="230"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="232"/>
+    <w:bookmarkStart w:name="z238" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Частота изучения операций клиента определяется Субъектами с учетом уровня риска клиента и (или) степени подверженности услуг Субъектов, которыми пользуется клиент, рискам легализации ОД/ФТ/ФРОМУ, совершения (попытки совершения) клиентом операций (операции) с деньгами, а также с учетом типологий, схем и способов легализации ОД/ФТ/ФРОМУ, утверждаемых уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z239" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       В случае присвоения клиенту высокого уровня риска, а также в случае совершения клиентом подозрительной операции Субъектами изучаются операции, которые проводит (проводил) клиент за период до проведения операции, определяемый Субъектом, но не более одного месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z240" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Операции клиента признаются подозрительными в случае, если по результатам изучения операций, указанных в пункте 22 настоящих Требований, у Субъектов имеются основания полагать, что операции клиента связаны с легализацией ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z239" w:id="233"/>
-[...15 lines deleted...]
-       В случае присвоения клиенту высокого уровня риска, а также в случае совершения клиентом подозрительной операции Субъектами изучаются операции, которые проводит (проводил) клиент за период до проведения операции, определяемый Субъектом, но не более одного месяца.</w:t>
+    <w:bookmarkStart w:name="z241" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о признании (непризнании) операции клиента в качестве подозрительной операции Субъектами принимается самостоятельно на основании имеющейся в его распоряжении сведении и документов, характеризующих статус и деятельность клиента (его представителя) и бенефициарного собственника, осуществляющего операцию, а также информации о финансово-хозяйственной деятельности, финансовом положении и деловой репутации клиента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z240" w:id="234"/>
-[...15 lines deleted...]
-      38. Операции клиента признаются подозрительными в случае, если по результатам изучения операций, указанных в пункте 22 настоящих Требований, у Субъектов имеются основания полагать, что операции клиента связаны с легализацией ОД/ФТ/ФРОМУ.</w:t>
+    <w:bookmarkStart w:name="z242" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом разница между временем совершения операции и временем признания такой операции подозрительной не может превышать промежуток времени, определяющий частоту изучения операции клиента в соответствии с правилами внутреннего контроля субъекта финансового мониторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z241" w:id="235"/>
-[...15 lines deleted...]
-      Решение о признании (непризнании) операции клиента в качестве подозрительной операции Субъектами принимается самостоятельно на основании имеющейся в его распоряжении сведении и документов, характеризующих статус и деятельность клиента (его представителя) и бенефициарного собственника, осуществляющего операцию, а также информации о финансово-хозяйственной деятельности, финансовом положении и деловой репутации клиента.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъекты представляют в уполномоченный орган сообщения о совершении подозрительной операции с деньгами и (или) иным имуществом, не позднее рабочего дня, следующего за днем принятия Субъектами соответствующего решения (совершения действия) электронным способом посредством выделенных каналов связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z242" w:id="236"/>
-[...15 lines deleted...]
-      При этом разница между временем совершения операции и временем признания такой операции подозрительной не может превышать промежуток времени, определяющий частоту изучения операции клиента в соответствии с правилами внутреннего контроля субъекта финансового мониторинга.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сообщения о совершенных операциях с деньгами и (или) иным имуществом, которые не были признаны подозрительными до их проведения, представляются Субъектами в уполномоченный орган не позднее двадцати четырех часов после признания операции подозрительной.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z243" w:id="237"/>
-[...15 lines deleted...]
-      Субъекты представляют в уполномоченный орган сообщения о совершении подозрительной операции с деньгами и (или) иным имуществом, не позднее рабочего дня, следующего за днем принятия Субъектами соответствующего решения (совершения действия) электронным способом посредством выделенных каналов связи.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Программа подготовки и обучения Субъектов в сфере ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z244" w:id="238"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z246" w:id="240"/>
+    <w:bookmarkStart w:name="z246" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Программа по подготовке, обучению и тестированию Субъектов в сфере ПОД/ФТ/ФРОМУ (далее – Программа обучения) разрабатывается в соответствии с Требованиями к субъектам финансового мониторинга по подготовке и обучению в сфере ПОД/ФТ/ФРОМУ, утверждаемыми уполномоченным органом по согласованию с государственными органами, осуществляющими в пределах своей компетенции государственный контроль за соблюдением субъектами финансового мониторинга законодательства Республики Казахстан о ПОД/ФТ/ФРОМУ, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z247" w:id="241"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z247" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целью Программы обучения является подтверждение работниками Субъектов знаний и формирование навыков, необходимых для исполнения ими требований законодательства Республики Казахстан о ПОД/ФТ/ФРОМУ, а также ПВК и иных внутренних документов Субъекта в сфере ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6454,31 +6632,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>