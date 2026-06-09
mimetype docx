--- v0 (2026-03-04)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1aa850e" w14:textId="1aa850e">
+    <w:p w14:paraId="6a9f6a9" w14:textId="6a9f6a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка и противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения на финансовом рынке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 декабря 2025 года № 78. Зарегистрировано в Министерстве юстиции Республики Казахстан 18 декабря 2025 года № 37599</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 декабря 2025 года № 78. Зарегистрировано в Министерстве юстиции Республики Казахстан 18 декабря 2025 года № 37599.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -347,51 +347,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением абзацев тридцать пятого, тридцать шестого, пятьдесят четвҰртого, пятьдесят пятого, шестьдесят третьего, шестьдесят четвҰртого, шестьдесят пятого, шестьдесят шестого, сто пятого, сто десятого, сто двадцать седьмого, сто шестьдесят третьего </w:t>
+      4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением абзацев тридцать пятого, тридцать шестого, пятьдесят четвертого, пятьдесят пятого, шестьдесят третьего, шестьдесят четвертого, шестьдесят пятого, шестьдесят шестого, сто пятого, сто десятого, сто двадцать седьмого, сто шестьдесят третьего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего постановления, которые вводятся в действие с 1 июля 2027 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
@@ -6965,87 +6965,159 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Внести в </w:t>
+      11. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 245 "Об установлении Перечня вопросов, подлежащих проверке в рамках аудита иной информации, Требований к содержанию, срокам представления аудиторской организацией аудиторского заключения по аудиту иной информации, Требований к аудиторам в составе аудиторской организации, привлекаемой к аудиту иной информации" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17751) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 249 "Об утверждении Правил осуществления деятельности по ведению системы реестров держателей ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17803) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7061,23185 +7133,14589 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="131"/>
+    <w:bookmarkStart w:name="z189" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "В соответствии с частью четвертой </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> части первой статьи 13-2 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" Правление Национального Банка Республики Казахстан </w:t>
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 80 Закона Республики Казахстан "О рынке ценных бумаг" Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z174" w:id="132"/>
+    <w:bookmarkStart w:name="z190" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Перечне</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> вопросов, подлежащих проверке в рамках аудита иной информации, утвержденном согласно приложению 1 к указанному постановлению:</w:t>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления деятельности по ведению системы реестров держателей ценных бумаг, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z191" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z192" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Открытие лицевого счета производится после принятия центральным депозитарием мер по надлежащей проверке, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 4</w:t>
+        <w:t>пункт 68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="133"/>
-[...55 lines deleted...]
-      2) процедуры "Знай своего клиента", адекватность оценки риска легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения по типу клиента;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "68. Операция по блокированию ценных бумаг (прав требования по обязательствам эмитента по эмиссионным ценным бумагам) и снятию блокирования проводятся центральным депозитарием в системе реестров на основании актов государственных органов и лиц, обладающих таким правом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей" (далее – Закон об исполнительном производстве).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z179" w:id="136"/>
-[...15 lines deleted...]
-      3) выявление операций, подлежащих финансовому мониторингу;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, операция по блокированию ценных бумаг (прав требования по обязательствам эмитента по эмиссионным ценным бумагам) и снятию блокирования в системе реестров проводится центральным депозитарием на основании перечня организаций и лиц, связанных с финансированием терроризма и экстремизма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z180" w:id="137"/>
-[...15 lines deleted...]
-      4) эффективность взаимодействия подразделений финансовой организации по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При осуществлении блокирования по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, уведомление направляется в государственный орган, осуществляющий финансовый мониторинг и принимающий иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z181" w:id="138"/>
-[...15 lines deleted...]
-      5) адекватность и достаточность принимаемых финансовой организацией мер для минимизации рисков легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "96. Центральный депозитарий в течение 2 (двух) рабочих дней после даты получения приказа оформляет отказ в письменном виде или в форме электронного документа с использованием информационных систем в соответствии с законодательством Республики Казахстан об электронном документе и электронной цифровой подписи с указанием причин его неисполнения в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z182" w:id="139"/>
-[...15 lines deleted...]
-      6) уязвимость предоставляемых финансовой организацией услуг, а также способов их предоставления рискам легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения.";</w:t>
+    <w:bookmarkStart w:name="z199" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) несоответствия подписей на приказах образцам подписей, указанным в документе, содержащем нотариально засвидетельствованные образцы подписей представителей юридического лица, обладающих правом подписывать документы на регистрацию операций по лицевым счетам и информационных операций, или документе, удостоверяющем личность физического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z183" w:id="140"/>
+    <w:bookmarkStart w:name="z200" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) непредставления в течение 2 (двух) календарных дней с даты получения приказа на совершение операции встречного приказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z201" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) непредставления в порядке, установленном пунктом 38 Правил, подтверждения кастодиана, обеспечивающего учет активов паевого инвестиционного фонда, одновременно (в течение одного рабочего дня) с приказом управляющей компании на списание (зачисление) паев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z202" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) несоответствия реквизитов приказов реквизитам, установленным сводом правил центрального депозитария, или реквизитам лицевого счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z203" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отсутствия необходимого количества ценных бумаг на лицевом счете;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z204" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выявления нарушения законодательства Республики Казахстан о рынке ценных бумаг при проверке приказа в соответствии с абзацем первым пункта 41 Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z205" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) непредставления клиентом в срок, установленный для регистрации сделки, документа, подтверждающего согласие (разрешение) на совершение такой сделки, выданное государственным органом, уполномоченным на выдачу такого согласия (разрешения), в случаях, предусмотренных Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z206" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наличия решения соответствующих государственных органов либо суда о приостановлении или прекращении обращения ценных бумаг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z207" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) если ценные бумаги и (или) лицевой счет, указанные в приказе, заблокированы, за исключением, случаев, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 65 Закона об исполнительном производстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z208" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) если ценные бумаги, указанные в приказе, обременены, за исключением проведения операций, предусмотренных пунктами 47, 66, 67 и 77 Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z209" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z210" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предусмотренных сводом правил центрального депозитария.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z211" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Центральный депозитарий отказывает в исполнении приказа эмитента в случаях и порядке, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z212" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказ от исполнения приказа подписывается уполномоченными лицами, определенными сводом правил центрального депозитария, и заверяется штампом центрального депозитария со своим наименованием на казахском и русском языках, либо составляется и выдается в форме электронного документа с использованием информационных систем в соответствии с законодательством Республики Казахстан об электронном документе и электронной цифровой подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z213" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подготовке отказа от исполнения приказа на осуществление операций, условия совершения которых требуют дополнительной проверки, подготовка такого отказа осуществляется в срок до 6 (шести) рабочих дней.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z214" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2018 года № 307 "Об утверждении Правил осуществления деятельности центрального депозитария" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17920) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с пунктом 10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг" Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z217" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Требованиях</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления деятельности центрального депозитария, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 8)</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="141"/>
+        <w:t>пункт 7-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "8) четко выраженные выводы в виде независимого мнения и (или) наблюдений и рекомендаций аудиторской организации относительно результатов анализа и оценки вопросов, подлежащих проверке, сформированные с учетом наилучшей применимой международной практики, результатов оценки и анализа информации, предусмотренной частью пятой </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="141"/>
+      "7-2. Оказание центральным депозитарием услуг по хранению финансовых инструментов, выпущенных в документарной форме, осуществляется в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан (Особенная часть), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" и сводом правил центрального депозитария.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z220" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть четвертую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z221" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Открытие лицевого счета номинального держателя производится после принятия центральным депозитарием мер по надлежащей проверке клиента, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z222" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z223" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "35. После проведения операций по лицевому счету, открытому в системе реестров держателей ценных бумаг, по списанию эмиссионных ценных бумаг, срок обращения которых истек, и зачислению прав требования по обязательствам эмитента по эмиссионным ценным бумагам центральный депозитарий проводит операции по списанию таких эмиссионных ценных бумаг (за исключением эмиссионных ценных бумаг, по которым в системе учета номинального держания проведена операция блокирования на основании актов государственных органов и перечня организаций и лиц, связанных с финансированием терроризма и экстремизма, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ) с субсчетов депонентов и их клиентов и зачислению прав требования по обязательствам эмитента по таким эмиссионным ценным бумагам с сохранением обязательств, возникших по данным ценным бумагам (обременение, доверительное управление), и направляет извещение депонентам или операторам счета, которое содержит сведения о:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z224" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      допущенном эмитентом дефолте по эмиссионным ценным бумагам, срок обращения которых истек и эмитентом не исполнены обязательства по их погашению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z225" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      идентификаторе, присвоенном правам требования по обязательствам эмитента по таким эмиссионным ценным бумагам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z226" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведенных операциях в системе учета центрального депозитария по списанию эмиссионных ценных бумаг, срок обращения которых истек, с субсчетов депонентов и их клиентов и зачислению прав требования по обязательствам эмитента по таким эмиссионным ценным бумагам.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z227" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 декабря 2018 года № 318 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для центрального депозитария" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 18180) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Требования</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="142"/>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Внести в </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 22-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 3 и частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 49-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z230" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формирования системы управления рисками и внутреннего контроля для центрального депозитария, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила формирования системы управления рисками и внутреннего контроля для центрального депозитария (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 22-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 3 и частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 49-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и устанавливают порядок формирования системы управления рисками и внутреннего контроля для центрального депозитария.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 17 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9) проверка эффективности процедур, направленных на противодействие легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 25 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) оценка эффективности внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z591" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 217 "Об утверждении Правил предоставления микрокредитов электронным способом" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19714) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z592" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предоставления микрокредитов электронным способом, утвержденных указанным постановлением: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 8 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z594" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) осуществляет надлежащую проверку клиента в соответствии с законодательством Республики Казахстан в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения и внутренними документами;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z596" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "10. Организация, осуществляющая микрофинансовую деятельность, отказывает в предоставлении клиенту микрокредита по основаниям, предусмотренным законодательством Республики Казахстан в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z597" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 22 марта 2020 года № 18 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан и Национального оператора почты" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20160) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="143"/>
+    <w:bookmarkStart w:name="z599" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с пунктом 3-2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 16 марта 2020 года № 286 "О мерах по обеспечению социально - экономической стабильности" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z600" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан и Национального оператора почты, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z602" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан и Национального оператора почты (далее – Требования) разработаны в соответствии с абзацем вторым пункта 3-2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ) и распространяются на банки второго уровня, филиалы банков-нерезидентов Республики Казахстан и Национального оператора почты (далее – банк).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z604" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) необычная операция (сделка) – операция (сделка) клиента, подлежащая обязательному изучению в соответствии с пунктом 4 статьи 4 Закона о ПОД/ФТ с учетом признаков определения подозрительной операции и подозрительной деятельности клиента, подлежащей финансовому мониторингу (далее вместе – подозрительная операция), определенных уполномоченным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее – уполномоченный орган по финансовому мониторингу) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных банком самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 13-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z606" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "13-1. При реализации программы управления рисками ОД/ФТ банк учитывает опубликованную информацию из отчета по национальной оценке рисков ОД/ФТ в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11-1 Закона о ПОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z608" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "21. В целях реализации требований Закона о ПОД/ФТ по надлежащей проверке клиента (его представителя) и бенефициарного собственника банк разрабатывает программу идентификации клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z609" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Идентификация клиента (его представителя) и бенефициарного собственника заключается в проведении банком мероприятий по фиксированию сведений о клиенте (его представителе), выявлению бенефициарного собственника и фиксированию сведений о нем, установлению и фиксированию предполагаемой цели деловых отношений или разовой операции (сделки), проведение на постоянной основе проверки деловых отношений и изучения операций, осуществляемых клиентом через банк, включая при необходимости получение и фиксирование сведений об источнике финансирования совершаемых операций, а также получению и фиксированию иных предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом о ПОД/ФТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сведений о клиенте и их представителях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z610" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация и надлежащая проверка клиента (его представителя), бенефициарного собственника осуществляется банком на основе информации и (или) документов, предоставляемых клиентом (его представителем) либо полученных из иных источников, в том числе по итогам проверки в скоринговом модуле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z611" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для выявления бенефициарного собственника, сведения, представленные клиентом (его представителем) и бенефициарным собственником, сверяются со сведениями, отраженными в реестре бенефициарных собственников юридических лиц (далее – Реестр).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z612" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии в Реестре сведений по таким лицам, представленные сведения сверяются со сведениями, полученными из других источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z613" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для сомнения, является ли физическое лицо, которому прямо или косвенно принадлежат более двадцати пяти процентов долей участия в уставном капитале либо размещенных (за вычетом привилегированных и выкупленных обществом) акций клиента-юридического лица, иностранной структуры без образования юридического лица, бенефициарным собственником, допускается признание бенефициарным собственником физического лица, осуществляющего контроль над клиентом-юридическим лицом, иностранной структурой без образования юридического лица иным образом, либо в интересах которого клиентом-юридическим лицом, иностранной структурой без образования юридического лица совершаются операции с деньгами и (или) иным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z614" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в результате принятия мер бенефициарный собственник клиента-юридического лица, иностранной структуры без образования юридического лица не выявлен, допускается признание бенефициарным собственником единоличного исполнительного органа либо руководителя коллегиального исполнительного органа клиента-юридического лица, иностранной структуры без образования юридического лица.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z615" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть пятую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z616" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "При дистанционном установлении деловых отношений с клиентом, при смене клиентом абонентского номера устройства сотовой связи либо абонентского устройства сотовой связи, используемого для доступа к электронным банковским услугам, банк применяет двухфакторную идентификацию (аутентификацию) клиента с обязательным проведением биометрической идентификации клиента. Для проведения биометрической идентификации клиента допускается использование услуг Центра обмена идентификационными данными (операционного центра межбанковской системы переводов денег, обеспечивающего взаимодействие с банками по обмену данными клиентов из доступных источников для проведения процедур идентификации клиентов). Второй способ идентификации (аутентификации) клиента определяется банком самостоятельно в соответствии с законодательством Республики Казахстан о платежах и платежных системах, о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения. Банк при проведении биометрической идентификации клиента обеспечивает хранение записи сеанса видеоконференции с клиентом либо полученного текущего изображения клиента с использованием технологии выявления движения не менее пяти лет со дня прекращения деловых отношений с клиентом, в том числе на основе аутсорсинга.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункт 24 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z618" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) совершения клиентом операции (сделки), имеющей характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z620" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "26. В процессе идентификации клиента (его представителя) и бенефициарного собственника банком проводится проверка на наличие такого клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z621" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банком в процессе идентификации клиента (его представителя) и выявления бенефициарного собственника проводится проверка на принадлежность такого клиента (его представителя) и бенефициарного собственника к публичным должностным лицам, их супругам и близким родственникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z622" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банки в отношении публичных должностных лиц, указанных в абзацах шестом, седьмом и восьмом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z623" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляют оценку репутации публичного должностного лица в отношении причастности его к случаям ОД/ФТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z624" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получают письменное разрешение руководящего работника банка на установление, продолжение деловых отношений с такими клиентами (их представителями) и бенефициарными собственниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z625" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предпринимают доступные меры для установления источника происхождения денег и (или) иного имущества такого клиента (его представителя) и бенефициарного собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z626" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предпринимают на постоянной основе усиленные меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z627" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В отношении публичных должностных лиц, указанных в абзацах втором, третьем, четвертом и пятом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников, которым присвоен высокий уровень риска, банк, помимо мер, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, дополнительно применяет меры, установленные подпунктами 1), 2), 3) и 4) части третьей настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z628" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о миграционных карточках не требуется получать в отношении граждан государств, входящих в Евразийский экономический союз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z629" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка наличия клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ (включения в Перечень и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечень и Перечень ФРОМУ (обновления Перечня и Перечня ФРОМУ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z630" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк при идентификации физического лица (руководителя, учредителей (участников) юридического лица, иностранной структуры без образования юридического лица, бенефициарного собственника) устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z631" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z632" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z633" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата и место рождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z634" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридический адрес (для учредителей (участников), бенефициарных собственников иностранной структуры без образования юридического лица (при наличии) адрес места жительства (места нахождения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z635" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реквизиты документа, удостоверяющего личность, и (или) иного документа, на основании которого проводится идентификация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z636" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид деятельности (для индивидуальных предпринимателей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z637" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (за исключением случаев, когда физическому лицу не присвоен индивидуальный идентификационный номер в соответствии с законодательством Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z638" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк при идентификации клиента-юридического лица (учредителей (участников) клиента юридического лица, иностранной структуры без образования юридического лица) устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z639" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, регистрационный номер и дату государственной регистрации организации, наименование регистрирующего органа (при их наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z640" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места регистрации или нахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z641" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес идентификационный номер (за исключением случаев, когда юридическому лицу не присвоен бизнес-идентификационный номер в соответствии с законодательством Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z642" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z643" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о руководителе (ином лице, уполномоченном в соответствии с учредительными документами действовать от имени юридического лица), лице, имеющем право подписи на финансовых документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z644" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о бенефициарном собственнике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z645" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк при идентификации клиента-иностранной структуры без образования юридического лица устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z646" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, номер (при наличии), под которым иностранная структура без образования юридического лица зарегистрирована в иностранном государстве (на территории);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z647" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места нахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z648" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место ведения основной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z649" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z650" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состав имущества, находящегося в управлении (собственности) (в отношении трастов и иных иностранных структур без образования юридического лица с аналогичной структурой или функцией).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 29 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z652" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) перечень признаков подозрительных операций, составленный на основе признаков определения подозрительной операции, определенных уполномоченным органом по финансовому мониторингу в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных банком самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z654" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "33. При возникновении сомнений в части правомерности квалификации операции в качестве пороговой, а также при выявлении необычной, подозрительной операции или операции, имеющей характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения, работник банка, выявивший указанную операцию, направляет сообщение о такой операции ответственному работнику (в подразделение по ПОД/ФТ) в порядке, в форме и в сроки, установленные внутренними документами банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z655" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сообщения об операциях, указанных в части первой настоящего пункта, а также результаты их изучения, хранятся банком не менее пяти лет после совершения операции.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z656" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 43 "Об утверждении Правил выдачи согласия уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на назначение (избрание) руководящего работника страховой (перестраховочной) организации, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, страхового холдинга, страхового брокера, филиала страхового брокера-нерезидента Республики Казахстан и акционерного общества "Фонд гарантирования страховых выплат", включая критерии отсутствия безупречной деловой репутации, документов, необходимых для получения согласия" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20248) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z658" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с пунктом 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О страховой деятельности", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 4-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О Фонде гарантирования страховых выплат", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 9 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z659" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи согласия уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на назначение (избрание) руководящего работника страховой (перестраховочной) организации, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, страхового холдинга, страхового брокера, филиала страхового брокера-нерезидента Республики Казахстан и акционерного общества "Фонд гарантирования страховых выплат", включая критерии отсутствия безупречной деловой репутации, документов, необходимых для получения согласия, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z661" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "7. Для целей подпункта 3) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о страховой деятельности и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 4-1 Закона о Фонде гарантирования критериями отсутствия безупречной деловой репутации являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z662" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие неснятой или непогашенной судимости, наличие вступившего в законную силу решения суда о применении уголовного наказания в виде лишения права занимать должность руководящего работника финансовой организации, банковского или страхового холдинга и являться крупным участником (крупным акционером) финансовой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z663" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие сведений о том, что кандидат являлся (является) крупным участником финансовой организации (прямо или косвенно), не исполнившим принятые обязательства либо требования уполномоченного органа по обеспечению финансовой устойчивости финансовой организации, банковского конгломерата, страховой группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z664" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие сведений о том, что кандидат, являясь руководящим работником финансовой организации или актуарием, неоднократно (два и более раза в течение последних двенадцати последовательных месяцев) не выполнял требования мер надзорного реагирования, примененных уполномоченным органом в отношении финансовой организации или актуария;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z665" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие сведений о том, что кандидат являлся акционером (участником), должностным лицом, лицом, выполняющим управленческие функции, в финансовой организации, финансовой организации-нерезиденте Республики Казахстан, признанных неплатежеспособными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z666" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) нахождение лица в списке лиц, причастных к террористической деятельности, перечне организаций и лиц, связанных с финансированием терроризма и экстремизма и (или) в перечне организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, составляемых в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z667" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличие сведений о том, что кандидат являлся руководящим работником финансовой организации, банковского или страхового холдинга, действия (бездействие) которого привели (привело) к нарушению (нарушениям) требований законодательства, явившемуся (явившимся) основанием для принятия уполномоченным органом или органом финансового надзора государства, резидентом которого является финансовая организация-нерезидент Республики Казахстан, решения об отнесении банка (филиала банка-нерезидента Республики Казахстан) к категории неплатежеспособных банков (филиалов банков-нерезидентов Республики Казахстан), лишении лицензии финансовой организации, повлекших их ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации или признании ее банкротом, либо вступления в законную силу решения суда о принудительном прекращении деятельности филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z668" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличие сведений о том, что кандидат был отстранен от выполнения служебных обязанностей руководящего работника финансовой организации на основании меры надзорного реагирования, примененной уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z669" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наличие сведений о том, что кандидат осуществлял контроль (кураторство) подразделений финансовой организации, в деятельности которых уполномоченным органом были выявлены следующие нарушения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z670" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      систематическое (два и более раза) в течение последних двенадцати последовательных месяцев нарушение финансовой организацией пруденциальных нормативов и (или) иных обязательных к соблюдению норм и лимитов, установленных уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z671" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составление финансовой организацией отчетности, приведшей к искажению сведений о соблюдении пруденциальных нормативов и (или) иных обязательных к соблюдению норм и лимитов, установленных уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z672" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заключение страховой (перестраховочной) организацией договоров перестрахования на условиях, не соответствующих требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 августа 2018 года № 203 "Об утверждении Правил и особенностей осуществления деятельности по перестрахованию, а также страхового (перестраховочного) пула", зарегистрированным в реестре государственной регистрации нормативно правовых актов под № 17460 (далее – постановление № 203);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z673" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применение необоснованных размеров страховой премии, неисполнении или ненадлежащем исполнении обязанностей, вытекающих из условий и порядка проведения обязательных видов страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z674" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      систематическое (два и более раза) в течение последних двенадцати последовательных месяцев неосуществление, несвоевременное осуществление страховой выплаты либо осуществление страховой выплаты не в полном объеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z675" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      нарушение процедуры передачи страховых премий в перестрахование, предусмотренной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением № 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в том числе в части отсутствия подтверждения от перестраховщика, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 304 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов страховой (перестраховочной) организации и страховой группы и иных обязательных к соблюдению норм и лимитов, требований к приобретаемым страховыми (перестраховочными) организациями, дочерними организациями страховых (перестраховочных) организаций или страховых холдингов акциям (долям участия в уставном капитале) юридических лиц, перечня облигаций международных финансовых организаций, приобретаемых страховыми холдингами, минимального требуемого рейтинга для облигаций, приобретаемых страховыми холдингами, и перечня рейтинговых агентств, а также перечня финансовых инструментов (за исключением акций и долей участия в уставном капитале), приобретаемых страховыми (перестраховочными) организациями", зарегистрированным в реестре государственной регистрации нормативно правовых актов под № 14794;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z676" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) наличие факта подписания кандидатом аудиторского заключения, признанного решением суда заведомо ложным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z677" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) наличие сведений о том, что кандидат, являясь актуарием, систематически (два и более раза в течение последних двенадцати последовательных месяцев) не извещал уполномоченный орган об установленных им фактах несоблюдения страховой (перестраховочной) организацией требований по формированию страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z678" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) наличие сведений о том, что кандидат незаконно разглашал или передавал третьим лицам сведения, составляющие тайну страхования или иную охраняемую законами Республики Казахстан тайну, сведения, полученные в ходе проведения актуарных расчетов и (или) осуществления деятельности в качестве независимого актуария;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z679" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) наличие информации от финансовых организаций, финансовых организаций-нерезидентов Республики Казахстан, органа надзора иностранного государства либо юридического лица, осуществляющего регулирование финансовых услуг и связанной с ними деятельности в Международном финансовом центре "Астана", об отсутствии у кандидата безупречной деловой репутации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z680" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) наличие факта предоставления кандидатом заведомо недостоверных сведений о его соответствии квалификационным требованиям и (или) требованиям к деловой репутации, которые повлияют на решение уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z681" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) наличие факта расторжения с кандидатом трудового договора по инициативе работодателя по основаниям, предусмотренным подпунктами 9), 12), 13), 14), 15), 16), 17), 18), 19), 20), 21) и 25) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан (далее – Кодекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z682" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) нахождение кандидата в Едином реестре должников, который ведется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей" (в случае если задолженность превышает 1000 (одну тысячу) месячных расчетных показателей, установленных законом о республиканском бюджете);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z683" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) отсутствие у кандидата безупречной деловой репутации, выявленное на основании мотивированного суждения, сформированного в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 13-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о государственном регулировании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z684" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) наличие отношений с третьими лицами (контроль и влияния третьих лиц), действия которых способствовали легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, на основании сведений уполномоченного органа по финансовому мониторингу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z685" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сроки, в течение которых применяются критерии отсутствия безупречной деловой репутации, указанные в настоящем пункте Правил, устанавливаются комиссией по определению соответствия кандидатов на должности руководящих работников финансовых организаций, банковских, страховых холдингов, акционерного общества "Фонд гарантирования страховых выплат" (далее – Комиссия) и составляют не менее одного года.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z686" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 октября 2020 года № 95 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для единого накопительного пенсионного фонда и добровольных накопительных пенсионных фондов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21434) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z688" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с пунктом 3-2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z689" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для единого накопительного пенсионного фонда и добровольных накопительных пенсионных фондов, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z691" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для единого накопительного пенсионного фонда и добровольных накопительных пенсионных фондов (далее – Требования) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 7 июня 2023 года № 40 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля единого накопительного пенсионного фонда, добровольных накопительных пенсионных фондов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 32826).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z693" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) необычная операция (сделка) – операция (сделка) клиента, подлежащая обязательному изучению в соответствии с пунктом 4 статьи 4 Закона о ПОД/ФТ с учетом признаков определения подозрительной операции и подозрительной деятельности клиента, подлежащей финансовому мониторингу (далее вместе – подозрительная операция), определенных уполномоченным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее – уполномоченный орган) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных единым накопительным пенсионным фондом и добровольными накопительными пенсионными фондами (далее – фонд) самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z695" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "21. При реализации программы управления рисками ОД/ФТ фонд учитывает опубликованную информацию из отчета по национальной оценке рисков ОД/ФТ в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11-1 Закона о ПОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z697" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "22. В целях реализации требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона о ПОД/ФТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по надлежащей проверке клиента (его представителя) и бенефициарного собственника фонд разрабатывает программу идентификации клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z698" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация клиента (его представителя) и бенефициарного собственника заключается в проведении фондом мероприятий по фиксированию и проверке достоверности сведений о вкладчике пенсионных взносов (его представителе), получателе пенсионных выплат (его представителе), выявлению бенефициарного собственника и фиксированию сведений о нем, установлению и фиксированию предполагаемой цели деловых отношений, а также получению и фиксированию иных предусмотренных Требованиями сведений о вкладчике пенсионных взносов, получателе пенсионных выплат и их представителях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z699" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мероприятия по выявлению бенефициарного собственника проводятся фондом в отношении вкладчика пенсионных взносов, а при осуществлении пенсионных выплат, сформированных за счет добровольных пенсионных взносов, также в отношении получателя таких пенсионных выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z700" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация и надлежащая проверка клиента (его представителя), бенефициарного собственника осуществляется фондом на основе информации и (или) документов, предоставляемых клиентом (его представителем) либо полученных из иных источников, в том числе по итогам проверки в скоринговом модуле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z701" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для выявления бенефициарного собственника, сведения, представленные клиентом (его представителем) и бенефициарным собственником, сверяются со сведениями, отраженными в реестре бенефициарных собственников юридических лиц (далее – Реестр). При отсутствии в Реестре сведений по таким лицам, представленные сведения сверяются со сведениями, полученными из других источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z702" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для сомнения, является ли физическое лицо, которому прямо или косвенно принадлежат более двадцати пяти процентов долей участия в уставном капитале либо размещенных (за вычетом привилегированных и выкупленных обществом) акций клиента-юридического лица, бенефициарным собственником, допускается признание бенефициарным собственником физического лица, осуществляющего контроль над клиентом-юридическим лицом иным образом, либо в интересах которого клиентом-юридическим лицом совершаются операции с деньгами и (или) иным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z703" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в результате принятия мер, бенефициарный собственник клиента-юридического лица не выявлен, допускается признание бенефициарным собственником единоличного исполнительного органа либо руководителя коллегиального исполнительного органа клиента-юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z704" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фонд в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ в отношении клиента, которому присвоен высокий уровень риска, применяет усиленные меры надлежащей проверки клиентов, либо применяет упрощенные меры надлежащей проверки клиентов, в отношении которых присвоен низкий уровень риска.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z706" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. В процессе идентификации клиента (его представителя) и бенефициарного собственника фондом проводится проверка на наличие такого клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z707" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка наличия клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ (включения в Перечень и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечень и Перечень ФРОМУ (обновления Перечня и Перечня ФРОМУ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z708" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фондом в процессе идентификации клиента (его представителя) и выявления бенефициарного собственника проводится проверка на принадлежность такого клиента (его представителя) и бенефициарного собственника к публичным должностным лицам, их супругам и близким родственникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z709" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фонд в отношении публичных должностных лиц, указанных в абзацах шестом, седьмом и восьмом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z710" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет оценку репутации публичного должностного лица в отношении причастности его к случаям ОД/ФТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z711" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получает письменное разрешение руководящего работника фонда на установление, продолжение деловых отношений с такими клиентами (их представителями) и бенефициарными собственниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z712" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предпринимает доступные меры для установления источника происхождения денег и (или) иного имущества такого клиента (его представителя) и бенефициарного собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z713" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предпринимает на постоянной основе усиленные меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z714" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В отношении публичных должностных лиц, указанных в абзацах втором, третьем, четвертом и пятом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников, которым присвоен высокий уровень риска, фонд, помимо мер, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, дополнительно применяют меры, установленные подпунктами 1), 2), 3) и 4) части четвертой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z715" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о миграционных карточках не требуется получать в отношении граждан государств, входящих в Евразийский экономический союз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z716" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фонд при идентификации физического лица (руководителя, учредителей (участников) юридического лица, бенефициарного собственника) устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z717" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z718" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z719" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата и место рождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z720" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридический адрес, за исключением адреса бенефициарного собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z721" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реквизиты документа, удостоверяющего личность, и (или) иного документа, на основании которого проводится идентификация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z722" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (за исключением случаев, когда физическому лицу не присвоен индивидуальный идентификационный номер в соответствии с законодательством Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z723" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид деятельности (для индивидуальных предпринимателей).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z724" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фонд при идентификации клиента-юридического лица (учредителей (участников) клиента юридического лица) устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z725" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z726" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер и дату государственной регистрации юридического лица, наименование регистрирующего органа (при их наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z727" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места нахождения или регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z728" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-идентификационный номер (за исключением случаев, когда юридическому лицу не присвоен бизнес-идентификационный номер в соответствии с законодательством Республики Казахстан), либо номер, под которым юридическое лицо-нерезидент зарегистрировано в иностранном государстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z729" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о руководителе (ином лице, уполномоченном действовать от имени клиента-юридического лица), лице, имеющем право подписи на финансовых документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z730" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z731" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о бенефициарных собственниках.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z732" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть четвертую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z733" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Фонд, поручивший на основании договора иностранной финансовой организации применение мер надлежащей проверки клиентов (их представителей) и бенефициарных собственников, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ, учитывает возможные риски ОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 32 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z735" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) перечень признаков подозрительных операций, составленный на основе признаков определения подозрительной операции, определенных уполномоченным органом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных фондом самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z736" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 октября 2020 года № 96 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для профессиональных участников рынка ценных бумаг и центрального депозитария" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21433) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z738" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с пунктом 3-2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z739" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для профессиональных участников рынка ценных бумаг и центрального депозитария, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z741" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Настоящие Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для профессиональных участников рынка ценных бумаг и центрального депозитария (далее – Требования) разработаны в соответствии с законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О рынке ценных бумаг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон о рынке ценных бумаг), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О противодействии легализации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 декабря 2018 года № 318 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для центрального депозитария" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 18180), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 августа 2012 года № 276 "Об утверждении Требований по наличию системы управления рисками для организации, осуществляющей деятельность по ведению системы реестров держателей ценных бумаг, и внесении изменений в некоторые нормативные правовые акты Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7993), а также </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 августа 2013 года № 214 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для организаций, осуществляющих брокерскую и дилерскую деятельность на рынке ценных бумаг, деятельность по управлению инвестиционным портфелем" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8796).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z742" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования распространяются на профессиональных участников рынка ценных бумаг и центрального депозитария, за исключением банков второго уровня, Национального оператора почты и фондовой биржи (далее – организации).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z744" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) необычная операция (сделка) – операция (сделка) клиента, подлежащая обязательному изучению в соответствии с пунктом 4 статьи 4 Закона о ПОД/ФТ с учетом признаков определения подозрительной операции и подозрительной деятельности клиента, подлежащей финансовому мониторингу (далее вместе – подозрительная операция), определенных уполномоченным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее – уполномоченный орган) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организациями самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z746" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "13. При реализации программы управления рисками ОД/ФТ организация учитывает опубликованную информацию из отчета по национальной оценке рисков легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11-1 Закона о ПОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z748" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23. В целях реализации требований Закона о ПОД/ФТ по надлежащей проверке клиента (его представителя) и бенефициарного собственника организации разрабатывают программу идентификации клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z749" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация клиента (его представителя) и бенефициарного собственника заключается в проведении организациями мероприятий по фиксированию и проверке достоверности сведений о клиенте (его представителе), выявлению бенефициарного собственника и фиксированию сведений о нем, установлению и фиксированию предполагаемой цели деловых отношений, а также получению и фиксированию иных предусмотренных Требованиями сведений о клиенте (его представителе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z750" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация и надлежащая проверка клиента (его представителя), бенефициарного собственника осуществляется организациями на основе информации и (или) документов, предоставляемых клиентом (его представителем) либо полученных из иных источников, в том числе по итогам проверки в скоринговом модуле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z751" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для выявления бенефициарного собственника, сведения, представленные клиентом (его представителем) и бенефициарным собственником, сверяются со сведениями, отраженными в реестре бенефициарных собственников юридических лиц (далее – Реестр). При отсутствии в Реестре сведений по таким лицам, представленные сведения сверяются со сведениями, полученными из других источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z752" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для сомнения, является ли физическое лицо, которому прямо или косвенно принадлежат более двадцати пяти процентов долей участия в уставном капитале либо размещенных (за вычетом привилегированных и выкупленных обществом) акций клиента-юридического лица, иностранной структуры без образования юридического лица, бенефициарным собственником, допускается признание бенефициарным собственником физического лица, осуществляющего контроль над клиентом-юридическим лицом, иностранной структурой без образования юридического лица иным образом, либо в интересах которого клиентом-юридическим лицом, иностранной структурой без образования юридического лица совершаются операции с деньгами и (или) иным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z753" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в результате принятия мер по надлежащей проверке, бенефициарный собственник клиента-юридического лица, иностранной структуры без образования юридического лица не выявлен, допускается признание бенефициарным собственником единоличного исполнительного органа либо руководителя коллегиального исполнительного органа клиента-юридического лица, иностранной структуры без образования юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z754" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организации в соответствии с пунктом 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ в отношении клиента, которому присвоен высокий уровень риска, применяют усиленные меры надлежащей проверки клиентов либо применяют упрощенные меры надлежащей проверки клиентов, в отношении которых присвоен низкий уровень риска.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z756" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "27. В процессе идентификации клиента (его представителя) и бенефициарного собственника организациями проводится проверка на наличие такого клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z757" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка наличия клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ (включения в Перечень и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечень и Перечень ФРОМУ (обновления Перечня и Перечня ФРОМУ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z758" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организациями в процессе идентификации клиента (его представителя) и выявления бенефициарного собственника проводится проверка на принадлежность такого клиента (его представителя) и бенефициарного собственника к публичным должностным лицам, их супругам и близким родственникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z759" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организации в отношении публичных должностных лиц, указанных в абзацах шестом, седьмом и восьмом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z760" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляют оценку репутации публичного должностного лица в отношении причастности его к случаям ОД/ФТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z761" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получают письменное разрешение руководящего работника организаций на установление, продолжение деловых отношений с такими клиентами (их представителями) и бенефициарными собственниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z762" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предпринимают доступные меры для установления источника происхождения денег и (или) иного имущества такого клиента (его представителя) и бенефициарного собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z763" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предпринимают на постоянной основе усиленные меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z764" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В отношении публичных должностных лиц, указанных в абзацах втором, третьем, четвертом и пятом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников, которым присвоен высокий уровень риска, организации, помимо мер, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, дополнительно применяют меры, установленные подпунктами 1), 2), 3) и 4) части четвертой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z765" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о миграционных карточках не требуется получать в отношении граждан государств, входящих в Евразийский экономический союз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z766" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организации при идентификации физического лица (руководителя, учредителей (участников) юридического лица, иностранной структуры без образования юридического лица, бенефициарного собственника) устанавливают и фиксируют следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z767" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилию, имя, отчество (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z768" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z769" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата и место рождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z770" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридический адрес (для учредителей (участников), бенефициарных собственников иностранной структуры без образования юридического лица (при наличии) адрес места жительства (места нахождения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z771" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реквизиты документа, удостоверяющего личность, и (или) иного документа, на основании которого проводится идентификация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z772" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (за исключением случаев, когда физическому лицу не присвоен индивидуальный идентификационный номер в соответствии с законодательством Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z773" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид деятельности (для индивидуальных предпринимателей).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z774" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организации при идентификации клиента-юридического лица (учредителей (участников) клиента юридического лица, иностранной структуры без образования юридического лица) устанавливают и фиксируют следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z775" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z776" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер и дату государственной регистрации юридического лица, наименование регистрирующего органа (при их наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z777" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места нахождения или регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z778" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-идентификационный номер (за исключением случаев, когда юридическому лицу не присвоен бизнес-идентификационный номер в соответствии с законодательством Республики Казахстан), либо номер, под которым юридическое лицо-нерезидент зарегистрировано в иностранном государстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z779" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о руководителе (ином лице, уполномоченном действовать от имени клиента-юридического лица и клиента, иностранной структура без образования юридического лица), лице, имеющем право подписи на финансовых документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z780" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z781" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о бенефициарных собственниках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z782" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организации при идентификации клиента-иностранной структуры без образования юридического лица устанавливают и фиксируют следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z783" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, номер (при наличии), под которым иностранная структура без образования юридического лица зарегистрирована в иностранном государстве (на территории),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z784" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места нахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z785" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место ведения основной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z786" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z787" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состав имущества, находящегося в управлении (собственности) (в отношении трастов и иных иностранных структур без образования юридического лица с аналогичной структурой или функцией).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z788" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть четвертую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z789" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Организации, поручившие на основании договора иностранной финансовой организацией применение мер надлежащей проверки клиентов (их представителей) и бенефициарных собственников, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ, учитывают возможные риски ОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 34 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z791" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) перечень признаков подозрительных операций, составленный на основе признаков определения подозрительной операции, определенных уполномоченным органом соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организациями самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z792" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка 12 октября 2020 года № 97 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для страховых (перестраховочных) организаций, страховых брокеров, обществ взаимного страхования, Экспортно-кредитного агентства Казахстана, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и филиалов страховых брокеров-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21425) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z794" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с пунктом 3-2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z795" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для страховых (перестраховочных) организаций, страховых брокеров, обществ взаимного страхования, Экспортно-кредитного агентства Казахстана, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и филиалов страховых брокеров-нерезидентов Республики Казахстан, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z797" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для страховых (перестраховочных) организаций, страховых брокеров, обществ взаимного страхования, Экспортно-кредитного агентства Казахстана, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и филиалов страховых брокеров-нерезидентов Республики Казахстан (далее – Требования) разработаны в соответствии с абзацем вторым пункта 3-2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ) и распространяются на страховые (перестраховочные) организации, общества взаимного страхования, Экспортно-кредитное агентство Казахстана и филиалы страховых (перестраховочных) организаций-нерезидентов Республики Казахстан (далее – организация), страховые брокеры и филиалы страховых брокеров-нерезидентов Республики Казахстан (далее – страховой брокер).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z799" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) необычная операция (сделка) – операция (сделка) клиента, подлежащая обязательному изучению в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ с учетом признаков определения подозрительной операции и подозрительной деятельности клиента, подлежащей финансовому мониторингу (далее вместе – подозрительная операция), определенных уполномоченным государственным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее – уполномоченный орган) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организацией и страховым брокером самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z801" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "22. При реализации программы управления рисками организации и (или) страховые брокеры учитывают опубликованную информацию из отчета по национальной оценке рисков ОД/ФТ в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11-1 Закона о ПОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z803" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "23. В целях реализации требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона о ПОД/ФТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по надлежащей проверке клиента (его представителя) и бенефициарного собственника организация и (или) страховой брокер разрабатывает программу идентификации клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z804" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Меры, предусмотренные подпунктами 1), 2), 2-1) и 2-2) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ, осуществляются страховой (перестраховочной) организацией, страховым брокером, обществом взаимного страхования, филиалами страховых (перестраховочных) организаций - нерезидентов Республики Казахстан, филиалами страховых брокеров - нерезидентов Республики Казахстан до уплаты страховой премии и (или) осуществления страховой выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z805" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация и надлежащая проверка клиента (его представителя), бенефициарного собственника организацией и страховым брокером осуществляется на основе информации и (или) документов, предоставляемых клиентом (его представителем) либо полученных из иных источников, в том числе по итогам проверки в скоринговом модуле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z806" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для выявления бенефициарного собственника, сведения, представленные клиентом (его представителем) и бенефициарным собственником, сверяются со сведениями, отраженными в реестре бенефициарных собственников юридических лиц (далее – Реестр). При отсутствии в Реестре сведений по таким лицам, представленные сведения сверяются со сведениями, полученными из других источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z807" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для сомнения, является ли физическое лицо, которому прямо или косвенно принадлежат более двадцати пяти процентов долей участия в уставном капитале либо размещенных (за вычетом привилегированных и выкупленных обществом) акций клиента-юридического лица, иностранной структуры без образования юридического лица, бенефициарным собственником, допускается признание бенефициарным собственником физического лица, осуществляющего контроль над клиентом-юридическим лицом, иностранной структурой без образования юридического лица иным образом, либо в интересах которого клиентом-юридическим лицом, иностранной структурой без образования юридического лица совершаются операции с деньгами и (или) иным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z808" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в результате принятия мер по надлежащей проверке, бенефициарный собственник клиента-юридического лица, иностранной структуры без образования юридического лица не выявлен, допускается признание бенефициарным собственником единоличного исполнительного органа либо руководителя коллегиального исполнительного органа клиента-юридического лица, иностранной структуры без образования юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z809" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мероприятия по выявлению бенефициарного собственника клиента проводятся организацией и (или) страховым брокером в отношении страхователя, а по договорам добровольного накопительного страхования, в том числе по договорам страхования жизни также в отношении выгодоприобретателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z810" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка достоверности представленных сведений осуществляется путем сверки с данными оригиналов или нотариально удостоверенных копий соответствующих документов, представленных клиентом (его представителем), сверки с данными из доступных источников (базами данных), проверки сведений другими способами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z811" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В зависимости от уровня риска клиента степень проводимых организацией и (или) страховым брокером мероприятий выражается в применении упрощенных либо усиленных мер надлежащей проверки клиентов в соответствии с пунктом 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z812" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть пятую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z813" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Организации и (или) страховые брокеры, поручившие на основании договора иностранной финансовой организацией применение мер надлежащей проверки клиентов (их представителей) и бенефициарных собственников, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ, учитывают возможные риски ОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z815" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "29. В процессе идентификации клиента (его представителя), или выявлении бенефициарного собственника, организацией и (или) страховым брокером проводится проверка на наличие такого клиента (бенефициарного собственника) в Перечне и Перечне ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z816" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о миграционных карточках не требуется получать в отношении граждан государств, входящих в Евразийский экономический союз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z817" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка наличия клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ (включения в Перечень и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечень и Перечень ФРОМУ (обновления Перечня и Перечня ФРОМУ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z818" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организацией и (или) страховым брокером в процессе идентификации клиента (его представителя) и выявления бенефициарного собственника проводится проверка на принадлежность такого клиента (его представителя) и бенефициарного собственника к публичным должностным лицам, их супругам и близким родственникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z819" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организация и (или) страховой брокер в отношении публичных должностных лиц, указанных в абзацах шестом, седьмом и восьмом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z820" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет оценку репутации публичного должностного лица в отношении причастности к случаям ОД/ФТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z821" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получает письменное разрешение руководящего работника организации и (или) страхового брокера на установление, продолжение деловых отношений с такими клиентами (их представителями) и бенефициарными собственниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z822" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предпринимает доступные меры для установления источника происхождения денег и (или) иного имущества такого клиента (его представителя) и бенефициарного собственника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z823" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предпринимает на постоянной основе усиленные меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z824" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В отношении публичных должностных лиц, указанных в абзацах втором, третьем, четвертом и пятом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников, которым присвоен высокий уровень риска, организация и (или) страховой брокер, помимо мер, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, дополнительно применяет меры, установленные подпунктами 1), 2), 3) и 4) части пятой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z825" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация и (или) страховой брокер при идентификации физического лица (руководителя, учредителей (участников) юридического лица или иностранной структуры без образования юридического лица, бенефициарного собственника) устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z826" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии); гражданство; дата и место рождения; юридический адрес (для учредителей (участников), бенефициарных собственников иностранной структуры без образования юридического лица (при наличии) адрес места жительства (места нахождения); реквизиты документа, удостоверяющего личность, и (или) иного документа, на основании которого проводится идентификация, вид деятельности (для индивидуальных предпринимателей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z827" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (за исключением случаев, когда физическому лицу не присвоен индивидуальный идентификационный номер в соответствии с законодательством Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z828" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация и (или) страховой брокер при идентификации клиента- юридического лица (учредителей (участников) клиента юридического лица, иностранной структуры без образования юридического лица) устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z829" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z830" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер и дату государственной регистрации юридического лица, наименование регистрирующего органа (при их наличии); адрес места нахождения и регистрации; бизнес идентификационный номер (за исключением случаев, когда юридическому лицу не присвоен бизнес-идентификационный номер в соответствии с законодательством Республики Казахстан), либо номер, под которым юридическое лицо-нерезидент зарегистрировано в иностранном государстве; вид деятельности; данные о руководителе (ином лице, уполномоченном в соответствии с учредительными документами действовать от имени клиента-юридического лица или клиента-иностранную структуру без образования юридического лица), лице, имеющем право подписи на финансовых документах; данные о бенефициарных собственниках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z831" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организации и (или) страховые брокеры при идентификации клиента-иностранной структуры без образования юридического лица устанавливают и фиксируют следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z832" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, номер (при наличии), под которым иностранная структура без образования юридического лица зарегистрирована в иностранном государстве (на территории),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z833" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места нахождения,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z834" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место ведения основной деятельности,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z835" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер деятельности,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z836" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состав имущества, находящегося в управлении (собственности) (в отношении трастов и иных иностранных структур без образования юридического лица с аналогичной структурой или функцией).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z838" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "32. Программа мониторинга и изучения операций клиентов включает, но не ограничивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z839" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) перечень признаков подозрительных операций, составленный на основе признаков определения подозрительной операции, определенных уполномоченным органом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организацией и (или) страховым брокером самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z840" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) процедуру выявления операции клиента, имеющие характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов и финансирования терроризма, утвержденным уполномоченным органом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z841" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) распределение обязанностей между подразделениями (работниками) организации и (или) страхового брокера по обновлению ранее полученных и (или) получению дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике в случаях, предусмотренных Требованиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z842" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) распределение обязанностей между подразделениями (работниками) организации и (или) страхового брокера по выявлению и передаче между подразделениями (работниками) сведений об операциях, подлежащих финансовому мониторингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z843" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) процедуру, основания и срок принятия ответственным работником решения о квалификации операции клиента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z844" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) процедуру фиксирования (в том числе способы фиксирования) и хранения сведений о результатах изучения сложных, не необычных операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z845" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) процедуру принятия и описание мер, принимаемых организацией и (или) страховым брокером в отношении клиента и его операций в случае осуществления клиентом систематически и (или) в значительных объемах необычных, подозрительных операций или операций, имеющих характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов, финансирования терроризма и финансирования распространения оружия массового уничтожения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z846" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) порядок представления в уполномоченный орган по финансовому мониторингу сообщений о пороговых и подозрительных операциях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z847" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) порядок информирования (при необходимости) органа управления, исполнительного органа и должностных лиц организаций и (или) страховых брокеров о выявлении пороговой и (или) подозрительной операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z848" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В рамках программы мониторинга и изучения операций клиентов организацией и (или) страховым брокером проводятся мероприятия, направленные на установление целей и оснований всех пороговых, необычных, подозрительных операций и операций, имеющих характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов, финансирования терроризма и финансирования распространения оружия массового уничтожения, а также при необходимости источника финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z849" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты мониторинга и изучения операций клиентов используются для ежегодной оценки степени подверженности услуг (продуктов) организации и (или) страхового брокера рискам ОД/ФТ, а также для пересмотра уровней рисков клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z850" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученные в рамках реализации программы мониторинга и изучения операций клиента сведения вносятся в досье клиента, предусмотренное пунктом 28 Требований, и (или) хранятся у организации и (или) страхового брокера на протяжении всего периода деловых отношений с клиентом и не менее пяти лет после совершения операции, либо совершения разовой операции (сделки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z851" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Частота изучения операций клиента определяется организацией и (или) страховым брокером с учетом уровня риска клиента (группы клиентов) и (или) степени подверженности услуг (продуктов) организации и (или) страхового брокера, которыми пользуется клиент, рискам ОД/ФТ, совершение (попытка совершения) клиентом операций (операции), подлежащих финансовому мониторингу, а также с учетом имеющихся у организации и (или) страхового брокера типологий, схем и способов легализации (отмывания) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z852" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае присвоения клиенту высокого уровня риска, а также в случае совершения клиентом подозрительной операции, организацией и (или) страховым брокером изучаются операции, которые проводит (проводил) клиент за определенный период времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z853" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. При возникновении сомнений в части правомерности квалификации операции в качестве пороговой, а также при выявлении необычной, подозрительной операции или операции, имеющей характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения, работник организации и (или) страхового брокера, выявивший указанную операцию, направляет сообщение о такой операции ответственному работнику (в подразделение по ПОД/ФТ) в порядке, в форме и в сроки, установленные внутренними документами организации и (или) страхового брокера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z854" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В одном сообщении допускается содержание информации о нескольких операциях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z855" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сообщения об операциях, указанных в части первой настоящего пункта, а также результаты их изучения, хранятся организацией и (или) страховым брокером не менее пяти лет после совершения операции.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z856" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 октября 2020 года № 98 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для фондовой биржи" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21424) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z858" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для фондовой биржи и организаций, осуществляющих клиринговую деятельность по сделкам с финансовыми инструментами";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z859" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      преамбулу изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z860" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с пунктом 3-2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z862" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для фондовой биржи и организаций, осуществляющих клиринговую деятельность по сделкам с финансовыми инструментами.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z863" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для фондовой биржи, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z865" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для фондовой биржи и организаций, осуществляющих клиринговую деятельность по сделкам с финансовыми инструментами";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z867" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для фондовой биржи и организаций, осуществляющих клиринговую деятельность по сделкам с финансовыми инструментами (далее – фондовая биржа) (далее – Требования) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан года "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О рынке ценных бумаг" (далее – Закон о рынке ценных бумаг) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 19 декабря 2015 года № 252 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для фондовой биржи" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 12999).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z869" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) необычная операция (сделка) – операция (сделка) клиента, подлежащая обязательному изучению в соответствии с пунктом 4 статьи 4 Закона о ПОД/ФТ с учетом признаков определения подозрительной операции и подозрительной деятельности клиента, подлежащей финансовому мониторингу (далее вместе – подозрительная операция), определенных уполномоченным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее – уполномоченный орган) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных фондовой биржей самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z871" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "12. При реализации программы управления рисками ОД/ФТ фондовая биржа учитывает опубликованную информацию из отчета по национальной оценке рисков легализации (отмыванию) доходов, финансирования терроризма и финансированию распространения оружия массового уничтожения в соответствии с пунктом 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z872" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 20 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z873" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "20. В целях реализации требований Закона о ПОД/ФТ по надлежащей проверке клиента (его представителя) и бенефициарного собственника фондовая биржа разрабатывает программу идентификации клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z874" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация клиента (его представителя) и бенефициарного собственника заключается в проведении фондовой биржей мероприятий по фиксированию и проверке достоверности сведений о клиенте (его представителе), выявлению бенефициарного собственника и фиксированию сведений о нем, установлению и фиксированию предполагаемой цели деловых отношений, а также получению и фиксированию иных предусмотренных Требованиями сведений о клиенте (его представителе) и бенефициарном собственнике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z875" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация и надлежащая проверка клиента (его представителя), бенефициарного собственника осуществляется фондовой биржой на основе информации и (или) документов, предоставляемых клиентом (его представителем) либо полученных из иных источников, в том числе по итогам проверки в скоринговом модуле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z876" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для выявления бенефициарного собственника, сведения, представленные клиентом (его представителем) и бенефициарным собственником, сверяются со сведениями, отраженными в реестре бенефициарных собственников юридических лиц (далее – Реестр). При отсутствии в Реестре сведений по таким лицам, представленные сведения сверяются со сведениями, полученными из других источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z877" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для сомнения, является ли физическое лицо, которому прямо или косвенно принадлежат более двадцати пяти процентов долей участия в уставном капитале либо размещенных (за вычетом привилегированных и выкупленных обществом) акций клиента-юридического лица, иностранной структуры без образования юридического лица, бенефициарным собственником, допускается признание бенефициарным собственником физического лица, осуществляющего контроль над клиентом-юридическим лицом, иностранной структурой без образования юридического лица иным образом, либо в интересах которого клиентом-юридическим лицом, иностранной структурой без образования юридического лица совершаются операции с деньгами и (или) иным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z878" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в результате принятия мер по надлежащей проверке, бенефициарный собственник клиента-юридического лица, иностранной структуры без образования юридического лица не выявлен, допускается признание бенефициарным собственником единоличного исполнительного органа либо руководителя коллегиального исполнительного органа клиента-юридического лица, иностранной структуры без образования юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z879" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фондовая биржа в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, в отношении клиента, которому присвоен высокий уровень риска, применяет усиленные меры надлежащей проверки клиентов либо применяет упрощенные меры надлежащей проверки клиентов, в отношении которых присвоен низкий уровень риска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z880" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фондовая биржа определяет и оценивает риски ОД/ФТ, которые могут возникнуть в связи с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z881" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработкой новых продуктов и новой деловой практикой, включая новые механизмы передачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z882" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) использованием новых или развивающихся технологий как для новых, так и для уже существующих продуктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z883" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка рисков ОД/ФТ проводится до запуска новых продуктов, деловой практики или использования новых или развивающихся технологий.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z885" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "24. В процессе идентификации клиента (его представителя) и бенефициарного собственника фондовой биржей проводится проверка на наличие такого клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z886" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка наличия клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ (включения в Перечень и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечень и Перечень ФРОМУ (обновления Перечня и Перечня ФРОМУ). Фондовой биржей в процессе идентификации клиента (его представителя) и выявления бенефициарного собственника проводится проверка на принадлежность такого клиента (его представителя) и бенефициарного собственника к публичным должностным лицам, их супругам и близким родственникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z887" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фондовая биржа в отношении публичных должностных лиц, указанных в абзацах шестом, седьмом и восьмом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z888" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет оценку репутации публичного должностного лица в отношении причастности его к случаям ОД/ФТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z889" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получает письменное разрешение руководящего работника организации на установление, продолжение деловых отношений с такими клиентами (их представителями) и бенефициарными собственниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z890" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предпринимает доступные меры для установления источника средств клиента (его представителя) и бенефициарного собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z891" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предпринимает на постоянной основе усиленные меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z892" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В отношении публичных должностных лиц, указанных в абзацах втором, третьем, четвертом и пятом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников, которым присвоен высокий уровень риска, фондовая биржа, помимо мер, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, дополнительно применяет меры, установленные подпунктами 1), 2), 3) и 4) части третей настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z893" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фондовая биржа при идентификации руководителя (учредителей (участников), иного лица, уполномоченного в соответствии с учредительными документами действовать от имени клиента-юридического лица или клиента-иностранную структуру без образования юридического лица), лица, имеющего право подписи на финансовых документах и бенефициарного собственника, устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z894" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z895" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданство; дата и место рождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z896" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридический адрес (для учредителей (участников), бенефициарных собственников иностранной структуры без образования юридического лица (при наличии) адрес места жительства (места нахождения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z897" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реквизиты документа, удостоверяющего личность, и (или) иного документа, на основании которого проводится идентификация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z898" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (за исключением случаев, когда физическому лицу не присвоен индивидуальный идентификационный номер в соответствии с законодательством Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z899" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фондовая биржа при идентификации клиента-юридического лица (учредителей (участников) клиента юридического лица, иностранной структуры без образования юридического лица) устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z900" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z901" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер и дату государственной регистрации организации, наименование регистрирующего органа (при их наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z902" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места регистрации и нахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z903" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z904" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес идентификационный номер (за исключением случаев, когда юридическому лицу не присвоен бизнес-идентификационный номер в соответствии с законодательством Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z905" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фондовая биржа при идентификации клиента-иностранной структуры без образования юридического лица устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z906" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, номер (при наличии), под которым иностранная структура без образования юридического лица зарегистрирована в иностранном государстве (на территории);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z907" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места нахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z908" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место ведения основной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z909" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z910" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состав имущества, находящегося в управлении (собственности) (в отношении трастов и иных иностранных структур без образования юридического лица с аналогичной структурой или функцией).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 31 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z912" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) перечень признаков подозрительных операций, составленный на основе признаков определения подозрительной операции, определенных уполномоченным органом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организацией самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z913" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 29 октября 2020 года № 105 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для организаций, осуществляющих отдельные виды банковских операций, за исключением оператора или операционного центра межбанковской системы переводов денег, а также юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, и организаций, осуществляющих микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21577) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z915" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с пунктом 3-2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z916" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для организаций, осуществляющих отдельные виды банковских операций, за исключением оператора или операционного центра межбанковской системы переводов денег, а также юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, и организаций, осуществляющих микрофинансовую деятельность, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z918" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для организаций, осуществляющих отдельные виды банковских операций, за исключением оператора или операционного центра межбанковской системы переводов денег, а также юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, и организаций, осуществляющих микрофинансовую деятельность (далее – Требования), разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ) и распространяются на ипотечные организации, организации осуществляющие кредитование субъектов агропромышленного комплекса, сто процентов голосующих акций которых прямо или косвенно принадлежат национальному управляющему холдингу, а также организации, осуществляющие микрофинансовую деятельность (далее – организация).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z920" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) необычная операция (сделка) – операция (сделка) клиента, подлежащая обязательному изучению в соответствии с пунктом 4 статьи 4 Закона о ПОД/ФТ с учетом признаков определения подозрительной операции и подозрительной деятельности клиента, подлежащей финансовому мониторингу (далее вместе – подозрительная операция), определенных уполномоченным государственным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее – уполномоченный орган) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организацией самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z922" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "12. При реализации программы управления рисками ОД/ФТ организация учитывает опубликованную информацию из отчета по национальной оценке рисков ОД/ФТ в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11-1 Закона о ПОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z924" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "20. В целях реализации требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона о ПОД/ФТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по надлежащей проверке клиента (его представителя) и бенефициарного собственника организация разрабатывает программу идентификации клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z925" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Идентификация клиента (его представителя) и бенефициарного собственника заключается в проведении организацией мероприятий по фиксированию и проверке достоверности сведений о клиенте (его представителе), выявлению бенефициарного собственника и фиксированию сведений о нем, установлению и фиксированию предполагаемой цели деловых отношений или разовой операции (сделки), а также получению и фиксированию иных предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом о ПОД/ФТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сведений о клиенте (его представителе) и бенефициарном собственнике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z926" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация и надлежащая проверка клиента (его представителя), бенефициарного собственника осуществляется организацией на основе информации и (или) документов, предоставляемых клиентом (его представителем) либо полученных из иных источников, в том числе по итогам проверки в скоринговом модуле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z927" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для выявления бенефициарного собственника, сведения, представленные клиентом (его представителем) и бенефициарным собственником, сверяются со сведениями, отраженными в реестре бенефициарных собственников юридических лиц (далее – Реестр). При отсутствии в Реестре сведений по таким лицам, представленные сведения сверяются со сведениями, полученными из других источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z928" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для сомнения, является ли физическое лицо, которому прямо или косвенно принадлежат более двадцати пяти процентов долей участия в уставном капитале либо размещенных (за вычетом привилегированных и выкупленных обществом) акций клиента-юридического лица, иностранной структуры без образования юридического лица, бенефициарным собственником, допускается признание бенефициарным собственником физического лица, осуществляющего контроль над клиентом-юридическим лицом, иностранной структурой без образования юридического лица иным образом, либо в интересах которого клиентом-юридическим лицом, иностранной структурой без образования юридического лица совершаются операции с деньгами и (или) иным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z929" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в результате принятия мер бенефициарный собственник клиента-юридического лица, иностранной структуры без образования юридического лица не выявлен, допускается признание бенефициарным собственником единоличного исполнительного органа либо руководителя коллегиального исполнительного органа клиента-юридического лица, иностранной структуры без образования юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z930" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка достоверности представленных сведений осуществляется путем сверки с данными оригиналов или нотариально удостоверенных копий соответствующих документов, представленных клиентом (его представителем), сверки с данными из доступных источников (базами данных), проверки сведений другими способами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z931" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организация в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ в отношении клиентов, которым присвоен высокий уровень риска, применяет усиленные меры надлежащей проверки клиентов либо применяет упрощенные меры надлежащей проверки клиентов в отношении которых присвоен низкий уровень риска.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z933" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23. В процессе идентификации клиента (его представителя) и бенефициарного собственника организацией проводится проверка на наличие такого клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z934" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о миграционных карточках не требуются в отношении граждан государств, входящих в Евразийский экономический союз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z935" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка наличия клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ (включения в Перечень и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечень и Перечень ФРОМУ (обновления Перечня и Перечня ФРОМУ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z936" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организацией в процессе идентификации клиента (его представителя) и выявления бенефициарного собственника проводится проверка на принадлежность такого клиента (его представителя) и бенефициарного собственника к публичным должностным лицам, их супругам и близким родственникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z937" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организация в отношении публичных должностных лиц, указанных в абзацах шестом, седьмом и восьмом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z938" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет оценку репутации публичного должностного лица в отношении причастности его к случаям ОД/ФТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z939" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получает письменное разрешение руководящего работника организации на установление, продолжение деловых отношений с такими клиентами (их представителями) и бенефициарными собственниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z940" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предпринимает доступные меры для установления источника происхождения денег и (или) иного имущества такого клиента (его представителя) и бенефициарного собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z941" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предпринимает на постоянной основе усиленные меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z942" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В отношении публичных должностных лиц, указанных в абзацах втором, третьем, четвертом и пятом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников, которым присвоен высокий уровень риска, организация, помимо мер, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, дополнительно применяет меры, установленные подпунктами 1), 2), 3) и 4) части пятой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z943" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация при идентификации физического лица (руководителя, учредителей (участников) юридического лица или иностранной структуры без образования юридического лица, бенефициарного собственника) устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z944" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z945" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданство, дата и место рождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z946" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридический адрес (для учредителей (участников), бенефициарных собственников иностранной структуры без образования юридического лица (при наличии) адрес места жительства (места нахождения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z947" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реквизиты документа, удостоверяющего личность, и (или) иного документа, на основании которого проводится идентификация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z948" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид деятельности (для индивидуальных предпринимателей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z949" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (за исключением случаев, когда физическому лицу не присвоен индивидуальный идентификационный номер в соответствии с законодательством Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z950" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация при идентификации клиента-юридического лица (учредителей (участников) клиента юридического лица, иностранной структуры без образования юридического лица), устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z951" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, регистрационный номер и дату государственной регистрации юридического лица, наименование регистрирующего органа (при их наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z952" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места регистрации или нахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z953" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес идентификационный номер (за исключением случаев, когда юридическому лицу не присвоен бизнес-идентификационный номер в соответствии с законодательством Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z954" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z955" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о руководителе (ином лице, уполномоченном в соответствии с учредительными документами действовать от имени юридического лица), лице, имеющем право подписи на финансовых документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z956" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о бенефициарном собственнике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z957" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация при идентификации клиента-иностранной структуры без образования юридического лица устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z958" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, номер (при наличии), под которым иностранная структура без образования юридического лица зарегистрирована в иностранном государстве (на территории);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z959" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места нахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z960" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место ведения основной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z961" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z962" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состав имущества, находящегося в управлении (собственности) (в отношении трастов и иных иностранных структур без образования юридического лица с аналогичной структурой или функцией).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z963" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть четвертую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z964" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Организация, поручившая на основании договора иностранной финансовой организации применение мер надлежащей проверки клиентов (их представителей) и бенефициарных собственников, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ, учитывает возможные риски ОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 29 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z966" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) перечень признаков подозрительных операций, составленный на основе признаков определения подозрительной операции, определенных уполномоченным органом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организацией самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z967" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан Республики Казахстан от 23 ноября 2020 года № 108 "Об утверждении Правил лицензирования микрофинансовой деятельности, Квалификационных требований на осуществление микрофинансовой деятельности и перечня документов, подтверждающих соответствие им" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21731) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z969" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 5</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 80 Закона Республики Казахстан "О рынке ценных бумаг" Правление Национального Банка Республики Казахстан </w:t>
+        <w:t>подпунктом 4-4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О микрофинансовой деятельности", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" и в целях реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам ипотечных займов в иностранной валюте, совершенствования регулирования субъектов рынка платежных услуг, всеобщего декларирования и восстановления экономического роста" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z190" w:id="144"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z970" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществления деятельности по ведению системы реестров держателей ценных бумаг, утвержденных указанным постановлением:</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+        <w:t xml:space="preserve"> лицензирования микрофинансовой деятельности, утвержденных указанным постановлением: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 68</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="147"/>
+    <w:bookmarkStart w:name="z972" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "68. Операция по блокированию ценных бумаг (прав требования по обязательствам эмитента по эмиссионным ценным бумагам) и снятию блокирования проводятся центральным депозитарием в системе реестров на основании актов государственных органов и лиц, обладающих таким правом в соответствии с </w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
+      "1. Настоящие Правила лицензирования микрофинансовой деятельности (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12-2 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О микрофинансовой деятельности" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и определяют порядок лицензирования уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – услугодатель) микрофинансовой деятельности, осуществляемой микрофинансовыми организациями, кредитными товариществами и ломбардами (далее – услугополучатель).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 96</w:t>
-[...431 lines deleted...]
-    <w:bookmarkEnd w:id="166"/>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приложения 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z974" w:id="502"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Выполнено ли требование о присоединении к единой информационной системе в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>да (нет)";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t>пункт 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приложения 2-2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z976" w:id="503"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "В соответствии с пунктом 10 </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z217" w:id="168"/>
+      "11. Настоящим подтверждаю отсутствие себя и супруги (супруга), близких родственников (родители, брат, сестра, дети) и свойственников (родители, брат, сестра, дети супруга (супруги) в списке лиц, причастных к террористической деятельности, перечне организаций и лиц, связанных с финансированием терроризма и экстремизма и (или) в перечне организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, составляемых в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>да (нет)";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приложения 4-1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z978" w:id="504"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Выполнено ли требование о присоединении к единой информационной системе в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>да (нет)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z979" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...8493 lines deleted...]
-      осуществление мониторинга и изучение операций с деньгами клиентов банка, а также предотвращение незаконного вывода средств за рубеж, в том числе в офшорные зоны;</w:t>
+        <w:t>Квалификационных требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по осуществлению микрофинансовой деятельности и перечне документов, подтверждающих соответствие им, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z574" w:id="506"/>
-[...15 lines deleted...]
-      прекращение деловых отношений с клиентами банка в случаях, установленных требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения.</w:t>
+    <w:bookmarkStart w:name="z980" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку 12 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z575" w:id="507"/>
-[...12897 lines deleted...]
-    <w:bookmarkEnd w:id="857"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -30461,130 +21937,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z981" w:id="858"/>
+    <w:bookmarkStart w:name="z981" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 октября 2022 года № 79 "Об утверждении Правил выдачи согласия уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на назначение (избрание) руководящего работника заявителя (лицензиата), единого накопительного пенсионного фонда, добровольного накопительного пенсионного фонда, включая критерии отсутствия безупречной деловой репутации и документы, необходимые для получения согласия" зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 30383) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z982" w:id="859"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z982" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи согласия уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на назначение (избрание) руководящего работника заявителя (лицензиата), единого накопительного пенсионного фонда, добровольного накопительного пенсионного фонда, включая критерии отсутствия безупречной деловой репутации и документы, необходимые для получения согласия, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkEnd w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30597,51 +22073,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 7 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z984" w:id="860"/>
+    <w:bookmarkStart w:name="z984" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "5) нахождение лица в списке лиц, причастных к террористической деятельности, перечне организаций и лиц, связанных с финансированием терроризма и экстремизма и (или) в перечне организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, составляемых в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30656,91 +22132,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения";".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z985" w:id="861"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z985" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 октября 2022 года № 81 "Об утверждении Правил выдачи согласия на назначение (избрание) руководящего работника банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, включая критерии отсутствия безупречной деловой репутации, документы, необходимые для получения согласия, Особенностей по наличию трудового стажа для кандидатов, обладающих профессиональной квалификацией, подтвержденной международными сертификатами, и перечня таких сертификатов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 30377) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkEnd w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30753,51 +22229,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z987" w:id="862"/>
+    <w:bookmarkStart w:name="z987" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30852,91 +22328,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 9 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z988" w:id="863"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z988" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи согласия на назначение (избрание) руководящего работника банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, включая критерии отсутствия безупречной деловой репутации, документы, необходимые для получения согласия, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkEnd w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30949,51 +22425,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z990" w:id="864"/>
+    <w:bookmarkStart w:name="z990" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "10) нахождение кандидата, руководящего работника банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан в списке лиц, причастных к террористической деятельности, перечне организаций и лиц, связанных с финансированием терроризма и экстремизма и (или) в перечне организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, составляемых в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31008,131 +22484,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения";".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z991" w:id="865"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z991" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 7 июня 2023 года № 40 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля единого накопительного пенсионного фонда, добровольных накопительных пенсионных фондов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 32826) следующее изменение: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z992" w:id="866"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z992" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования системы управления рисками и внутреннего контроля единого накопительного пенсионного фонда, добровольных накопительных пенсионных фондов", утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkEnd w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31145,70 +22621,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z994" w:id="867"/>
+    <w:bookmarkStart w:name="z994" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9) предотвращение использования услуг в преступных целях, целях легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkEnd w:id="516"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31625,68 +23101,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к документам, представляемым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для получения указанного согласия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z997" w:id="868"/>
+    <w:bookmarkStart w:name="z997" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkEnd w:id="517"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36426,196 +27902,196 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1140" w:id="869"/>
+    <w:bookmarkStart w:name="z1140" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о доходах и имуществе, а также информация об имеющейся задолженности по всем обязательствам заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1141" w:id="870"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1141" w:id="519"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkEnd w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1142" w:id="871"/>
+      <w:bookmarkStart w:name="z1142" w:id="520"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отчетный период</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkEnd w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1143" w:id="872"/>
+      <w:bookmarkStart w:name="z1143" w:id="521"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Доходы и имущество, а также информация об имеющейся задолженности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkEnd w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по всем обязательствам заявителя:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -41050,70 +32526,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1146" w:id="873"/>
+    <w:bookmarkStart w:name="z1146" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkEnd w:id="522"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -44267,51 +35743,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1155" w:id="874"/>
+      <w:bookmarkStart w:name="z1155" w:id="523"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Отчетным периодом является период, равный 12 (двенадцати) месяцам, предшествующим 1 (первому) числу месяца представления декларации об активах и обязательствах в органы государственных доходов в соответствии с законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О банках и банковской деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -44340,51 +35816,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О рынке ценных бумаг</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" для приобретения статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkEnd w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подтверждаю, что настоящая информация была проверена и является достоверной и полной.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -44851,708 +36327,708 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организаций-нерезидентов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1158" w:id="875"/>
+    <w:bookmarkStart w:name="z1158" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к управлению комплаенс - риском</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z1159" w:id="876"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z1159" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Совет директоров в целях эффективного управления комплаенс - риском:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z1160" w:id="877"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z1160" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет общий контроль за управлением комплаенс-риском в организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z1161" w:id="878"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z1161" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утверждает политику по управлению комплаенс-риском;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z1162" w:id="879"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z1162" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) назначает на должность комплаенс-контролера, ответственного за организацию и координацию управления комплаенс-риском;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z1163" w:id="880"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z1163" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не реже одного раза в год оценивает эффективность управления комплаенс-риском в организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z1164" w:id="881"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z1164" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет контроль за реализацией политики по управлению комплаенс-рисками, включая обеспечение эффективного и оперативного решения вопросов управления комплаенс-рисками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z1165" w:id="882"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z1165" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Политика по управлению комплаенс-рисками организации разрабатывается комплаенс-контролером и устанавливает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z1166" w:id="883"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z1166" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) цели и задачи управления комплаенс- риском;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z1167" w:id="884"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z1167" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принципы управления комплаенс-риском, в том числе принципы создания комплаенс-культуры в организации (культуры соблюдения организации и ее работниками требований законодательства Республики Казахстан о страховании и страховой деятельности, об обязательном страховании, об акционерных обществах, о рынке ценных бумаг, о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, законодательства иностранных государств, оказывающих влияние на деятельность организации, и внутренних документов, регулирующих деятельность организации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z1168" w:id="885"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z1168" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок, способы и процедуры управления комплаенс-риском;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z1169" w:id="886"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z1169" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок, способы и процедуры управления рисками преднамеренного или непреднамеренного вовлечения организации в процессы легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения, или иную преступную деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z1170" w:id="887"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z1170" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) полномочия и ответственность комплаенс-контролера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z1171" w:id="888"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z1171" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) порядок взаимодействия и обмена информацией между структурными подразделениями в рамках управления комплаенс-риском.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z1172" w:id="889"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z1172" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Правление в целях эффективного управления комплаенс-риском обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z1173" w:id="890"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z1173" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принятие и доведение до сведения работников политики по управлению комплаенс-рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z1174" w:id="891"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z1174" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соблюдение политики по управлению комплаенс-рисками и предоставление ежеквартальной отчетности совету директоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z1175" w:id="892"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z1175" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработку внутренних документов для работников организации по вопросам управления комплаенс-риском, в том числе рисками легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z1176" w:id="893"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z1176" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принятие соответствующих корректирующих или дисциплинарных мер в случае обнаружения нарушений, влекущих комплаенс-риск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z1177" w:id="894"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z1177" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) совершенствование программного обеспечения в целях своевременного автоматизированного выявления операций, подлежащих обязательному внутреннему контролю, и подозрительных операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z1178" w:id="895"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z1178" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наличие в форме заявления на осуществление страховой выплаты ссылки на последствия предоставления ложных сведений в организацию, предусмотренные в законодательстве Республики Казахстан о страховании и страховой деятельности, уставе организации, правилах страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z1179" w:id="896"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z1179" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обучение работников подразделения по страховым выплатам индикаторам и сигналам мошенничества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z1180" w:id="897"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z1180" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждение внутреннего порядка рассмотрения обращений клиентов, с ведением статистической базы данных, позволяющих отслеживать деятельность по своевременному урегулированию претензий, а также выявить тенденции в страховых выплатах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z1181" w:id="898"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z1181" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При применении положений настоящего пункта к филиалу страховой (перестраховочной) организации-нерезидента Республики Казахстан, положение подпункта 8) настоящего пункта распространяется на исполнительный орган страховой (перестраховочной) организации-нерезидента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z1182" w:id="899"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z1182" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комплаенс-контролер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="899"/>
-    <w:bookmarkStart w:name="z1183" w:id="900"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z1183" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разрабатывает комплекс мер по контролю комплаенс-рисков и осуществлению программы по противодействию (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения в соответствии с требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z1184" w:id="901"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z1184" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по своей инициативе контактирует с любым работником и получает доступ к документам и архивам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z1185" w:id="902"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z1185" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводит расследования возможных нарушений политики по управлению комплаенс-риском и обращается за консультацией к работникам организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z1186" w:id="903"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z1186" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) устанавливает приоритеты управления комплаенс-риском в соответствии с утвержденной корпоративной стратегией и политикой по управлению комплаенс - риском;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z1187" w:id="904"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z1187" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет регулярный контроль и мониторинг комплаенс-функций и комплаенс-рисков, связанных с соответствием внешним и внутренним регулирующим документам, в том числе кодексу корпоративного управления, с выяснением причин несоответствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z1188" w:id="905"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z1188" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предоставляет подразделению по управлению рисками ежеквартальный отчет по результатам мониторинга комплаенс-рисков, содержащий информацию о выявленных недостатках, упущениях, нарушениях или нарушений и возможных путей их устранения, а также рекомендации по совершенствованию осуществления комплаенс-контроля и процессов корпоративного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z1189" w:id="906"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z1189" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет мониторинг неофициальной информации от внешних и внутренних источников, в случае необходимости организовывает служебное расследование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z1190" w:id="907"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z1190" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает меры по предотвращению легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkEnd w:id="556"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -45747,346 +37223,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на финансовом рынке,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1193" w:id="908"/>
-[...176 lines deleted...]
-    <w:bookmarkEnd w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -46399,4442 +37618,4442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и внутреннего контроля</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для центрального депозитария</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1204" w:id="917"/>
+    <w:bookmarkStart w:name="z1204" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к внутренним документам системы управления рисками и внутреннего контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z1205" w:id="918"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z1205" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Система управления рисками центрального депозитария предусматривает, но не ограничивается наличием следующих внутренних документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="918"/>
-    <w:bookmarkStart w:name="z1206" w:id="919"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z1206" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) политика центрального депозитария по управлению рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z1207" w:id="920"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z1207" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок инвестирования собственных активов центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="920"/>
-    <w:bookmarkStart w:name="z1208" w:id="921"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z1208" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) процедуры осуществления внутреннего контроля и внутреннего аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="921"/>
-    <w:bookmarkStart w:name="z1209" w:id="922"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z1209" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) процедуры, направленные на противодействие легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z1210" w:id="923"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z1210" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) процедуры управления существующими и потенциальными конфликтами интересов в центральном депозитарии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z1211" w:id="924"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z1211" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) процедуры обеспечения сохранности сведений, составляющих коммерческую и (или) иную охраняемую законами Республики Казахстан тайну (далее - конфиденциальная информация), направленные на предотвращение их использования в собственных интересах центрального депозитария, его работников или третьих лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="924"/>
-    <w:bookmarkStart w:name="z1212" w:id="925"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z1212" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) процедуры осуществления клиринга по сделкам с финансовыми инструментами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="925"/>
-    <w:bookmarkStart w:name="z1213" w:id="926"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z1213" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) процедуры мониторинга и контроля эмитентов и держателей ценных бумаг на предмет соответствия требованиям законодательства Республики Казахстан о рынке ценных бумаг, регламентирующего порядок их деятельности по выпуску, размещению и обращению ценных бумаг, и внутренним документам центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="926"/>
-    <w:bookmarkStart w:name="z1214" w:id="927"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z1214" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) информационная политика центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="927"/>
-    <w:bookmarkStart w:name="z1215" w:id="928"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z1215" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) инструкция по технике безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="928"/>
-    <w:bookmarkStart w:name="z1216" w:id="929"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z1216" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) документация по обеспечению информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="929"/>
-    <w:bookmarkStart w:name="z1217" w:id="930"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z1217" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) процедуры, направленные на предотвращение несвоевременности исполнения и (или) неисполнения приказов клиентов, эмитентов и (или) держателей ценных бумаг, а также ошибочного ввода данных в систему учета центрального депозитария, систему реестров сделок с производными финансовыми инструментами, заключенных на организованном и неорганизованном рынках ценных бумаг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="930"/>
-    <w:bookmarkStart w:name="z1218" w:id="931"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z1218" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) процедуры по оптимизации эффективности существующего контроля операционных процессов центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="931"/>
-    <w:bookmarkStart w:name="z1219" w:id="932"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z1219" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) процедуры составления и раскрытия информации в процессе осуществления деятельности центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="932"/>
-    <w:bookmarkStart w:name="z1220" w:id="933"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z1220" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) требования к резервному техническому центру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="933"/>
-    <w:bookmarkStart w:name="z1221" w:id="934"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z1221" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) требования к помещению для хранения архивных документов центрального депозитария, составляющих систему реестров держателей ценных бумаг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="934"/>
-    <w:bookmarkStart w:name="z1222" w:id="935"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z1222" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) порядок функционирования системы управленческой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="935"/>
-    <w:bookmarkStart w:name="z1223" w:id="936"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z1223" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) иные документы, установленные советом директоров центрального депозитария.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="936"/>
-    <w:bookmarkStart w:name="z1224" w:id="937"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z1224" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Политика центрального депозитария по управлению рисками определяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z1225" w:id="938"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z1225" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полномочия и функциональные обязанности совета директоров, правления, подразделения по управлению рисками и других подразделений в области управления рисками, а также порядок обмена информацией между указанными подразделениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z1226" w:id="939"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z1226" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) процедуры по идентификации и оценке рисков, включая порядок определения количественных значений показателей рисков, связанных с деятельностью центрального депозитария и функционированием его систем учета и реестров, а также процедуры по определению максимально допустимых значений показателей рисков в соответствии с внутренними документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z1227" w:id="940"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z1227" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) меры по управлению рисками, возникающими в процессе деятельности центрального депозитария и функционирования его систем учета и реестров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z1228" w:id="941"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z1228" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок осуществления стресс-тестинга по различным видам рисков, включая методологию стресс-тестинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z1229" w:id="942"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z1229" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) механизм мониторинга эффективности процедур, установленных подпунктом 2) настоящего пункта, адекватности оценок значений показателей рисков и мер по управлению рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="942"/>
-    <w:bookmarkStart w:name="z1230" w:id="943"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z1230" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) механизм мониторинга эффективности мер, принимаемых в случае несоответствия процедурам, установленным подпунктом 2) настоящего пункта, и мерам, установленным подпунктом 3) настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="943"/>
-    <w:bookmarkStart w:name="z1231" w:id="944"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z1231" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) процедуры по мониторингу, оценке и контролю идентифицированных (обнаруженных) рисков, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="944"/>
-    <w:bookmarkStart w:name="z1232" w:id="945"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z1232" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       меры по мониторингу и идентификации рисков, предпринимаемые подразделением по управлению рисками совместно с другими подразделениями центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="945"/>
-    <w:bookmarkStart w:name="z1233" w:id="946"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z1233" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценка рисков, осуществляемая подразделением по управлению рисками, включая оценку частоты возникновения рисков, последующее ранжирование воздействий, оказанных данными рисками, и установление максимально допустимых значений показателей рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="946"/>
-    <w:bookmarkStart w:name="z1234" w:id="947"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z1234" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мониторинг рисков, проводимый подразделением по управлению рисками, включающий мониторинг изменения значений показателей рисков и максимально допустимых значений показателей рисков, а также мер, предпринимаемых в целях минимизации рисков в случае несоответствия значений показателей рисков максимально допустимым значениям показателей рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z1235" w:id="948"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z1235" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       механизм незамедлительного представления отчетности подразделением по управлению рисками совету директоров о любых значительных случаях, способных повлечь за собой ущерб и (или) повлиять на репутационные и правовые риски центрального депозитария.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z1236" w:id="949"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z1236" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Порядок инвестирования собственных активов центрального депозитария устанавливает условия и порядок осуществления сделок с финансовыми инструментами за счет собственных активов, типовые формы документов, используемые в процессе осуществления сделок с финансовыми инструментами за счет собственных активов, и включает описание процедур по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z1237" w:id="950"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z1237" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработке политики инвестирования собственных активов центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z1238" w:id="951"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z1238" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подготовке рекомендаций для принятия инвестиционных решений в отношении собственных активов центрального депозитария, предусматривающих:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z1239" w:id="952"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z1239" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень должностей лиц, уполномоченных на выдачу рекомендаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="952"/>
-    <w:bookmarkStart w:name="z1240" w:id="953"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z1240" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок осуществления анализа состояния инвестиционного портфеля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z1241" w:id="954"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z1241" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок осуществления анализа наличия, условий обращения и доходности финансовых инструментов, в которые предполагается осуществить инвестирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z1242" w:id="955"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z1242" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок осуществления анализа рисков, связанных с финансовыми инструментами, в которые предполагается осуществить инвестирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z1243" w:id="956"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z1243" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок осуществления анализа факторов, существенных для выдачи рекомендаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z1244" w:id="957"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z1244" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определению следующих лимитов инвестирования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z1245" w:id="958"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z1245" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по видам финансовых инструментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z1246" w:id="959"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z1246" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лимиты инвестирования в финансовые инструменты эмитентов, основной вид деятельности которых связан с определенным сектором экономики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z1247" w:id="960"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z1247" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лимиты "stop-loss" для финансовых инструментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z1248" w:id="961"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z1248" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лимиты "take-profit" для финансовых инструментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z1249" w:id="962"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z1249" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принятию инвестиционных решений в отношении собственных активов центрального депозитария, содержащих описание работы инвестиционного комитета, периодичность проведения и оформления результатов заседаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z1250" w:id="963"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z1250" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) взаимодействию органов и подразделений центрального депозитария в процессе подготовки, принятия и исполнения инвестиционных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z1251" w:id="964"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z1251" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) совершению сделок с финансовыми инструментами за счет собственных активов и осуществления контроля за их исполнением, содержащих описание процессов по взаимодействию с посредником (брокером), с помощью которого предполагается совершение сделки (при наличии такового), контролю за совершением сделок, осуществлению сверок состава и движения активов, ведению внутреннего учета и документооборота заключенных сделок, а также перечень должностных лиц, осуществляющих контроль за совершением сделок с финансовыми инструментами за счет собственных активов центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="964"/>
-    <w:bookmarkStart w:name="z1252" w:id="965"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z1252" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) подготовке правлением центрального депозитария отчетности о результатах деятельности по операциям с финансовыми инструментами, совершенным за счет собственных активов, перед уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z1253" w:id="966"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z1253" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок инвестирования собственных активов центрального депозитария устанавливает также условие о том, что в случае передачи собственных активов центрального депозитария в управление организации, осуществляющей управление инвестиционным портфелем, в соответствующем договоре по управлению инвестиционным портфелем предусматриваются лимиты инвестирования собственных активов центрального депозитария, указанные в подпункте 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="966"/>
-    <w:bookmarkStart w:name="z1254" w:id="967"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z1254" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Политика инвестирования собственных активов определяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="967"/>
-    <w:bookmarkStart w:name="z1255" w:id="968"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z1255" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) цели и стратегии инвестирования собственных активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="968"/>
-    <w:bookmarkStart w:name="z1256" w:id="969"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z1256" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) описание и перечень объектов инвестирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="969"/>
-    <w:bookmarkStart w:name="z1257" w:id="970"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z1257" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лимиты инвестирования собственных активов по видам финансовых инструментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="970"/>
-    <w:bookmarkStart w:name="z1258" w:id="971"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z1258" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) условия и ограничения, установленные в отношении сделок с финансовыми инструментами, совершаемыми за счет собственных активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="971"/>
-    <w:bookmarkStart w:name="z1259" w:id="972"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z1259" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) условия хеджирования и диверсификации собственных активов с указанием перечня и описания инструментов хеджирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="972"/>
-    <w:bookmarkStart w:name="z1260" w:id="973"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z1260" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) риски, связанные с инвестированием собственных активов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="973"/>
-    <w:bookmarkStart w:name="z1261" w:id="974"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z1261" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Политика инвестирования собственных активов центрального депозитария и все изменения и дополнения в нее утверждаются советом директоров центрального депозитария.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="974"/>
-    <w:bookmarkStart w:name="z1262" w:id="975"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z1262" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Совет директоров центрального депозитария обеспечивает наличие адекватной системы внутреннего контроля, создание службы внутреннего аудита и создает условия для исполнения работниками центрального депозитария своих обязанностей в области внутреннего контроля, службой внутреннего аудита своих обязанностей в области внутреннего аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="975"/>
-    <w:bookmarkStart w:name="z1263" w:id="976"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z1263" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Процедуры осуществления внутреннего контроля и внутреннего аудита определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="976"/>
-    <w:bookmarkStart w:name="z1264" w:id="977"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z1264" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) состав службы внутреннего аудита, ее функции, полномочия и обязанности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="977"/>
-    <w:bookmarkStart w:name="z1265" w:id="978"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z1265" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требования к работникам, осуществляющим внутренний аудит и внутренний контроль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="978"/>
-    <w:bookmarkStart w:name="z1266" w:id="979"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z1266" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предмет и объект внутреннего аудита и внутреннего контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="979"/>
-    <w:bookmarkStart w:name="z1267" w:id="980"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z1267" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) масштаб и частоту проведения проверок службой внутреннего аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="980"/>
-    <w:bookmarkStart w:name="z1268" w:id="981"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z1268" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обязательную к использованию при проведении внутреннего аудита систему оценки эффективности системы управления рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="981"/>
-    <w:bookmarkStart w:name="z1269" w:id="982"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z1269" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) требования к составлению плана проведения внутреннего аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="982"/>
-    <w:bookmarkStart w:name="z1270" w:id="983"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z1270" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сроки и форму представления службой внутреннего аудита отчетов о результатах проверок совету директоров центрального депозитария.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="983"/>
-    <w:bookmarkStart w:name="z1271" w:id="984"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z1271" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Процедуры, направленные на противодействие легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="984"/>
-    <w:bookmarkStart w:name="z1272" w:id="985"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z1272" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) порядок идентификации клиентов и мониторинга их операций в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="985"/>
-    <w:bookmarkStart w:name="z1273" w:id="986"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z1273" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) порядок представления сведений и информации об операциях, подлежащих финансовому мониторингу, в том числе о подозрительных операциях, в государственный орган, осуществляющий финансовый мониторинг и принимающий иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="986"/>
-    <w:bookmarkStart w:name="z1274" w:id="987"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z1274" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Процедуры управления существующими и потенциальными конфликтами интересов в центральном депозитарии, возникающими в ходе осуществления деятельности центрального депозитария между его органами и (или) подразделениями, определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="987"/>
-    <w:bookmarkStart w:name="z1275" w:id="988"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z1275" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок принятия решений органами центрального депозитария, направленных на обеспечение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="988"/>
-    <w:bookmarkStart w:name="z1276" w:id="989"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z1276" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       независимости решений, принимаемых членами органов центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="989"/>
-    <w:bookmarkStart w:name="z1277" w:id="990"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z1277" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствия заинтересованности у членов органов центрального депозитария в принимаемых решениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="990"/>
-    <w:bookmarkStart w:name="z1278" w:id="991"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z1278" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ограничения в использовании членами органов центрального депозитария и его работниками информации, полученной в ходе проведения заседаний органов центрального депозитария, в личных целях либо в интересах третьих лиц до официального распространения данной информации среди широкого круга лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="991"/>
-    <w:bookmarkStart w:name="z1279" w:id="992"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z1279" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требования по обязательному составлению и хранению протоколов по итогам проведения заседаний органов центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="992"/>
-    <w:bookmarkStart w:name="z1280" w:id="993"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z1280" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) описание существующих и потенциальных конфликтов интересов между подразделениями центрального депозитария, между органами и подразделениями центрального депозитария, между органами центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="993"/>
-    <w:bookmarkStart w:name="z1281" w:id="994"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z1281" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок проведения мероприятий с целью урегулирования существующих конфликтов интересов, а также принятия превентивных мер, направленных на урегулирование потенциальных конфликтов интересов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="994"/>
-    <w:bookmarkStart w:name="z1282" w:id="995"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z1282" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. С целью управления существующими и потенциальными конфликтами интересов, возникающими в ходе осуществления деятельности центрального депозитария между его органами и (или) подразделениями, центральным депозитарием принимаются следующие меры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="995"/>
-    <w:bookmarkStart w:name="z1283" w:id="996"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z1283" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивается подотчетность подразделений, где существует или может возникнуть конфликт интересов, разным руководящим работникам центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="996"/>
-    <w:bookmarkStart w:name="z1284" w:id="997"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z1284" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрабатывается и внедряется порядок обмена информацией между подразделениями и органами центрального депозитария с учетом существующих и потенциальных конфликтов интересов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="997"/>
-    <w:bookmarkStart w:name="z1285" w:id="998"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z1285" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) службой внутреннего аудита в соответствии с планом работы, утвержденным советом директоров центрального депозитария, регулярно осуществляется проверка деятельности подразделений и работников центрального депозитария на соответствие принятым центральным депозитарием процедурам управления существующими и потенциальными конфликтами интересов в центральном депозитарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="998"/>
-    <w:bookmarkStart w:name="z1286" w:id="999"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z1286" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Процедуры обеспечения сохранности сведений, составляющих конфиденциальную информацию, направленные на предотвращение их использования в собственных интересах центрального депозитария, его работников или третьих лиц, включают меры по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="999"/>
-    <w:bookmarkStart w:name="z1287" w:id="1000"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z1287" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предотвращению совершения сделок инсайдерами, а также их аффилированными лицами с ценными бумагами с использованием инсайдерской информации в своих интересах или интересах третьих лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1000"/>
-    <w:bookmarkStart w:name="z1288" w:id="1001"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z1288" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предотвращению раскрытия инсайдерами, а также их аффилированными лицами инсайдерской или основанной на ней информации третьим лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1001"/>
-    <w:bookmarkStart w:name="z1289" w:id="1002"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z1289" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предотвращению использования инсайдерской информации или информации, основанной на инсайдерской информации, в том числе инсайдерами, а также их аффилированными лицами, в рекомендациях по совершению сделок с ценными бумагами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1002"/>
-    <w:bookmarkStart w:name="z1290" w:id="1003"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z1290" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предотвращению передачи третьим лицам или распространения среди широкого круга лиц конфиденциальной информации или основанной на ней информации, за исключением случаев, предусмотренных законодательством Республики Казахстан о рынке ценных бумаг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1003"/>
-    <w:bookmarkStart w:name="z1291" w:id="1004"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z1291" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ограничению возможности представления работниками центрального депозитария рекомендаций третьим лицам о заключении сделок с финансовыми инструментами, основанных на инсайдерской и иной конфиденциальной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1004"/>
-    <w:bookmarkStart w:name="z1292" w:id="1005"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z1292" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осуществлению мер, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 56-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг" (далее – Закон о рынке ценных бумаг), в части контроля за распоряжением и использованием инсайдерской информации центрального депозитария.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1005"/>
-    <w:bookmarkStart w:name="z1293" w:id="1006"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z1293" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Процедуры осуществления клиринга по сделкам с финансовыми инструментами определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1006"/>
-    <w:bookmarkStart w:name="z1294" w:id="1007"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z1294" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мероприятия, направленные на предотвращение возникновения ошибок в части сбора, сверки, сортировки и подтверждения расчетов, а также проведения их взаимозачета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1007"/>
-    <w:bookmarkStart w:name="z1295" w:id="1008"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z1295" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок мониторинга и тестирования программно-технического обеспечения центрального депозитария на наличие ошибок и технических сбоев в системе произведения взаиморасчетов - в случае автоматизированного осуществления клиринговых операций или обеспечение контроля со стороны правления за правильностью осуществления клиринговых операций и регулярное повышение квалификации работников, непосредственно отвечающих за осуществление клиринговых операций - в случае, если в центральном депозитарии не предусмотрено автоматизированное осуществление клиринговых операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1008"/>
-    <w:bookmarkStart w:name="z1296" w:id="1009"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z1296" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок разрешения вопросов между депонентами и центральным депозитарием при возникновении ошибок в процессе осуществления клиринговых операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1009"/>
-    <w:bookmarkStart w:name="z1297" w:id="1010"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z1297" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Процедуры мониторинга и контроля эмитентов и держателей ценных бумаг на предмет соответствия требованиям законодательства Республики Казахстан о рынке ценных бумаг, регламентирующего порядок их деятельности по выпуску, размещению и обращению ценных бумаг, и внутренним документам центрального депозитария, определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1010"/>
-    <w:bookmarkStart w:name="z1298" w:id="1011"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z1298" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) порядок проведения проверки представляемых приказов эмитентов и (или) держателей ценных бумаг на наличие оснований для отказа в их исполнении в случаях, установленных нормативным правовым актом уполномоченного органа, определяющим порядок осуществления деятельности по ведению системы реестра держателей ценных бумаг, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 80 Закона о рынке ценных бумаг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1011"/>
-    <w:bookmarkStart w:name="z1299" w:id="1012"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z1299" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок осуществления контроля за соответствием количества ценных бумаг, находящихся в обращении на вторичном рынке ценных бумаг, количеству ценных бумаг, зарегистрированных уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1012"/>
-    <w:bookmarkStart w:name="z1300" w:id="1013"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z1300" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Информационная политика центрального депозитария определяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1013"/>
-    <w:bookmarkStart w:name="z1301" w:id="1014"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z1301" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок информационного взаимоотношения центрального депозитария с фондовой биржей, эмитентами, держателями ценных бумаг, депонентами, клиентами депонентов, а также со средствами массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1014"/>
-    <w:bookmarkStart w:name="z1302" w:id="1015"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z1302" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требования по регулярному мониторингу информации, способной повлиять на репутацию центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1015"/>
-    <w:bookmarkStart w:name="z1303" w:id="1016"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z1303" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) требования по своевременному принятию необходимых мер в случае появления и распространения информации, способной нанести вред репутации центрального депозитария.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1016"/>
-    <w:bookmarkStart w:name="z1304" w:id="1017"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z1304" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Инструкция по технике безопасности определяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1017"/>
-    <w:bookmarkStart w:name="z1305" w:id="1018"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z1305" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) требования по пожарной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1018"/>
-    <w:bookmarkStart w:name="z1306" w:id="1019"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z1306" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) план действий на случай возникновения форс-мажорных и (или) непредвиденных обстоятельств, который содержит описание действий работников центрального депозитария в случае наступления форс-мажорных и (или) непредвиденных обстоятельств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1019"/>
-    <w:bookmarkStart w:name="z1307" w:id="1020"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z1307" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок использования программно-технических комплексов и иного оборудования работниками центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1020"/>
-    <w:bookmarkStart w:name="z1308" w:id="1021"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z1308" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) последовательность осмотра помещений центрального депозитария перед их закрытием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1021"/>
-    <w:bookmarkStart w:name="z1309" w:id="1022"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z1309" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Документация по обеспечению информационной безопасности определяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1022"/>
-    <w:bookmarkStart w:name="z1310" w:id="1023"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z1310" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) политику информационной безопасности центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1023"/>
-    <w:bookmarkStart w:name="z1311" w:id="1024"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z1311" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перечень информации, подлежащей защите и включающий, в том числе информацию о сведениях, составляющих служебную, коммерческую или иную охраняемую законом тайну (далее – защищаемая информация);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1024"/>
-    <w:bookmarkStart w:name="z1312" w:id="1025"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z1312" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок работы с защищаемой информацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1025"/>
-    <w:bookmarkStart w:name="z1313" w:id="1026"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z1313" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) перечень информационных систем, обрабатывающих защищаемую информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1026"/>
-    <w:bookmarkStart w:name="z1314" w:id="1027"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z1314" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) требования к обеспечению информационной безопасности при выборе, внедрении, разработке и тестировании информационных систем, обрабатывающих защищаемую информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1027"/>
-    <w:bookmarkStart w:name="z1315" w:id="1028"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z1315" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) порядок управления доступом к информационным системам, обрабатывающим защищаемую информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1028"/>
-    <w:bookmarkStart w:name="z1316" w:id="1029"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z1316" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) порядок резервного копирования, хранения, восстановления, тестирования работоспособности резервных копий информационных систем, обрабатывающих защищаемую информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1029"/>
-    <w:bookmarkStart w:name="z1317" w:id="1030"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z1317" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) порядок обеспечения антивирусной защиты информационной инфраструктуры центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1030"/>
-    <w:bookmarkStart w:name="z1318" w:id="1031"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z1318" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) перечень разрешенного к использованию в центральном депозитарии программного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1031"/>
-    <w:bookmarkStart w:name="z1319" w:id="1032"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z1319" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) периодичность и правила мониторинга отдельно или серийно возникающих событий в работе информационно-коммуникационной инфраструктуры или отдельных ее объектов, включая системы информационной безопасности, свидетельствующих о нарушении принятых мер обеспечения информационной безопасности либо о прежде неизвестной ситуации, которая может иметь отношение к информационной безопасности (далее - события информационной безопасности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1032"/>
-    <w:bookmarkStart w:name="z1320" w:id="1033"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z1320" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) перечень событий информационной безопасности, подлежащих мониторингу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1033"/>
-    <w:bookmarkStart w:name="z1321" w:id="1034"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z1321" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) перечень источников событий информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1034"/>
-    <w:bookmarkStart w:name="z1322" w:id="1035"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z1322" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) порядок обработки отдельно или серийно возникающих сбоев в работе информационно-коммуникационной инфраструктуры или отдельных ее объектов, создающих угрозу их надлежащему функционированию и (или) условия для незаконного получения, копирования, распространения, модификации, уничтожения или блокирования защищаемой информации (далее - инциденты информационной безопасности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1035"/>
-    <w:bookmarkStart w:name="z1323" w:id="1036"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z1323" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) порядок отнесения событий информационной безопасности к инцидентам информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1036"/>
-    <w:bookmarkStart w:name="z1324" w:id="1037"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z1324" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) порядок доступа лиц, не являющихся работниками центрального депозитария, к информационным системам, обрабатывающим защищаемую информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1037"/>
-    <w:bookmarkStart w:name="z1325" w:id="1038"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z1325" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) порядок защиты информации при использовании Интернета и электронной почты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1038"/>
-    <w:bookmarkStart w:name="z1326" w:id="1039"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z1326" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) порядок управления обновлениями информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1039"/>
-    <w:bookmarkStart w:name="z1327" w:id="1040"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z1327" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Процедуры, направленные на предотвращение несвоевременности исполнения и (или) неисполнения приказов клиентов, эмитентов и (или) держателей ценных бумаг, а также ошибочного ввода данных в систему учета центрального депозитария, определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1040"/>
-    <w:bookmarkStart w:name="z1328" w:id="1041"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z1328" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) меры, направленные на исключение несвоевременности исполнения и (или) неисполнения приказов депонентов, эмитентов и (или) держателей ценных бумаг центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1041"/>
-    <w:bookmarkStart w:name="z1329" w:id="1042"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z1329" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) меры по предотвращению ошибочного ввода и изменения данных в системы учета и реестров, в том числе посредством двойного ввода данных одного и того же приказа разными работниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1042"/>
-    <w:bookmarkStart w:name="z1330" w:id="1043"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z1330" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок представления прав пользователям информационных систем центрального депозитария, установления паролей доступа в систему учета центрального депозитария для пользователей, обладающих полномочиями по изменению сведений, содержащихся в системе учета центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1043"/>
-    <w:bookmarkStart w:name="z1331" w:id="1044"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z1331" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) формы электронного журнала учета приказов и их исполнения, а также претензий клиентов, эмитентов и (или) держателей ценных бумаг и меры по их удовлетворению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1044"/>
-    <w:bookmarkStart w:name="z1332" w:id="1045"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z1332" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядок осуществления сверки обработанных приказов с первичными документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1045"/>
-    <w:bookmarkStart w:name="z1333" w:id="1046"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z1333" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) порядок уведомления клиентов, эмитентов и (или) держателей ценных бумаг о статусе поданного приказа на совершение операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1046"/>
-    <w:bookmarkStart w:name="z1334" w:id="1047"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z1334" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Процедуры по оптимизации эффективности существующего контроля операционных процессов центрального депозитария определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1047"/>
-    <w:bookmarkStart w:name="z1335" w:id="1048"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z1335" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) риски, связанные с осуществлением действий на основе первичных документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1048"/>
-    <w:bookmarkStart w:name="z1336" w:id="1049"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z1336" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представление первичных документов неуполномоченным лицом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1049"/>
-    <w:bookmarkStart w:name="z1337" w:id="1050"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z1337" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кража, подмена или утеря первичных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1050"/>
-    <w:bookmarkStart w:name="z1338" w:id="1051"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z1338" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ввод несуществующего приказа в информационную систему, системы учета и реестров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1051"/>
-    <w:bookmarkStart w:name="z1339" w:id="1052"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z1339" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       двойной ввод данных одного и того же приказа разными работниками в информационную систему, системы учета и реестров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1052"/>
-    <w:bookmarkStart w:name="z1340" w:id="1053"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z1340" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректный ввод данных приказа в информационную систему, системы учета и реестров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1053"/>
-    <w:bookmarkStart w:name="z1341" w:id="1054"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z1341" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невыполнение ввода приказа в информационную систему, системы учета и реестров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1054"/>
-    <w:bookmarkStart w:name="z1342" w:id="1055"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z1342" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несвоевременный ввод приказа в информационную систему, системы учета и реестров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1055"/>
-    <w:bookmarkStart w:name="z1343" w:id="1056"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z1343" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выбор некорректного статуса приказа в информационной системе, системе учета центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1056"/>
-    <w:bookmarkStart w:name="z1344" w:id="1057"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z1344" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невнесение изменения в статус приказа в информационной системе, системах учета и реестров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1057"/>
-    <w:bookmarkStart w:name="z1345" w:id="1058"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z1345" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение статуса приказа в информационной системе, системах учета и реестров, не подлежавшего изменению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1058"/>
-    <w:bookmarkStart w:name="z1346" w:id="1059"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z1346" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение данных справочников в информационной системе, системах учета и реестров, не подлежавших изменению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1059"/>
-    <w:bookmarkStart w:name="z1347" w:id="1060"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z1347" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректное изменение данных справочников в информационной системе, системах учета и реестров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1060"/>
-    <w:bookmarkStart w:name="z1348" w:id="1061"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z1348" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невнесение изменения в данные справочников в информационной системе, системах учета и реестров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1061"/>
-    <w:bookmarkStart w:name="z1349" w:id="1062"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z1349" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение данных справочников в информационной системе, системах учета и реестров без соответствующего документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1062"/>
-    <w:bookmarkStart w:name="z1350" w:id="1063"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z1350" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несвоевременное изменение данных справочников в информационной системе, системах учета и реестров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1063"/>
-    <w:bookmarkStart w:name="z1351" w:id="1064"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z1351" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) риски, связанные с выдачей отчетных и иных документов на основе первичных документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1064"/>
-    <w:bookmarkStart w:name="z1352" w:id="1065"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z1352" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невыполнение формирования отчетного документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1065"/>
-    <w:bookmarkStart w:name="z1353" w:id="1066"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z1353" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несвоевременное формирование отчетного документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1066"/>
-    <w:bookmarkStart w:name="z1354" w:id="1067"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z1354" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректные данные в отчетном документе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1067"/>
-    <w:bookmarkStart w:name="z1355" w:id="1068"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z1355" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формирование отчета об исполнении с указанием неправильного статуса приказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1068"/>
-    <w:bookmarkStart w:name="z1356" w:id="1069"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z1356" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдача отчетного документа неуполномоченному лицу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1069"/>
-    <w:bookmarkStart w:name="z1357" w:id="1070"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z1357" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кража, подмена и утеря отчетных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1070"/>
-    <w:bookmarkStart w:name="z1358" w:id="1071"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z1358" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) риски, связанные с использование информационных систем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1071"/>
-    <w:bookmarkStart w:name="z1359" w:id="1072"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z1359" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невыполнение процедур открытия (закрытия) операционного дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1072"/>
-    <w:bookmarkStart w:name="z1360" w:id="1073"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z1360" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невыполнение включения терминала фондовой биржи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1073"/>
-    <w:bookmarkStart w:name="z1361" w:id="1074"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z1361" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректный формат входящего файла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1074"/>
-    <w:bookmarkStart w:name="z1362" w:id="1075"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z1362" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректное содержание входящего файла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1075"/>
-    <w:bookmarkStart w:name="z1363" w:id="1076"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z1363" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       двойной ввод данных разными работниками для формирования записи в базе данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1076"/>
-    <w:bookmarkStart w:name="z1364" w:id="1077"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z1364" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невыполнение формирования записи в базе данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1077"/>
-    <w:bookmarkStart w:name="z1365" w:id="1078"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z1365" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректное формирование записи в базе данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1078"/>
-    <w:bookmarkStart w:name="z1366" w:id="1079"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z1366" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повтор документов от отправителя в информационной системе (в течение операционного дня);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1079"/>
-    <w:bookmarkStart w:name="z1367" w:id="1080"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z1367" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постановка приказа в очередь с отложенной датой расчетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1080"/>
-    <w:bookmarkStart w:name="z1368" w:id="1081"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z1368" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ошибки при проведении транзакций в информационной системе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1081"/>
-    <w:bookmarkStart w:name="z1369" w:id="1082"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z1369" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа без встречного приказа (по сделкам, которые регистрируются на основании двух встречных приказов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1082"/>
-    <w:bookmarkStart w:name="z1370" w:id="1083"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z1370" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа по ценным бумагам, не находящимся в обращении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1083"/>
-    <w:bookmarkStart w:name="z1371" w:id="1084"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z1371" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа во время, не входящее в регламент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1084"/>
-    <w:bookmarkStart w:name="z1372" w:id="1085"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z1372" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прием приказа во время, не входящее в регламент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1085"/>
-    <w:bookmarkStart w:name="z1373" w:id="1086"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z1373" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа в момент не открытого операционного дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1086"/>
-    <w:bookmarkStart w:name="z1374" w:id="1087"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z1374" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа в момент приостановления операций с ценными бумагами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1087"/>
-    <w:bookmarkStart w:name="z1375" w:id="1088"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z1375" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа на неразрешенные операции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1088"/>
-    <w:bookmarkStart w:name="z1376" w:id="1089"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z1376" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) риски, связанные с эксплуатацией информационных систем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1089"/>
-    <w:bookmarkStart w:name="z1377" w:id="1090"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z1377" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заражение компьютерными вирусами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1090"/>
-    <w:bookmarkStart w:name="z1378" w:id="1091"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z1378" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использование нелицензионных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1091"/>
-    <w:bookmarkStart w:name="z1379" w:id="1092"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z1379" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неавторизованный доступ к информационным системам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1092"/>
-    <w:bookmarkStart w:name="z1380" w:id="1093"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z1380" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ошибка при техническом обслуживании серверного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1093"/>
-    <w:bookmarkStart w:name="z1381" w:id="1094"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z1381" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сбой в системе электропитания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1094"/>
-    <w:bookmarkStart w:name="z1382" w:id="1095"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z1382" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сбой систем кондиционирования серверов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1095"/>
-    <w:bookmarkStart w:name="z1383" w:id="1096"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z1383" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технический сбой серверного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1096"/>
-    <w:bookmarkStart w:name="z1384" w:id="1097"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z1384" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технический сбой сетевого оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1097"/>
-    <w:bookmarkStart w:name="z1385" w:id="1098"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z1385" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кража, преднамеренная порча носителей данных (жестких дисков и иных носителей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1098"/>
-    <w:bookmarkStart w:name="z1386" w:id="1099"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z1386" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неавторизованный доступ к носителям данных (жестким дискам и иным носителям);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1099"/>
-    <w:bookmarkStart w:name="z1387" w:id="1100"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z1387" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       чрезвычайная ситуация природного характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1100"/>
-    <w:bookmarkStart w:name="z1388" w:id="1101"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z1388" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пожар в серверной комнате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1101"/>
-    <w:bookmarkStart w:name="z1389" w:id="1102"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z1389" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       затопление серверной комнаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1102"/>
-    <w:bookmarkStart w:name="z1390" w:id="1103"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z1390" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       программный сбой в информационной системе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1103"/>
-    <w:bookmarkStart w:name="z1391" w:id="1104"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z1391" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствие формализованного требования заказчика по разработке программного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1104"/>
-    <w:bookmarkStart w:name="z1392" w:id="1105"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z1392" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректное составление технического задания для кодировщиков программного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1105"/>
-    <w:bookmarkStart w:name="z1393" w:id="1106"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z1393" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ошибка при написании кода программного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1106"/>
-    <w:bookmarkStart w:name="z1394" w:id="1107"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z1394" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ошибка при внедрении разработанного программного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1107"/>
-    <w:bookmarkStart w:name="z1395" w:id="1108"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z1395" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ошибка при разработке и (или) внедрении программного обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1108"/>
-    <w:bookmarkStart w:name="z1396" w:id="1109"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z1396" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Процедуры составления и раскрытия информации в процессе осуществления деятельности центрального депозитария определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1109"/>
-    <w:bookmarkStart w:name="z1397" w:id="1110"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z1397" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок составления и представления держателям ценных бумаг информации о проведении общего собрания акционеров эмитента или выплаты дохода по эмиссионным ценным бумагам эмитентом, а также о выпуске ценных бумаг эмитента в случаях, установленных законодательством Республики Казахстан о рынке ценных бумаг, или по поручению эмитента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1110"/>
-    <w:bookmarkStart w:name="z1398" w:id="1111"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z1398" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) процедуры представления депонентам, клиентам депонентов, эмитентам и иным физическим и юридическим лицам информации, составляющей системы учета и реестров, на основании их запроса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1111"/>
-    <w:bookmarkStart w:name="z1399" w:id="1112"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z1399" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) процедуры представления информации государственным органам, обладающим правом в соответствии со статьей 43 Закона о рынке ценных бумаг, на получение сведений, составляющих систему учета центрального депозитария и систему реестров участников товариществ с ограниченной ответственностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1112"/>
-    <w:bookmarkStart w:name="z1400" w:id="1113"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z1400" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Центральный депозитарий имеет резервный технический центр и обеспечивает его постоянную готовность к немедленной активизации. Резервный технический центр соответствует следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1113"/>
-    <w:bookmarkStart w:name="z1401" w:id="1114"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z1401" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) содержит копии электронных данных, составляющих системы учета и реестров, аналогичных основным системам учета и реестров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1114"/>
-    <w:bookmarkStart w:name="z1402" w:id="1115"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z1402" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содержит актуальные копии резервных систем, аналогичных тем резервным системам центрального депозитария, которые находятся по месту нахождения ее основных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1115"/>
-    <w:bookmarkStart w:name="z1403" w:id="1116"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z1403" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) содержит актуальные копии всех баз данных и информационных систем, сбой в работе которых приведет к остановке основной деятельности и невозможности обслуживания клиентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1116"/>
-    <w:bookmarkStart w:name="z1404" w:id="1117"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z1404" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) располагается на безопасном расстоянии от места нахождения основных систем центрального депозитария, с учетом факторов техногенного и природного характера, влияющих на безопасность и непрерывность работы резервного технического центра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1117"/>
-    <w:bookmarkStart w:name="z1405" w:id="1118"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z1405" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивается всеми коммуникациями, необходимыми для осуществления деятельности центрального депозитария;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1118"/>
-    <w:bookmarkStart w:name="z1406" w:id="1119"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z1406" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) при возникновении нештатной ситуации по месту нахождения систем учета и реестров, предоставляет возможность осуществления деятельности не позднее, чем на следующий рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1119"/>
-    <w:bookmarkStart w:name="z1407" w:id="1120"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z1407" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Помещения, используемые для хранения архивных документов центрального депозитария, составляющих систему реестров держателей ценных бумаг, соответствуют следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1120"/>
-    <w:bookmarkStart w:name="z1408" w:id="1121"/>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z1408" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отдельное помещение, приспособленное для хранения архивных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1121"/>
-    <w:bookmarkStart w:name="z1409" w:id="1122"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z1409" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в архивохранилище для хранения документов обеспечивается создание и соблюдение условий и параметров хранения документов: температурно-влажностный, световой, санитарно-гигиенический, охранный режимы хранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1122"/>
-    <w:bookmarkStart w:name="z1410" w:id="1123"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z1410" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рабочие комнаты для работников архива, а также помещения для работы работников центрального депозитария и (или) организации, оказывающей услуги по хранению архивных документов центрального депозитария, изолированы от архивохранилища;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1123"/>
-    <w:bookmarkStart w:name="z1411" w:id="1124"/>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z1411" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) архивохранилище располагается в отдалении от лабораторных, производственных и складских помещений, связанных с хранением или применением химических веществ, пищевых продуктов и не имеет общих с ними вентиляционных каналов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1124"/>
-    <w:bookmarkStart w:name="z1412" w:id="1125"/>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z1412" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) архивохранилище обеспечивается безопасностью в пожарном отношении, оборудуется пожарной сигнализацией и гарантируется от затопления. Общие и поэтажные рубильники располагаются вне архивохранилища. В архивохранилище не располагаются газовые, водопроводные, канализационные и иные магистральные трубопроводы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1125"/>
-    <w:bookmarkStart w:name="z1413" w:id="1126"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z1413" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) архивохранилище оборудуется охранной сигнализацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1126"/>
-    <w:bookmarkStart w:name="z1414" w:id="1127"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z1414" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) архивохранилище оборудуется стационарными или передвижными металлическими стеллажами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1127"/>
-    <w:bookmarkStart w:name="z1415" w:id="1128"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z1415" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Порядок функционирования системы управленческой информации обеспечивает представление на регулярной основе совету директоров полной, достоверной и своевременной информации по всем направлениям деятельности центрального депозитария в целях эффективного выполнения обязанностей советом директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1128"/>
-    <w:bookmarkStart w:name="z1416" w:id="1129"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z1416" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок функционирования системы управленческой информации включает в себя критерии, состав, частоту формирования и формы представления совету директоров центрального депозитария управленческой информации о деятельности центрального депозитария с указанием лиц, структурных подразделений, органов центрального депозитария, ответственных за своевременную и в полном объеме подготовку и доведение информации до совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkEnd w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -51160,31 +42379,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>