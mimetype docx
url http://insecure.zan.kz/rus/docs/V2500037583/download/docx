--- v0 (2025-12-22)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b17c41" w14:textId="7b17c41">
+    <w:p w14:paraId="8052399" w14:textId="8052399">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении типовой формы контракта о прохождении воинской службы в резерве</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра обороны Республики Казахстан от 11 декабря 2025 года № 1704. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 декабря 2025 года № 37583</w:t>
+        <w:t>Приказ Министра обороны Республики Казахстан от 11 декабря 2025 года № 1704. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 декабря 2025 года № 37583.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -696,2390 +696,1534 @@
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовая форма контракта о прохождении воинской службы в резерве</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="10"/>
-[...9 lines deleted...]
-      1. Настоящий контракт о прохождении воинской службы в резерве заключен между</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение с изменениями, внесенными приказом Министра обороны РК от 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий контракт о прохождении воинской службы в резерве</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      заключен между____________________________________________________________________  (воинское звание, фамилия, имя и отчество (при его наличии)   гражданина Республики Казахстан,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>число, месяц и год рождения, индивидуальный идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и ______________________________________________________________________</w:t>
-[...52 lines deleted...]
-      2.______________________________________________________________________</w:t>
+        <w:t>
+      и ________________________________________________________________________________(воинское звание, фамилия, имя, отчество (при его наличии) и должность уполномоченного должностного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на срок 3 (три) года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (при наличии) гражданина)</w:t>
-[...35 lines deleted...]
-      1) соблюдать Конституцию и другие нормативные правовые акты</w:t>
+        <w:t>
+      (фамилия, имя, отчество (при наличии) гражданина Республики Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соблюдать Конституцию и другие нормативные правовые акты Республики Казахстан, а также требования общевоинских уставов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проходить воинскую службу в резерве в течение установленного настоящим контрактом срока;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применять и использовать по назначению средства индивидуальной защиты, обеспечивающие личную безопасность и сохранность жизни и здоровья;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) участвовать в составе воинских частей и подразделений Вооруженных Сил, других войск и воинских формирований, объединенных (коалиционных) вооруженных сил в соответствии с международными договорами в вооруженных конфликтах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соблюдать условия контракта о прохождении воинской службы в резерве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выполнять нормативы по физической подготовке, утвержденные первым руководителем уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уметь применять вверенные ему оружие, вооружение и военную технику, обеспечивать его сохранность и правильную эксплуатацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимать на себя обязательства по неразглашению сведений, составляющих государственные секреты, установленные постановлением Правительства Республики Казахстан от 28 октября 2021 года № 776 дсп "Об утверждении инструкции по защите государственных секретов Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) соблюдать нормы служебной этики, установленные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) принимать на себя ограничения, установленные законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечивать сохранность военного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) подать рапорт в письменной форме и незамедлительно информировать командира (начальника) в случаях, когда частные интересы военнослужащего пересекаются или входят в противоречие с его должностными полномочиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) не допускать публичных выступлений, причиняющих вред интересам воинской службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) незамедлительно в письменной форме информировать командира (начальника) о:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      намерении принять гражданство иностранного государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подаче заявления о выходе из гражданства Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      намерении супруги (супруга) или своих близких родственников принять гражданство иностранного государства и (или) подаче ими заявления о выходе из гражданства Республики Казахстан, если это стало ему известно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) прибывать в воинскую часть (учреждение) на занятия или сборы по боевой подготовке и сборы при кризисных ситуациях в сроки и порядке, которые определены первым руководителем государственного органа, в котором предусмотрено прохождение воинской службы в резерве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республики Казахстан, а также требования общевоинских уставов;</w:t>
-[...18 lines deleted...]
-      2) проходить воинскую службу в резерве в течение установленного настоящим</w:t>
+        <w:t>
+      (фамилия, имя, отчество (при наличии) гражданина Республики Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на обеспечение за счет государства денежными выплатами, вещевыми, другими видами довольствия по нормам и в порядке, предусмотренным Законом Республики Казахстан "О воинской службе и статусе военнослужащих" (далее – Закон);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на продвижение по службе с учетом квалификации, способностей, добросовестного исполнения своих должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на обжалование принимаемых в отношении их решений и действий (бездействия) вышестоящим должностным лицам, а также в судебном порядке, установленном законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по согласованию с уполномоченным должностным лицом поступать в военные учебные заведения, проходить курсовую подготовку, профессиональную подготовку, переподготовку и повышение квалификации, а также поступать не по военным специальностям в организации образования, реализующие учебные программы технического и профессионального, послесреднего, высшего и послевузовского образования, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на охрану здоровья и условия службы, отвечающие требованиям техники безопасности и гигиены;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) на возмещение вреда, причиненного жизни и здоровью или личному имуществу при исполнении обязанностей воинской службы в порядке, определенном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) на медицинское обеспечение за счет бюджетных средств в полном объеме, предусмотренном для военнослужащих, проходящих воинскую службу по контракту, в период прохождения занятий или сборов по боевой подготовке либо сборов при кризисной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) на хранение, ношение и применение специальных средств, оружия при исполнении обязанностей воинской службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) на ознакомление с документами, определяющими их права, должностные и специальные обязанности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) на ознакомление с отзывами об их служебной деятельности и другими документами до внесения их в личное дело, материалами личного дела (за исключением материалов специальной проверки, содержащих сведения, составляющие государственные секреты), а также на приобщение к личному делу их письменных объяснений и других документов, и материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) на защиту своих персональных данных и членов своей семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) на надлежащие организационно-технические и санитарные условия с учетом особенностей воинской службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) на питание при прохождении сборов по боевой подготовке или сборов при кризисных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) на обеспечение обедом в период нахождения на занятиях по боевой подготовке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) на соблюдение его прав и прав членов его семьи, включая получение льгот, гарантий и компенсаций, установленных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z51" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Я ___________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>контрактом срока;</w:t>
-[...18 lines deleted...]
-      3) применять и использовать по назначению средства индивидуальной защиты,</w:t>
+        <w:t>добровольно поступая на воинскую службу в резерве, предупрежден о вредных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и опасных условиях воинской службы, а также об ограничениях прав</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>военнослужащих, связанных с прохождением воинской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z52" w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящий контракт о прохождении воинской службы в резерве составлен в ____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>обеспечивающие личную безопасность и сохранность жизни и здоровья;</w:t>
-[...18 lines deleted...]
-      4) участвовать в составе воинских частей и подразделений Вооруженных Сил,</w:t>
+        <w:t>экземплярах, на государственном и русском языках, а также вступает в силу со дня</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>издания приказа уполномоченного должностного лица и прекращает свое действие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по истечении срока, в связи с досрочным увольнением военнослужащего, со дня</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заключения военнослужащим контракта о прохождении воинской службы или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>другого контракта о прохождении воинской службы в резерве, в иных случаях,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>установленных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z53" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Условия настоящего контракта о прохождении воинской службы в резерве</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>других войск и воинских формирований, объединенных (коалиционных)</w:t>
-[...52 lines deleted...]
-      5) соблюдать условия контракта о прохождении воинской службы в резерве;</w:t>
+        <w:t>являются обязательными для выполнения сторонами, споры сторон разрешаются</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z54" w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Один экземпляр настоящего контракта о прохождении воинской службы в резерве</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z24" w:id="17"/>
-[...9 lines deleted...]
-      6) выполнять нормативы по физической подготовке, утвержденные первым</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>передается лицу, поступившему на воинскую службу в резерве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z55" w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Дополнительные условия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>руководителем уполномоченного органа;</w:t>
-[...18 lines deleted...]
-      7) уметь применять вверенные ему оружие, вооружение и военную технику,</w:t>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Подписи сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...1624 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(воинское звание, фамилия, имя, отчество</w:t>
+______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(при его наличии) и должность</w:t>
+              <w:t>
+______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уполномоченного должностного лица)</w:t>
+              <w:t>
+(воинское звание, фамилия, имя, отчество (при наличии) должностного лица уполномоченного органа)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_____________________________</w:t>
+              <w:t>
+_____________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(личная подпись)</w:t>
+              <w:t>
+ (личная подпись)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>М.П.</w:t>
+              <w:t>
+М.П.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> "___" ___________20__года</w:t>
+              <w:t>
+"___" ___________20__года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(воинское звание, фамилия, имя,</w:t>
+______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отчество (при наличии),</w:t>
+              <w:t>
+ ______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>гражданина</w:t>
+              <w:t>
+(воинское звание, фамилия, имя, отчество (при наличии), гражданина Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>______________________________</w:t>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(личная подпись)</w:t>
+              <w:t>
+(личная подпись)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"___" ___________ 20__ года</w:t>
+              <w:t>
+"___" ___________20__года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3111,55 +2255,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3485,31 +2629,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>