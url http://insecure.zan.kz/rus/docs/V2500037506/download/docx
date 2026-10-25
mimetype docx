--- v0 (2025-12-22)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb933e4" w14:textId="cb933e4">
+    <w:p w14:paraId="beffb67" w14:textId="beffb67">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил подтверждения казахстанского производителя программного обеспечения для включения в реестр казахстанских товаропроизводителей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан от 28 ноября 2025 года № 604/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 декабря 2025 года № 37506</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан от 28 ноября 2025 года № 604/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 декабря 2025 года № 37506.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -892,134 +892,196 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) казахстанский товаропроизводитель – субъект предпринимательства, являющийся резидентом Республики Казахстан, включенный в реестр казахстанских товаропроизводителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реестр казахстанских товаропроизводителей – объект информационно-коммуникационной инфраструктуры "электронного правительства", содержащий сведения о производителях товаров казахстанского происхождения и производимых ими товарах;</w:t>
+      3) реестр казахстанских товаропроизводителей – объект цифровой инфраструктуры "цифрового правительства", содержащий сведения о производителях товаров казахстанского происхождения и производимых ими товарах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) товар казахстанского происхождения – товар, полностью произведенный в Республике Казахстан, или переработанный товар, соответствующий условиям производства, при производстве которого выполняется минимальный порог производственных и технологических операций, сведения о котором содержатся в реестре казахстанских товаропроизводителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) реестр доверенного программного обеспечения и продукции электронной промышленности – перечень программного обеспечения и продукции электронной промышленности, соответствующих требованиям информационной безопасности, созданный для целей обеспечения обороны страны и безопасности государства;</w:t>
+      5) реестр доверенных цифровых объектов - перечень цифровых объектов, соответствующих критериям, установленным Правилами формирования и ведения реестра доверенных цифровых объектов, а также определение видов цифровых объектов, включаемых в реестр, утвержденными приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан от 2 июня 2026 года № 279/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 38903), (далее – Правила формирования и ведения реестра);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) заявитель – зарегистрированное в соответствии с законодательством Республики Казахстан юридическое лицо, или физическое лицо, зарегистрированное в качестве индивидуального предпринимателя, являющийся резидентом Республики Казахстан, подавшее заявку о включении в Реестр доверенного программного обеспечения и продукции электронной промышленности;</w:t>
+      6) заявитель – зарегистрированное в соответствии с законодательством Республики Казахстан юридическое лицо, или физическое лицо, зарегистрированное в качестве индивидуального предпринимателя, являющийся резидентом Республики Казахстан, подавшее заявку о включении в реестр доверенных цифровых объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7) уполномоченный орган в сфере электронной промышленности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий государственное регулирование в сфере электронной промышленности.</w:t>
+        <w:t xml:space="preserve">
+      7) уполномоченный орган в сфере цифровизации (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере цифровизации. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. К товарам казахстанского происхождения приравнивается программное обеспечение при одновременном соответствии следующим условиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1032,54 +1094,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) программное обеспечение произведено на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) программное обеспечение включено в реестр доверенного программного обеспечения и продукции электронной промышленности.</w:t>
+      2) программное обеспечение включено в реестр доверенных цифровых объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказом заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Подтверждение казахстанского производителя программного обеспечения осуществляется в отношении каждого программного обеспечения, претендующего для включения в реестр казахстанских товаропроизводителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1355,194 +1479,288 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) копии договоров, подтверждающие выплаты и доходы заявителя за отчетный период;</w:t>
+      2) копии документов, подтверждающих выплаты заработной платы работникам заявителя, осуществлявшим производство программного обеспечения за отчҰтный период: банковские платежные документы по коду назначения платежа 332 и (или) расходные кассовые ордера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) документы, подтверждающие факт производства программного обеспечения, в том числе приказ о начале разработки, техническое или служебное задание, приказ о вводе в промышленную эксплуатацию и иные документы, подтверждающие факты производства программного обеспечения заявителем;</w:t>
+      3) документы, подтверждающие факт производства программного обеспечения заявителем: техническое задание, утвержденное заявителем, включая имеющиеся дополнения к нему и приказ о вводе в промышленную эксплуатацию программного обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен приказом заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) документы, подтверждающие наличие у заявителя исключительных прав на программное обеспечение, их действие на территории Республики Казахстан на весь срок действия исключительных прав, в том числе свидетельство об авторском праве, трудовой договор, подтверждающий создание программного обеспечения в порядке выполнения служебных обязанностей или служебного задания работодателя (служебное произведение), а также договор о передаче исключительных прав заявителю от автора;</w:t>
+      5) перечень работников, осуществивших разработку или модификацию (адаптацию) или сопровождение (техническую поддержку) программного обеспечения, заявленного к включению в реестр довереных цифровых объектов за отчҰтный период.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) перечень сотрудников, задействованных в разработке, модификации и адаптации заявляемого программного обеспечения.</w:t>
+      При этом выплаты иностранным юридическим и (или) физическим лицам, включаются в сумму выплат по договорам, заключенным с иностранными юридическими и (или) физическими лицами, а также с контролируемыми ими казахстанскими организациями, агентами и представителями, которые составляют часть расходов на разработку, модификацию и адаптацию программного обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом выплаты иностранным юридическим и (или) физическим лицам, включаются в сумму выплат по договорам, заключенным с иностранными юридическими и (или) физическими лицами, а также с контролируемыми ими казахстанскими организациями, агентами и представителями, которые составляют часть расходов на разработку, модификацию и адаптацию программного обеспечения.</w:t>
+      Подтверждение казахстанского производителя программного обеспечения для включения в реестр казахстанских товаропроизводителей осуществляется посредством включения программного обеспечения в реестр доверенных цифровых объектов в соответствии с Правилами формирования и ведения реестра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными приказом заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16750).</w:t>
+        <w:t>
+      6. В целях проверки актуальности сведений, содержащихся в реестре казахстанских товаропроизводителей, уполномоченный орган ежеквартально проводит мониторинг сведений, подлинности документов, содержащихся в реестре казахстанских товаропроизводителей, и уведомляет о его результатах уполномоченный орган в области государственного стимулирования промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1659,50 +1877,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>казахстанских</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>товаропроизводителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение с изменениями, внесенными приказом заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -1725,513 +1999,1767 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Отчет о расчете доли локализации программного обеспечения (ДЛПО)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Общие данные:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Название организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Введите название организации]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БИН/ИИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Введите БИН/ИИН организации]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Введите дату начала и окончания отчетного периода]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственное лицо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-[Введите ФИО ответственного лица]</w:t>
+[Введите фамилию, имя, отчество (при его наличии) ответственного лица]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Введите контактные данные]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья затрат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма выплат за работы, услуги и компоненты произведенные на территории Республики Казахстан (местный компонент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма выплат за работы, услуги и компоненты произведенные за пределами Республики Казахстан (иностранный компонент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расшифровка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заработная плата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облачные сервисы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(например, AWS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о лицензиях и программном обеспечении сторонних правообладателей </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подрядчики на разработку (в Республике Казахстан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подрядчики за пределами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="127000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2253,495 +3781,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...423 lines deleted...]
-        </w:rPr>
         <w:t>
       2. Расчет доли локализации программного обеспечения (ДЛПО):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2774,70 +3877,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма выплат (∑СВᵢ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="49"/>
+          <w:bookmarkStart w:name="z59" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Сумма выплат</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2863,70 +3966,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="50"/>
+          <w:bookmarkStart w:name="z61" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая сумма выплат</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (∑ОСВ ᵢ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3017,155 +4120,155 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Рассчитанный процент]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="127000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="127000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Подписи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3312,70 +4415,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [ФИО ответственного лица]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="53"/>
+          <w:bookmarkStart w:name="z64" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Дата</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подписания]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3389,124 +4492,124 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Подпись]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: настоящим подтверждаю достоверность представленной информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3828,35 +4931,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>